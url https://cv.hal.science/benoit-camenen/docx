--- v1 (2026-04-04)
+++ v2 (2026-04-25)
@@ -1035,442 +1035,442 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05525801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">River Suspended-Sand Flux Computation With Uncertainty Estimation Using Water Samples And High-Resolution Adcp Measurements</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Estimation of fine sediment stocks in gravel bed rivers including the sand fraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blaise Calmel</w:t>
+                <w:t xml:space="preserve">Junjian Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Camenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Legout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Nord</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Surface Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/esurf-12-1243-2024⟩</w:t>
+              <w:t xml:space="preserve">Sedimentology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 71 (1), pp.152-172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/sed.13132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04831461v1</w:t>
+                <w:t xml:space="preserve">hal-04416012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intercomparison of optical scattering turbidity sensors for a wide range of suspended sediment types and concentrations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cédric Legout</w:t>
+                <w:t xml:space="preserve">River Suspended-Sand Flux Computation With Uncertainty Estimation Using Water Samples And High-Resolution Adcp Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Marggraf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dramais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Biron</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Caroline Le Bouteiller</w:t>
+                <w:t xml:space="preserve">Blaise Calmel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Camenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CATENA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.catena.2024.108307⟩</w:t>
+              <w:t xml:space="preserve">Earth Surface Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12, pp.1243-1266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/esurf-12-1243-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04684686v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04831461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of fine sediment stocks in gravel bed rivers including the sand fraction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intercomparison of optical scattering turbidity sensors for a wide range of suspended sediment types and concentrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maarten Bakker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Legout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Biron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Nord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Junjian Deng</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Caroline Le Bouteiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sedimentology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 71 (1), pp.152-172. </w:t>
+              <w:t xml:space="preserve">CATENA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 245, pp.108307. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/sed.13132⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.catena.2024.108307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04416012v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04684686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fine stock dynamics along an engineered Alpine river system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junjian Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Camenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1671,598 +1671,598 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04479755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncertainties in models predicting critical bed shear stress of cohesionless particles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fine sediment dynamics over a gravel bar. Part 2: Impact of hydro-meteorological conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junjian Deng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emeline Perret</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Renard</w:t>
+                <w:t xml:space="preserve">Benoı̂t Camenen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Pénard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydraulic Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1061/JHEND8.HYENG-13101⟩</w:t>
+              <w:t xml:space="preserve">CATENA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 225, pp.106963. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.catena.2023.106963⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03948254v1</w:t>
+                <w:t xml:space="preserve">hal-04303489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping 2‐D Bedload Rates Throughout a Sand‐Bed River Reach From High‐Resolution Acoustical Surveys of Migrating Bedforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Camenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David J Topping</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel D Buscombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Resources Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 58 (11), pp.e2022WR032434. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2022WR032434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03909901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outils pour améliorer la mesure du débit minimum biologique des petits cours d'eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dramais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Maxence Ditche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Thollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Camenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 42, pp.7-11. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.20870/Revue-SET.2023.42.7293⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03999276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine sediment dynamics over a gravel bar. Part 2: Impact of hydro-meteorological conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Junjian Deng</w:t>
+                <w:t xml:space="preserve">Uncertainties in models predicting critical bed shear stress of cohesionless particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Camenen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Berni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal El Kadi Abderrezzak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoı̂t Camenen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lionel Pénard</w:t>
+                <w:t xml:space="preserve">Benjamin Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CATENA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 225, pp.106963. </w:t>
+              <w:t xml:space="preserve">Journal of Hydraulic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 149 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.catena.2023.106963⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1061/JHEND8.HYENG-13101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04303489v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03948254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fine sediment dynamics over a gravel bar. Part 1: Validation of a new image-based segmentation method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junjian Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Drevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoı̂t Camenen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CATENA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 225, pp.106978. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2962,51 +2962,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long term high frequency sediment observatory in an alpine catchment: the Arc‐Isère rivers, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Thollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3090,261 +3090,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03118395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How does the bed surface impact low-magnitude bedload transport rates over gravel-bed rivers?</w:t>
+                <w:t xml:space="preserve">Downstream erosion and deposition dynamics of fine suspended sediments due to dam flushing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Perret</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Céline Berni</w:t>
+                <w:t xml:space="preserve">G. Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Camenen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jodeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Némery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Esteves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/esp.4792⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 585 (5), pp.124763. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2020.124763⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02610004v1</w:t>
+                <w:t xml:space="preserve">hal-03118381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Downstream erosion and deposition dynamics of fine suspended sediments due to dam flushing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Antoine</w:t>
+                <w:t xml:space="preserve">How does the bed surface impact low-magnitude bedload transport rates over gravel-bed rivers?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Berni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Camenen</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Esteves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 585 (5), pp.124763. </w:t>
+              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 45, pp.1181-1197. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2020.124763⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/esp.4792⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03118381v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02610004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rainfall control on Amazon sediment flux: synthesis from 20 years of monitoring</w:t>
               </w:r>
@@ -3458,970 +3458,970 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02569689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scour at Bridge Foundations in Supercritical Flows: An Analysis of Knowledge Gaps</w:t>
+                <w:t xml:space="preserve">Estimating and restoring bedload transport through a run-of-river reservoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oscar Link</w:t>
+                <w:t xml:space="preserve">T. Depret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Mignot</w:t>
+                <w:t xml:space="preserve">H. Piegay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Roux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benoît Camenen</w:t>
+                <w:t xml:space="preserve">V. Dugué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristian Escauriaza</w:t>
+                <w:t xml:space="preserve">L. Vaudor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.B. Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/w11081656⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 654, pp.1146-1157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.11.177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02381461v1</w:t>
+                <w:t xml:space="preserve">hal-02608072v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réévaluation des apports moyens de matières en suspension de l'Arve au Rhône</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marina Launay Launay</w:t>
+                <w:t xml:space="preserve">An index concentration method for suspended load monitoring in large rivers of the Amazonian foreland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Santini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Camenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Fabien Thollet</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vauchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/lhb/2019019⟩</w:t>
+              <w:t xml:space="preserve">Earth Surface Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7 (2), pp.515-536. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/esurf-7-515-2019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02553077v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02610009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-technique approach for evaluating sand dynamics in a complex engineered piedmont river system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of continuous embankments and successive run-of-the-river dams on bedload transport capacities along the Rhône River, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Vazquez Tarrio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michal Tal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Camenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">André Paquier</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Piegay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 657, pp.485-497. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.11.394⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 658, pp.1375-1389. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.12.109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02553061v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02610010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An index concentration method for suspended load monitoring in large rivers of the Amazonian foreland</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An optimized use of limited ground based topographic data for river applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Loup Guyot</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Jaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Camenen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Paquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jodeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Surface Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 7 (2), pp.515-536. </w:t>
+              <w:t xml:space="preserve">International Journal of Sediment Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 34 (3), pp.216-225. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/esurf-7-515-2019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsrc.2018.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02610009v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02608046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of continuous embankments and successive run-of-the-river dams on bedload transport capacities along the Rhône River, France</w:t>
+                <w:t xml:space="preserve">Réévaluation des apports moyens de matières en suspension de l'Arve au Rhône</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Vazquez Tarrio</w:t>
+                <w:t xml:space="preserve">Marina Launay Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michal Tal</w:t>
+                <w:t xml:space="preserve">Seydina Diouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Camenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Thollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.12.109⟩</w:t>
+              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2 (2), pp.89-100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/lhb/2019019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02610010v1</w:t>
+                <w:t xml:space="preserve">hal-02553077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An optimized use of limited ground based topographic data for river applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A multi-technique approach for evaluating sand dynamics in a complex engineered piedmont river system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Camenen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Naudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dramais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Jaballah</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B. Camenen</w:t>
+                <w:t xml:space="preserve">J. Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Paquier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Jodeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sediment Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 34 (3), pp.216-225. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 657, pp.485-497. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijsrc.2018.11.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.11.394⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02608046v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02553061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating and restoring bedload transport through a run-of-river reservoir</w:t>
+                <w:t xml:space="preserve">Scour at Bridge Foundations in Supercritical Flows: An Analysis of Knowledge Gaps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Depret</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">H. Piegay</w:t>
+                <w:t xml:space="preserve">Oscar Link</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Dugué</w:t>
+                <w:t xml:space="preserve">Emmanuel Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Vaudor</w:t>
+                <w:t xml:space="preserve">Sébastien Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Camenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.B. Faure</w:t>
+                <w:t xml:space="preserve">Cristian Escauriaza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 654, pp.1146-1157. </w:t>
+              <w:t xml:space="preserve">Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (8), pp.1656. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.11.177⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/w11081656⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02608072v2</w:t>
+                <w:t xml:space="preserve">hal-02381461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical modelling of the suspended particulate matter dynamics in a regulated river network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dugué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-B. Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4492,157 +4492,144 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02553064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport de la modélisation 1D à l'étude d'une retenue de forme allongée : application à la retenue de Génissiat sur le Haut-Rhône français</w:t>
+                <w:t xml:space="preserve">A one-dimensional process-based approach to study reservoir sediment dynamics during management operations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Guertault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Camenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Paquier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.B. Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Peteuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 3, pp.71-76. </w:t>
+              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 43, pp.373-386. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/lhb/2018034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/esp.4249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01927778v1</w:t>
+                <w:t xml:space="preserve">hal-02606666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1D morphodynamic modelling using a simplified grain size description</w:t>
               </w:r>
@@ -4739,144 +4726,157 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01945349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A one-dimensional process-based approach to study reservoir sediment dynamics during management operations</w:t>
+                <w:t xml:space="preserve">Apport de la modélisation 1D à l'étude d'une retenue de forme allongée : application à la retenue de Génissiat sur le Haut-Rhône français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Guertault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Camenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Paquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.B. Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Peteuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 43, pp.373-386. </w:t>
+              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 3, pp.71-76. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/esp.4249⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/lhb/2018034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02606666v1</w:t>
+                <w:t xml:space="preserve">hal-01927778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison de méthodes pour la mesure des matières en suspension dans les cours d'eau, en présence de sable</w:t>
               </w:r>
@@ -4966,64 +4966,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characteristic time of sediment transport decrease in static armour formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Berni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Camenen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5070,64 +5070,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transport of moderately sorted gravel at low bed shear stresses: The role of fine sediment infiltration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Berni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Camenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5194,295 +5194,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02069199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral variations of underwater river sounds</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bilan scientifique du colloque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Camenen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cedric Gervaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 6, pp.89-91</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01660978v1</w:t>
+                <w:t xml:space="preserve">hal-02606928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets des barrages sur la continuité sédimentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Camenen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 6, pp.19-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01808973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilan scientifique du colloque</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spectral variations of underwater river sounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Geay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Belleudy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Laronne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Camenen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Gervaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 42 (14), pp.2447 - 2456. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/esp.4208⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02606928v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01660978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation d'une courbe de tarage hauteur-dénivelée-débit pour une rivière influencée par la marée</w:t>
               </w:r>
@@ -5700,291 +5700,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02606725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-dimensional modelling of suspended sediment dynamics in dam reservoirs</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A multi-scale hierarchical framework for developing understanding of river behaviour to support river management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Gurnell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rinaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Belletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Blamauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydraulic Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1061/(ASCE)HY.1943-7900.0001157⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Sciences - Research Across Boundaries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 78, pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00027-015-0424-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02605222v1</w:t>
+                <w:t xml:space="preserve">hal-02605446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-scale hierarchical framework for developing understanding of river behaviour to support river management</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">One-dimensional modelling of suspended sediment dynamics in dam reservoirs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Guertault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Camenen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Peteuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Paquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.B. Faure</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Sciences - Research Across Boundaries</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 78, pp.1-16. </w:t>
+              <w:t xml:space="preserve">Journal of Hydraulic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 142 (10), pp.1-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00027-015-0424-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1061/(ASCE)HY.1943-7900.0001157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02605446v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02605222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the estimation of the bed-material transport and budget along a river segment: application to the Middle Loire River, France</w:t>
               </w:r>
@@ -6098,451 +6098,451 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02602330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alternate bar development in an alpine river following engineering works</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Calibrating pollutant dispersion in 1-D hydraulic models of river networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Jaballah</w:t>
+                <w:t xml:space="preserve">J. Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Camenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Angot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Water Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.advwatres.2015.03.003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydro-environment Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9 (1), pp.120-132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jher.2014.07.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02602331v1</w:t>
+                <w:t xml:space="preserve">hal-01118986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erratum to &amp;quot;Uncertainty in open-channel discharges measured with the velocity-area method [Flow Meas. Instrum. 26 (2012) 18-29]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Camenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Peyrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dramais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Flow Measurement and Instrumentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 46, pp.193-194. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.flowmeasinst.2014.07.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01247948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calibrating pollutant dispersion in 1-D hydraulic models of river networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Le Coz</w:t>
+                <w:t xml:space="preserve">Alternate bar development in an alpine river following engineering works</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jaballah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Camenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Angot</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L. Pénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Paquier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydro-environment Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 9 (1), pp.120-132. </w:t>
+              <w:t xml:space="preserve">Advances in Water Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 81, pp.103-113. </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jher.2014.07.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.advwatres.2015.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01118986v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02602331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical and physical simulation of soluble contaminant transport through complex large river systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Angot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dramais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6860,51 +6860,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification des incertitudes sur les jaugeages par exploration du champ des vitesses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.M. Bechon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6971,325 +6971,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01192595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation des flux de matières en suspension lors des chasses hydrauliques de l'Arc de 2006 À 2011</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">Influence de la granulométrie des particules sur la mesure par turbidimétrie des flux de matières en suspension dans les cours d’eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Thollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Le Coz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">J. Nemery</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Saguintaah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 4, pp.43-49. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/lhb/2013032⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 4, p. 50 - p. 56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/lhb/2013033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01118963v1</w:t>
+                <w:t xml:space="preserve">hal-00934481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de la granulométrie des particules sur la mesure par turbidimétrie des flux de matières en suspension dans les cours d’eau</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Le Coz</w:t>
+                <w:t xml:space="preserve">Estimation des flux de matières en suspension lors des chasses hydrauliques de l'Arc de 2006 À 2011</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jodeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Camenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Antoine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. François</w:t>
+                <w:t xml:space="preserve">M. Esteves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Saguintaah</w:t>
+                <w:t xml:space="preserve">J. Nemery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 4, p. 50 - p. 56. </w:t>
+              <w:t xml:space="preserve">, 2013, 4, pp.43-49. </w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/lhb/2013033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/lhb/2013032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00934481v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01118963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimate of fine sediment deposit dynamics over a gravel bar using photography analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoı̂t Camenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Jodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7349,103 +7349,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de la granulométrie des particules sur la mesure par turbidimétrie des flux de matières en suspension dans les cours d’eau (Influence of grain size changes on the turbidity measurement of suspended solid fluxes in watercourses)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Thollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Saguintaah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 4 (4), pp. 50-56</w:t>
@@ -7578,64 +7578,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimate of fine sediment deposit dynamics over a gravel bar using photography analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Camenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jaballah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Sediment Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 28 (2), p. 220 - p. 233. </w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7747,77 +7747,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncertainty in open-channel discharges measured with the velocity-area method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Camenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Peyrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dramais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7903,64 +7903,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Laperrousaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Camenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Thollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 1, p. 19 - p. 25. </w:t>
@@ -7992,213 +7992,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00761580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Unified Sediment Transport Model for Inlet Application</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modelling the settling of suspended sediments for concentrations close to the gelling concentration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Camenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.T. Nam</w:t>
+                <w:t xml:space="preserve">Damien Pham van Bang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Continental Shelf Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 31, p. 106 - p. 111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.csr.2010.07.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02595476v1</w:t>
+                <w:t xml:space="preserve">hal-00613664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the settling of suspended sediments for concentrations close to the gelling concentration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Unified Sediment Transport Model for Inlet Application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Larson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Camenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Damien Pham van Bang</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.T. Nam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Continental Shelf Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 59, pp.27-38</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00613664v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02595476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of methods used in 1D models for computing bedload transport in a large river: the Danube River in Slovakia</w:t>
               </w:r>
@@ -8223,51 +8223,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Holubova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lukac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Paquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8430,51 +8430,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advantages of a mobile LSPIV method for measuring flood discharges and improving stage-discharge curves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dramais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Camenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8534,51 +8534,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance of image-based velocimetry (LSPIV) applied to flash-flood discharge measurements in Mediterranean rivers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hauet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8736,287 +8736,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02594424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of the wave-related ripple characteristics and induced bed shear stress</w:t>
+                <w:t xml:space="preserve">Equivalent roughness height for plane bed under oscillatory flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Camenen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Larson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bayram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 84 (4), p. 553 - p. 564. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2009.07.022⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 81 (3), 14 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2008.11.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00456157v1</w:t>
+                <w:t xml:space="preserve">hal-00454502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discussion of &amp;quot;Uncertainty of excess density and settling velocity of mud derived from in situ measurements&amp;quot; by M. Fettweis</w:t>
+                <w:t xml:space="preserve">Estimation of the wave-related ripple characteristics and induced bed shear stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Camenen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 83 (1), p. 111 - p. 112. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2009, 84 (4), p. 553 - p. 564. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2009.07.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2008.08.013⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00454504v1</w:t>
+                <w:t xml:space="preserve">hal-00456157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equivalent roughness height for plane bed under oscillatory flow</w:t>
+                <w:t xml:space="preserve">Discussion of &amp;quot;Uncertainty of excess density and settling velocity of mud derived from in situ measurements&amp;quot; by M. Fettweis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Camenen</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Bayram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 81 (3), 14 p. </w:t>
+              <w:t xml:space="preserve">, 2009, 83 (1), p. 111 - p. 112. </w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2008.11.019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2008.08.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00454502v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00454504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discussion: Estimation of the boundary shear stress distribution in open channel using flownet, By GUOLIANGYU and SOON-KEAT TAN, Journal of Hydraulic Research, Volume 45, Issue 4, (2007), pp. 486496</w:t>
               </w:r>
@@ -9110,64 +9110,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation du flux sédimentaire pendant une chasse hydraulique (Arc en Maurienne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Camenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Le Coz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 4, p. 83 - p. 89. </w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9510,51 +9510,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AcouSed: a software for acoustic inversion to compute concentrations of suspended-sediments in rivers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Moudjed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Berni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9963,51 +9963,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Study on Suspended Sediment Deposits over Floodplains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Berni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Proust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10395,51 +10395,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of forced alternate gravel bars under unsteady flow: an experimental investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shashank Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Berni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Camenen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10637,51 +10637,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Camenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Deville-Cavellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Thollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10749,51 +10749,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FAUT-IL TENIR COMPTE DES SABLES DANS L’ESTIMATION DES FLUX SEDIMENTAIRES EN RIVIERE PAR TURBIDIMETRIE ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Camenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Thollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Le Coz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10831,90 +10831,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of hydrosedimentary signatures of catchments from the French Critical Zone network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Legout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Sève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Le Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Nord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Boithias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10950,385 +10950,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03412242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the deposit dynamics on a gravel bar after different hydrologic events</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An estimation of the sand suspension in alpine rivers during a dam flushing event</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Camenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Thollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De Angelis,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Buffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dramais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">River Flow 2020</w:t>
+              <w:t xml:space="preserve">River Flow 2020 (Proceedings of the 10th Conference on Fluvial Hydraulics)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03118421v1</w:t>
+                <w:t xml:space="preserve">hal-03118414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An estimation of the sand suspension in alpine rivers during a dam flushing event</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Dramais</w:t>
+                <w:t xml:space="preserve">Simulation of hydro-sedimentary processes during a dam flushing event using three 1D hydro-sedimentary numerical softwares</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio Corrales-Lalinde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Dugué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Frétaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Sécher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">River Flow 2020 (Proceedings of the 10th Conference on Fluvial Hydraulics)</w:t>
+              <w:t xml:space="preserve">River Flow 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03118414v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03118458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of hydro-sedimentary processes during a dam flushing event using three 1D hydro-sedimentary numerical softwares</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation of the deposit dynamics on a gravel bar after different hydrologic events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junjian Deng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Camenen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Pénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Drevet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">River Flow 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03118458v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03118421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of sand transport with a submerged pump: presentation of the results of a test campaign carried out on the Isère River in July 2019</w:t>
               </w:r>
@@ -11366,51 +11366,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lauters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Regazzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Geay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">River Flow 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Delft, Netherlands</w:t>
@@ -11547,64 +11547,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving bedload rate prediction in gravel-bed rivers accounting for bed stability and large bedforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Berni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Camenen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11761,597 +11761,597 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02609332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure des flux et dépôts sédimentaires pour la gestion des ouvrages hydroélectriques sur le bassin du Rhône</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Lauters</w:t>
+                <w:t xml:space="preserve">Estimating the long-term evolution of river bed levels using hydrometric data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. de Vandière</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">G. Smart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. M. Hicks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Mansanarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26ème congrès des Grands Barrages</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">River Flow 2018: 9th International Conference on Fluvial Hydraulics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Lyon, France. 8 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/e3sconf/20184006003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01930743v1</w:t>
+                <w:t xml:space="preserve">hal-01929329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of sand suspension in a secondary channel of an alpine river.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Le Bescond</w:t>
+                <w:t xml:space="preserve">Dynamiques fluviales et (dis)continuités sédimentaires du Rhône</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Piégay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dépret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Vasquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michal Tal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Cassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">River Flow 2018: 9th International Conference on Fluvial Hydraulics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Séminaire international « Discontinuités sédimentaires, et gestion des barrages dans les bassins versants méditerranéens »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collegium de Lyon et EVS, Oct 2018, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/e3sconf/20184004014⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01929318v1</w:t>
+                <w:t xml:space="preserve">hal-02024782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating the long-term evolution of river bed levels using hydrometric data</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Renard</w:t>
+                <w:t xml:space="preserve">Estimation of sand suspension in a secondary channel of an alpine river.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Camenen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dramais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Buffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Thollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Le Bescond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">River Flow 2018: 9th International Conference on Fluvial Hydraulics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Lyon, France. 8 p., </w:t>
             </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/e3sconf/20184004014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/e3sconf/20184006003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01929329v1</w:t>
+                <w:t xml:space="preserve">hal-01929318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamiques fluviales et (dis)continuités sédimentaires du Rhône</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Michal Tal</w:t>
+                <w:t xml:space="preserve">Mesure des flux et dépôts sédimentaires pour la gestion des ouvrages hydroélectriques sur le bassin du Rhône</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pierrefeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lauters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Cassel</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">B. de Vandière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Camenen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire international « Discontinuités sédimentaires, et gestion des barrages dans les bassins versants méditerranéens »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Collegium de Lyon et EVS, Oct 2018, Lyon, France</w:t>
+              <w:t xml:space="preserve">26ème congrès des Grands Barrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Vienne, Autriche. 20 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02024782v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01930743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bedload transport capacities along the Rhone river (France): a spatio-temporal overview</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Vasquez-Tarrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michal Tal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Camenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème Conférence Internationale IsRivers - Recherches et actions au service des fleuves et grandes rivières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12415,64 +12415,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Camenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Thollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Le Bescond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">River Flow 2018: 9th International Conference on Fluvial Hydraulics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Lyon, France. 8 p</w:t>
@@ -12501,64 +12501,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of bed surface arrangement on bedload rate: Comparisons between loose, armored and water-worked beds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Berni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Camenen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12599,571 +12599,571 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01930700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1D-numerical modelling of suspended sediment dynamics in a regulated river</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">V. Dugué</w:t>
+                <w:t xml:space="preserve">Faut-il tenir compte des sables dans la mesure des flux par turbidimétrie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Camenen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Thollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Le Coz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Camenen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RCEM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Trento-Padova, Italy. pp.1</w:t>
+              <w:t xml:space="preserve">Hydrométrie 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02606956v1</w:t>
+                <w:t xml:space="preserve">hal-02606667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of a fine and coarse sediment mixture using a medical CT scan</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Present-day and past bedload transport conditions along the Rhône River, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Vasquez-Tarrio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michal Tal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Camenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Piégay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th RCEM symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Padoue, Italy. pp.23</w:t>
+              <w:t xml:space="preserve">Colloque TSMR - Transport Solide et Morphodynamique des Rivières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lyon; IRSTEA Villeurbanne, Nov 2017, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02606668v1</w:t>
+                <w:t xml:space="preserve">hal-02024528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimates of bedload transport capacities and its relative controls on a reach-by-reach basis along the Rhône river, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vazquez Tarrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michal Tal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Camenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Piegay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th RCEM symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Padoue, Italy. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02606669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faut-il tenir compte des sables dans la mesure des flux par turbidimétrie ?</w:t>
+                <w:t xml:space="preserve">Dynamics of a fine and coarse sediment mixture using a medical CT scan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Camenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.B. Brunelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Francus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Des Roches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrométrie 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Lyon, France</w:t>
+              <w:t xml:space="preserve">10th RCEM symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Padoue, Italy. pp.23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02606667v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02606668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Present-day and past bedload transport conditions along the Rhône River, France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michal Tal</w:t>
+                <w:t xml:space="preserve">1D-numerical modelling of suspended sediment dynamics in a regulated river</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dugué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Camenen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque TSMR - Transport Solide et Morphodynamique des Rivières</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lyon; IRSTEA Villeurbanne, Nov 2017, Villeurbanne, France</w:t>
+              <w:t xml:space="preserve">RCEM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Trento-Padova, Italy. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02024528v1</w:t>
+                <w:t xml:space="preserve">hal-02606956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rééquilibrage du lit de la Loire entre le pont de Cé et Nantes: Apport des mesures in-situ pour le calage des modèles hydrosédimentaires numériques et physiques</w:t>
               </w:r>
@@ -13257,51 +13257,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Paquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Kaddi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dugué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Camenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13441,558 +13441,558 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02606646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser scanning method to characterize bed arrangement and its influence on incipient motion of gravel sediments</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Herrero</w:t>
+                <w:t xml:space="preserve">Retour sur les opérations de recharge sédimentaire de la basse vallée de l'Ain : traçage RFID et modélisation hydro-sédimentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Camenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Favre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">River Flow conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, St Louis, Missouri, United States. pp.7</w:t>
+              <w:t xml:space="preserve">Séminaire final de restitution du projet « Rivière d’Ain »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Zone Atelier Bassin du Rhône, Oct 2016, Villette sur Ain, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02605226v1</w:t>
+                <w:t xml:space="preserve">hal-01402060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-scale morphodynamics structures in the Arc en Maurienne River (France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fanny Cordier</w:t>
+                <w:t xml:space="preserve">Feedbacks from Asia and Europe for designing sediment passing facilities in hydropower dam projects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Peteuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Sumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Tassi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Jodeau</w:t>
+                <w:t xml:space="preserve">T. Yoshimura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Camenen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Guertault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">River Flow conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, St Louis, Missouri, United States. pp.9</w:t>
+              <w:t xml:space="preserve">HydroAsia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Vietiane, France. 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02605227v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01529948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retour sur les opérations de recharge sédimentaire de la basse vallée de l'Ain : traçage RFID et modélisation hydro-sédimentaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fanny Arnaud</w:t>
+                <w:t xml:space="preserve">Large-scale morphodynamics structures in the Arc en Maurienne River (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Tassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Camenen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Favre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire final de restitution du projet « Rivière d’Ain »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Zone Atelier Bassin du Rhône, Oct 2016, Villette sur Ain, France</w:t>
+              <w:t xml:space="preserve">River Flow conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, St Louis, Missouri, United States. pp.9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01402060v1</w:t>
+                <w:t xml:space="preserve">hal-02605227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feedbacks from Asia and Europe for designing sediment passing facilities in hydropower dam projects</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">T. Yoshimura</w:t>
+                <w:t xml:space="preserve">Laser scanning method to characterize bed arrangement and its influence on incipient motion of gravel sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Berni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Herrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Camenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. El Kadi Abderrezzak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HydroAsia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Vietiane, France. 12 p</w:t>
+              <w:t xml:space="preserve">River Flow conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, St Louis, Missouri, United States. pp.7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01529948v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02605226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of the volume of a fine sediment deposit over a gravel bar during a flushing event</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Camenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Herrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Berni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Thollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">River Flow conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, St Louis, United States. pp.8</w:t>
@@ -14110,122 +14110,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02605281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laboratory analysis on silt infiltration into a gravel bed</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Céline Berni</w:t>
+                <w:t xml:space="preserve">A 1-D hydro-sedimentary numerical model to improve the understanding of suspended particulate matters and contaminant fluxes in the Rhône River</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dugué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Camenen</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.B. Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36th IAHR World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Delft - La Haye, Netherlands. 9 p</w:t>
+              <w:t xml:space="preserve">IS Rivers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Lyon, France. pp.3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01362691v1</w:t>
+                <w:t xml:space="preserve">hal-02602194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Field experiment on the dynamics of fine and coarse sediments over a gravel bar in an alpine river</w:t>
               </w:r>
@@ -14250,64 +14280,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Herrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dramais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Thollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Le Bescond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36th IAHR world congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, La Haye, Netherlands. 8 p</w:t>
@@ -14349,77 +14379,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laboratory analysis on silt infiltration into a gravel bed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Herrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Berni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Camenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Thollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th Symposium on River, Coastal and Estuarine Morphodynamics (RCEM 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Iquitos, Peru. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14438,182 +14468,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01362697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 1-D hydro-sedimentary numerical model to improve the understanding of suspended particulate matters and contaminant fluxes in the Rhône River</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Le Coz</w:t>
+                <w:t xml:space="preserve">Laboratory analysis on silt infiltration into a gravel bed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Herrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Berni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Camenen</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IS Rivers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Lyon, France. pp.3</w:t>
+              <w:t xml:space="preserve">36th IAHR World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Delft - La Haye, Netherlands. 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02602194v1</w:t>
+                <w:t xml:space="preserve">hal-01362691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation hydrosédimentaire 1-D du Rhône du Lac Léman à la mer Méditerranée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Dugué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14664,90 +14664,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accounting for hydropower schemes' operation rules in the 1D hydrodynamic modeling of the Rhône River from Lake Geneva to the Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dugué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Andries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14828,64 +14828,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Herrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dramais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Thollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Le Bescond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RCEM 2015, 9th Symposium on River, Coastal and Estuarine Morphodynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Iquitos, Peru. 4 p</w:t>
@@ -15035,77 +15035,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incipient motion of a bimodal mixture of gravel and silt: a laboratory experimental study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Herrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Berni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. El Kadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15169,51 +15169,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laboratory experiments on silt infiltration into a gravel bed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Herrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Berni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Camenen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15251,51 +15251,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computations of trapping coefficient for fine sediment infiltration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Berni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Herrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15340,164 +15340,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01417301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flux measurements in the Mekong river during the monsoon season</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Dramais</w:t>
+                <w:t xml:space="preserve">Mesure du transport sédimentaire en suspension dans les cours d'eau et bancarisation des données dans BDOH (Base de Données pour les Observatoires en Hydrologie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Thollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Camenen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Le Coz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.A. Moore</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L. Jamet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World’s Large River Conference 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Brazil, Brazil. pp.16</w:t>
+              <w:t xml:space="preserve">7ème rencontres du réseau mesures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Villeurbanne, France. pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02600619v1</w:t>
+                <w:t xml:space="preserve">hal-02600724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simple physically-based model for predicting sand transport dynamics in the Lower Mekong River</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Camenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15556,182 +15560,178 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">River Flow</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Lausanne, Switzerland. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02600883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure du transport sédimentaire en suspension dans les cours d'eau et bancarisation des données dans BDOH (Base de Données pour les Observatoires en Hydrologie)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Thollet</w:t>
+                <w:t xml:space="preserve">Flux measurements in the Mekong river during the monsoon season</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dramais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.A. Moore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dussouillez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Camenen</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème rencontres du réseau mesures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Villeurbanne, France. pp.10</w:t>
+              <w:t xml:space="preserve">World’s Large River Conference 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Brazil, Brazil. pp.16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02600724v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02600619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1D Modelling of fine sediments dynamics in a dam reservoir during a flushing event</w:t>
               </w:r>
@@ -16054,51 +16054,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de la dynamique morphologique de la basse vallée de l’Ain : suivi in situ et simulation hydraulique des effets de la recharge sédimentaire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naudet Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16192,77 +16192,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.L. Besnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Camenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Esteves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">River Flow</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Lausanne, Switzerland. pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16412,51 +16412,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification des incertitudes sur les jaugeages par exploration du champ des vitesses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-M. Bechon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16766,51 +16766,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes pour le contrôle des débits réglementaires dans le cadre des missions de Police de l’Eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Camenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dramais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16900,51 +16900,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Camenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Andries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.B. Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. de Linares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16999,103 +16999,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de la granulométrie des particules sur la mesure par turbidimétrie des flux de matières en suspension dans les cours d’eau (Influence of grain size changes on the turbidity measurement of suspended solid fluxes in watercourses)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Thollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Saguintaah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NULL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Paris, France</w:t>
@@ -17118,397 +17118,380 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01787344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tentative measurements of bedload transport in an energetic alpine gravel bed river</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A settling velocity parameterization for sand/mud mixture in a 1D flow during a flushing event</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jodeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Camenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Esteves</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">River Flow</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2012, San José, Costa Rica. pp.379-386</w:t>
+              <w:t xml:space="preserve">, Sep 2012, San José, Costa Rica. pp.371-378</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02597879v1</w:t>
+                <w:t xml:space="preserve">hal-02597878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des évolutions morphologiques et modélisation hydro-sédimentaire :exemple de Cosnes-sur-Loire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Latapie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. S. Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Camenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Paquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Morphodynamique et transport solide en rivière, du terrain aux modèles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Tours, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02597883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2D numerical modelling of water flow over a gravel bar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jaballah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Camenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Paquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jodeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">River Flow</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, San José, Costa Rica. pp.139-145</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02597873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reservoir sedimentation: different type of flushing - friendly flushing example of genissiat dam flushing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fruchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -17524,428 +17507,458 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICOLD International Symposium on Dams for a changing world</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Kyoto, Japan. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00761305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de mesures hautes fréquences (MES, débit) pour le calcul des flux de métaux particulaires (As, Cu, Pb, Zn) dans deux rivières alpines : l'Isère et le Drac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Dutordoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Nemery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solène Dutordoir</w:t>
+                <w:t xml:space="preserve">C. Minau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Nemery</w:t>
+                <w:t xml:space="preserve">Philippe Belleudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes de la 1ère conférence internationale - IS Rivers Recherches et actions au service des fleuves et grandes rivières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01288867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A settling velocity parameterization for sand/mud mixture in a 1D flow during a flushing event</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tentative measurements of bedload transport in an energetic alpine gravel bed river</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Camenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Geay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Belleudy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.B. Laronne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">River Flow</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2012, San José, Costa Rica. pp.371-378</w:t>
+              <w:t xml:space="preserve">, Sep 2012, San José, Costa Rica. pp.379-386</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02597878v1</w:t>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02597879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of fine sediment deposits on a gravel bar before and after a flushing event using photo analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Field investigations on bar morphodynamics in an engineered alpine gravel-bed river: Arc en Maurienne, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Camenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Paquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jodeau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Jaballah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès RCEM (River Coastal and Esturine Morphodynamics)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2011, Beijing, pp.10</w:t>
+              <w:t xml:space="preserve">, Sep 2011, Beijing, pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02595481v1</w:t>
+                <w:t xml:space="preserve">hal-02595477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation des mesures sans contact pour quantifier le débit des rivières torrentielles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dramais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Camenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18048,51 +18061,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Paquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bouarab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dramais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18128,135 +18141,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00649984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field investigations on bar morphodynamics in an engineered alpine gravel-bed river: Arc en Maurienne, France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+                <w:t xml:space="preserve">Dynamics of fine sediment deposits on a gravel bar before and after a flushing event using photo analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Camenen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jodeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jaballah</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Jodeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès RCEM (River Coastal and Esturine Morphodynamics)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2011, Beijing, pp.12</w:t>
+              <w:t xml:space="preserve">, Sep 2011, Beijing, pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02595477v1</w:t>
+                <w:t xml:space="preserve">hal-02595481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of the suspended sediment load due to dam flushing along the Arc and Isère rivers, France</w:t>
               </w:r>
@@ -18268,64 +18268,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Camenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Esteves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès RCEM (River Coastal and Esturine Morphodynamics)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Beijing, pp.13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18389,64 +18389,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Camenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.B. Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Launay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès RCEM (River Coastal and Esturine Morphodynamics)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Beijing, pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18618,51 +18618,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Camenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Thollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18713,51 +18713,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An estimation of gravel mobility over an alpine river gravel bar (Arc en Maurienne, France) using PIT-tag tracers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Camenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Paquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18972,51 +18972,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Camenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Paquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Moatar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19071,51 +19071,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation of standing waves in a mountain river and its consequences on gravel bar morphodynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Camenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dugué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Proust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19173,191 +19173,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02592488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Settling velocity of sediments at high concentrations</w:t>
+                <w:t xml:space="preserve">Conceptual modelling of the sediment flux during a flushing event (Arc en Maurienne, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Camenen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jodeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Le Coz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Cohesive Sediment Transport INTERCOH 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Saga, Japan. pp.211-226</w:t>
+              <w:t xml:space="preserve">8th International Conference on Hydro-Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Nagoya, Japan. pp.9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02591324v1</w:t>
+                <w:t xml:space="preserve">hal-02591251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conceptual modelling of the sediment flux during a flushing event (Arc en Maurienne, France)</w:t>
+                <w:t xml:space="preserve">Settling velocity of sediments at high concentrations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Camenen</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Le Coz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Hydro-Science and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Nagoya, Japan. pp.9</w:t>
+              <w:t xml:space="preserve">8th International Conference on Cohesive Sediment Transport INTERCOH 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Saga, Japan. pp.211-226</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02591251v1</w:t>
+                <w:t xml:space="preserve">hal-02591324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Importance of the swash longshore sediment transport in morphodynamic models</w:t>
               </w:r>
@@ -19602,51 +19602,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation du flux sédimentaire pendant une chasse hydraulique (Arc en Maurienne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Camenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Le Coz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20209,51 +20209,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Observatoire des Sédiments du Rhône. 12 années de recherche pour la connaissance et la gestion hydro-sédimentaire du fleuve. Bilans et perspectives scientifiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Radakovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20538,77 +20538,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caracterización cuantitativa de la discontinuidad longitudinal de la carga de fondo en un río fuertemente modificado: el Ródano en Francia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Vasquez-Tarrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michal Tal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Camenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sociedad Espanola de Geomorfologia; Universitat de les Illes Balears. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geomorfologia del antropocenos, efectos del cambio global sobre los procesos geomorfológicos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Celso Garcia, Lluís Gomez-Pujol, Enrique Moran-Tejeda Ramon J. Batalla, pp.81-84, 2018, 978-84-09-04850-2</w:t>
@@ -20939,51 +20939,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Camenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Piegay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Redynamisation du Vieux Rhin: Rapport final, Tome 1 Etude de faisabilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Région Alsace, pp.107-120, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21261,372 +21261,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05237947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de faisabilité de la mise en place d’une station hydroacoustique à Lyon Perrache</w:t>
+                <w:t xml:space="preserve">Mesure du flux de sable en suspension dans le fleuve Congo – Compte rendu de la mission de janvier 2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dramais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Hauet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Le Coz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Camenen</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...47 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] INRAE, UR RiverLy. 2024</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE - RiverLy; IGE – Institut des Géosciences de l’Environnement; Ecole Nationale Supérieure Polytechnique (ENSP). 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04652844v1</w:t>
+                <w:t xml:space="preserve">hal-04743276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure du flux de sable en suspension dans le fleuve Congo – Compte rendu de la mission de janvier 2024</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Évaluation de l'état des habitats benthiques du Rhône. Campagnes de terrain sur 10 stations réparties sur le Rhône</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salomé Berthier-Laumond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Peeters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robinson Nedelec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Sirven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Barra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] CNRS; INRAE. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Hauet</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">hal-04743276v1</w:t>
+                <w:t xml:space="preserve">hal-03750527v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation de l'état des habitats benthiques du Rhône. Campagnes de terrain sur 10 stations réparties sur le Rhône</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etude de faisabilité de la mise en place d’une station hydroacoustique à Lyon Perrache</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dramais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Camenen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Le Coz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Laible</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Moudjed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAE, UR RiverLy. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Sirven</w:t>
-[...46 lines deleted...]
-                <w:t xml:space="preserve">hal-03750527v3</w:t>
+                <w:t xml:space="preserve">hal-04652844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recueil de projets d'expertise internationale à INRAE. Tome 2</w:t>
               </w:r>
@@ -22445,77 +22445,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guide méthodologiquesynthèse du projet DEAR Mieux comprendre les processus de dépôt et d'érosion des sédiments fins sur les bancs de galets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Camenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Berni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22602,51 +22602,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Camenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Thollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -22859,51 +22859,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Vergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Berni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INRAE. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -23169,77 +23169,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OSR5 2018-2020 Etude et amélioration de l'efficacité d'échantillonnage des pièges à particules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Berni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Bonenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Buffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Camenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23304,90 +23304,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expériences de terrain sur le site Arc-Isère pour l'estimation de la dynamique des particules sableuses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Camenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Buffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Thollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. de Angelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Pénard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2019, pp.61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -23422,77 +23422,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesures et modélisations du fonctionnement hydrosédimentaire du secteur de Bourg-lès-Valence. OSR4 | Action I.3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Depret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Vaudor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Cassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Noirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -23553,51 +23553,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dramais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Camenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Buffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hauet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23662,64 +23662,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesures et modélisations du fonctionnement hydrosédimentaire du secteur de Miribel-Jonage. OSR4 | Action I.2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Depret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Cassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Noirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23761,486 +23761,486 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03748489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude du fonctionnement des pièges à particules dans le canal hydraulique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">ZABR-OSR - Livrable action I.1 : Quantification de la charge sableuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dramais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Berni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Buffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...37 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2017, pp.32</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2017, pp.37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02607080v1</w:t>
+                <w:t xml:space="preserve">hal-02607083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ZABR-OSR - Livrable action V.2 : Modélisation hydrosédimentaire 1D du Rhône</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Le Coz</w:t>
+                <w:t xml:space="preserve">Développement d’Adis-TS. OSR4 | Action V.1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Camenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2017, pp.28</w:t>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Vigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houleymatou Baldé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrae. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02607085v1</w:t>
+                <w:t xml:space="preserve">hal-03749339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ZABR-OSR - Livrable action I.1 : Quantification de la charge sableuse</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId215" w:history="1">
+                <w:t xml:space="preserve">ZABR-OSR - Livrable action V.2 : Modélisation hydrosédimentaire 1D du Rhône</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2017, pp.37</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dugué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Le Coz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Camenen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.B. Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2017, pp.28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId557" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02607083v1</w:t>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02607085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d’Adis-TS. OSR4 | Action V.1</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Faure</w:t>
+                <w:t xml:space="preserve">Étude du fonctionnement des pièges à particules dans le canal hydraulique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Berni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Buffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Camenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dabrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lagouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2017, pp.32</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Vigneau</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-03749339v1</w:t>
+                <w:t xml:space="preserve">hal-02607080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de la dynamique hydrosédimentaire au niveau de la confluence entre l'Isère et le Rhône (Phase 2)</w:t>
               </w:r>
@@ -24340,64 +24340,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Test d’infiltration dans le Vieux Rhône de Miribel-Jonage. OSR4 | Action I.2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Camenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Berni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Buffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Herrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24445,64 +24445,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ZABR-OSR - Livrable action III.4 : Interprétation des données de flux existantes aux stations de Jons et Arles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dugué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Poulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24567,51 +24567,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation physique et thermique des habitats aquatiques de l'Ain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24689,64 +24689,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de la dynamique hydro-sédimentaire au niveau de la confluence entre l'Isère et le Rhône</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Naudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dugué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Camenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24801,250 +24801,250 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02606157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expérience de terrain lors de la chasse de l'Arc (9 juin 2015) pour l'estimation de la dynamique sédimentaire pour des conditions proches du seuil de mise en mouvement des galets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation hydrosédimentaire 1-D du Rhône de Lyon à la mer Méditerranée. Bilan 2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Dugué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Le Coz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Camenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2015, pp.57</w:t>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAE. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02602332v1</w:t>
+                <w:t xml:space="preserve">hal-03749633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation hydrosédimentaire 1-D du Rhône de Lyon à la mer Méditerranée. Bilan 2014</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Expérience de terrain lors de la chasse de l'Arc (9 juin 2015) pour l'estimation de la dynamique sédimentaire pour des conditions proches du seuil de mise en mouvement des galets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Camenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId540" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] INRAE. 2015</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Thollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Buffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dramais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2015, pp.57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03749633v1</w:t>
+                <w:t xml:space="preserve">hal-02602332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discharge and sediment measurements in the Middle Mekong River - August 2013 - Field measurement between Luang Prabang and Xayaburi</w:t>
               </w:r>
@@ -25142,245 +25142,245 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02601463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A hierarchical multi-scale framework and indicators of hydromorphological processes and forms</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mesure in situ de la dynamique sédimentaire des cours d’eau outils et méthodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Camenen</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...34 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] irstea. 2014, pp.237</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2014, pp.72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02600887v1</w:t>
+                <w:t xml:space="preserve">hal-02600886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure in situ de la dynamique sédimentaire des cours d’eau outils et méthodes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A hierarchical multi-scale framework and indicators of hydromorphological processes and forms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Gurnell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bussettini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Camenen</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2014, pp.72</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. González del Tánago</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.C. Grabowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] irstea. 2014, pp.237</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId581" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02600886v1</w:t>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02600887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catchment case studies: partial applications of the hierarchical multi-scale framework. Deliverable 2.1 part 4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Blamauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Camenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25388,51 +25388,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.C. Grabowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I.D.M. Gunn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Gurnell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] irstea. 2014, pp.174</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -25458,90 +25458,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thematic annexes of the multi-scale hierarchical framework deliverable 2.1 part 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Blamauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Braca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bussettini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Camenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -25782,64 +25782,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi scientifique des opérations de chasses sur le Haut Rhône de juin 2012</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Guertault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26157,51 +26157,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Camenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Andries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.B. Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. de Linares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26279,64 +26279,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Andries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Camenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.B. Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Le Coz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -26397,77 +26397,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Andries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Camenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.B. Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Launay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2012, pp.73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -26643,51 +26643,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode généralisée pour le calcul de l'incertitude sur les jaugeages par exploration du champ des vitesses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Peyrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Camenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26735,51 +26735,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesures hydrosédimentaires sur le bassin versant de l'Arc. Année 2009</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Thollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Camenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -27046,282 +27046,282 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin of sand suspension measured in the River Rhône at Lyon-Perrache during a flood</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparing field, probabilistic, and 2D numerical approaches to assess gravel mobility in a gravel-bed river</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Paquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Vazquez‐tarrio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Camenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId613" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Le Coz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gravel Bed Rivers: Processes, resilience and management in a changing environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Fluvial Sedimentology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Riva del Garda (Trento), Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.23868.00649⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04186348v1</w:t>
+                <w:t xml:space="preserve">hal-04178324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing field, probabilistic, and 2D numerical approaches to assess gravel mobility in a gravel-bed river</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Origin of sand suspension measured in the River Rhône at Lyon-Perrache during a flood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Camenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Masquelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Kieffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dramais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Fluvial Sedimentology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Gravel Bed Rivers: Processes, resilience and management in a changing environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Villareca, Chile</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04178324v1</w:t>
+                <w:t xml:space="preserve">hal-04186348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of hydraulic forcing on fluvial sedimentary environments; hydrosedimentary modeling approach coupled with in situ studies</w:t>
               </w:r>
@@ -27551,458 +27551,458 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02608210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sediment transport study for rough sand bed using CT scan and PIV measurements</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId364" w:history="1">
+                <w:t xml:space="preserve">Suivi de la dynamique d’un mélange de sables et graviers avec un scan densitométrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Camenen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Brunelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Des Roches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.F. Daigle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th RCEM symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Padoue, Italy. pp.1, 2017</w:t>
+              <w:t xml:space="preserve">Colloque "Transport Solide et Mophodynamique des Rivière" TSMR2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Villeurbanne, France. pp.1, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02606673v1</w:t>
+                <w:t xml:space="preserve">hal-02606672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId620" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">River restoration: a strategy to flush fine clogged sediments?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">Sediment transport study for rough sand bed using CT scan and PIV measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.B. Brunelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Francus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Des Roches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId620" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.F. Daigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Perret</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Thollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th RCEM symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Padoue, Italy. pp.1, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId620" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02606675v1</w:t>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02606673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId621" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi de la dynamique d’un mélange de sables et graviers avec un scan densitométrique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">River restoration: a strategy to flush fine clogged sediments?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Berni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Herrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId622" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">L.F. Daigle</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Buffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Thollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque "Transport Solide et Mophodynamique des Rivière" TSMR2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Villeurbanne, France. pp.1, 2017</w:t>
+              <w:t xml:space="preserve">10th RCEM symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Padoue, Italy. pp.1, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId621" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02606672v1</w:t>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02606675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">10 ans de mesures hautes fréquences des MES par turbidité sur le site Arc-Isère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Camenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Némery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Thollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -28051,312 +28051,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02606671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incipient motion for bimodal mixture of gravel and silt</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">K. El Kadi</w:t>
+                <w:t xml:space="preserve">Numerical modelling contribution to sedimentary sedynamisation projects in a lowland gravel-bed river: the Ain River, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Naudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Camenen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Le Coz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Paquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Piegay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on modelling mixed-sediment river morphodynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Delft, Netherlands. pp.1, 2015</w:t>
+              <w:t xml:space="preserve">I.S. Rivers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Lyon, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02602205v1</w:t>
+                <w:t xml:space="preserve">hal-02602356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modelling contribution to sedimentary sedynamisation projects in a lowland gravel-bed river: the Ain River, France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Naudet</w:t>
+                <w:t xml:space="preserve">Incipient motion for bimodal mixture of gravel and silt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Herrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Berni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. El Kadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Camenen</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">H. Piegay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">I.S. Rivers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Lyon, France. 2015</w:t>
+              <w:t xml:space="preserve">Workshop on modelling mixed-sediment river morphodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Delft, Netherlands. pp.1, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02602356v1</w:t>
+                <w:t xml:space="preserve">hal-02602205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infiltration of silt-sized sediment in a gravel-bed channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Herrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Berni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Camenen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -28420,77 +28420,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Naudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Camenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Paquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Internationale IsRivers 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Lyon, France. Conférence Internationale IsRivers 2015, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -28630,312 +28630,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02599263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-intrusive radar measurement of flood discharge : Evaluation of uncertainty against concurrent techniques</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Duby</w:t>
+                <w:t xml:space="preserve">A simplified 1D modelling to simulate the Middle Loire river bed evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Latapie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Camenen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Paquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentina Moatar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème Congrès Interpraevent</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Grenoble, France. pp.1, 2012</w:t>
+              <w:t xml:space="preserve">I.S. Rivers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Lyon, France. pp.1, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02598279v1</w:t>
+                <w:t xml:space="preserve">hal-02597207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simplified 1D modelling to simulate the Middle Loire river bed evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Latapie</w:t>
+                <w:t xml:space="preserve">Non-intrusive radar measurement of flood discharge : Evaluation of uncertainty against concurrent techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dramais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Le Coz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Duby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Camenen</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Florentina Moatar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">I.S. Rivers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Lyon, France. pp.1, 2012</w:t>
+              <w:t xml:space="preserve">12ème Congrès Interpraevent</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Grenoble, France. pp.1, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02597207v1</w:t>
+                <w:t xml:space="preserve">hal-02598279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Passive acoustic monitoring of bedload in large gravel bed rivers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Geay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Laronne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Belleudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -28990,51 +28990,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1D-modelling of contaminant transport through a multi-channel large river system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Andries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -29042,51 +29042,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Coquery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.B. Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World's Large Rivers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Vienna, Austria. pp.1, 2011</w:t>
@@ -29141,77 +29141,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Beraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Camenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International Conference on the Status and Future of the World's Large Rivers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Vienne, Austria</w:t>
@@ -29392,51 +29392,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dramais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Thollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Camenen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -29675,51 +29675,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="25B7332E"/>
+    <w:nsid w:val="21CDF2C2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -29823,51 +29823,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="F6DD62D7"/>
+    <w:nsid w:val="F0BB230B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -29971,51 +29971,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="62AB2117"/>
+    <w:nsid w:val="38648452"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -30119,51 +30119,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="5097C7C1"/>
+    <w:nsid w:val="22E80D0D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -30359,51 +30359,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05464811v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Laslier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Camenen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel P&#233;nard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.70230" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05304137v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yixin Cao" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Barbiero" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Briat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Camenen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chambat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.70050" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562710v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Peeters" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Berthier-Laumond" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Geffray" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robinson Nedelec" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2026.110284" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04996866v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Marggraf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Coz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lauters" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dramais" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.6056" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05525801v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Deng" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Camenen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hernandez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Li&#233;geois" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonnefoy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.4442" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04831461v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Calmel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-12-1243-2024" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684686v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Bakker" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Legout" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Biron" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nord" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Bouteiller" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2024.108307" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416012v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junjian Deng" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.13132" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04479765v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;a Piednoir" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10652-023-09947-9" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04479755v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Laible" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pierrefeu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10652-023-09955-9" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03948254v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Perret" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Berni" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal El Kadi Abderrezzak" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Renard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/JHEND8.HYENG-13101" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909901v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J Topping" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D Buscombe" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022WR032434" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03999276v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Maxence Ditche" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Thollet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2023.42.7293" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04303489v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#305;&#770;t Camenen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2023.106963" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04303505v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Drevet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2023.106978" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04303103v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Mourier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-023-03470-6" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222956v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Paquier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vazquez&#8208;tarrio" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022WR034127" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03948247v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Brunelle" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Francus" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl L Amos" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Des Roches" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(asce)hy.1943-7900.0002025" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04044890v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fretaud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27678490.2022.2072783" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118389v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gratiot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-A. Cohard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.Q. Tran" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.143195" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118395v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rousseau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boubkraoui" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Branger" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.14044" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610004v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Perret" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4792" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118381v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Antoine" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jodeau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. N&#233;mery" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Esteves" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2020.124763" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02569689v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Armijos" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Crave" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jhan Carlo Espinoza" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naziano Filizola" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Espinoza-Villar" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7620/ab9003" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381461v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Link" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mignot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Escauriaza" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w11081656" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553077v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Launay Launay" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seydina Diouf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2019019" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553061v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Naudet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Coz" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.11.394" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610009v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Santini" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vauchel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Guyot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-7-515-2019" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610010v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vazquez Tarrio" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Tal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Piegay" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.12.109" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608046v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jaballah" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsrc.2018.11.002" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608072v2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Depret" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dugu&#233;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vaudor" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Faure" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.11.177" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553064v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Launay" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Faure" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Coquery" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.02.015" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927778v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guertault" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Peteuil" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2018034" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945349v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beraud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00221686.2017.1312575" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606666v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4249" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608048v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2018056" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019670v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2018.04.004" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069199v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Herrero" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. El Kadi Abderrezzak" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4322" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660978v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Geay" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Belleudy" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Laronne" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gervaise" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4208" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808973v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606928v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745487v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Duc Ho" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gratiot" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2017039" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606725v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Haun" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sumi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15715124.2017.1386420" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605222v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)HY.1943-7900.0001157" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605446v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Gurnell" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rinaldi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Belletti" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bizzi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Blamauer" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00027-015-0424-5" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602330v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.C. Grabowski" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Latapie" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Solari" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00027-015-0442-3" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602331v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. P&#233;nard" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2015.03.003" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247948v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Peyrard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flowmeasinst.2014.07.004" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118986v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Launay" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Walter" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Angot" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jher.2014.07.005" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787320v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Andries" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118895v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/adgeo-39-89-2014" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377297v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Latapie" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rodrigues" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Bouchard" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2014.04.017" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N7XT732P-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192595v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Bechon" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2014047" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118963v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nemery" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2013032" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934481v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thollet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Saguintaah" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2013033" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01855842v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jodeau" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jaballah" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1001-6279(13)60033-5" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835295v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920719v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Larson" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)HY.1943-7900.0000670" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856772v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674730v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2011.10.033" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058365v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flowmeasinst.2012.05.001" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761580v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lauters" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Laperrousaz" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2012003" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595476v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.T. Nam" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613664v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Pham van Bang" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2010.07.003" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735065v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Holubova" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lukac" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)HY.1943-7900.0000427" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593858v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coastaleng.2010.08.008" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q9PBVSH7-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058498v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hauet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jher.2010.12.005" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058314v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pierrefeu" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2010.05.049" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594424v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)HY.1943-7900.0000012" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456157v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2009.07.022" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454504v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2008.08.013" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454502v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bayram" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2008.11.019" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591205v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. El Kadi" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454500v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb:2008043" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259799v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Larroud&#233;" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259798v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12795119.2003.9692536" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259797v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-3839(03)00002-4" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170210v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Moudjed" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917690v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04757081v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04757073v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347199v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Boisson" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Proust" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/IAHR-39WC2521716X2022703" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870117v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870543v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lamouroux" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alp" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barthelemy" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619461v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05538424v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shashank Gupta" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/IAHR-39WC2521716X2022231" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615982v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559659v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Deville-Cavellin" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bonnefoy" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559640v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412242v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien S&#232;ve" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Boithias" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118421v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118414v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=De Angelis," TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Buffet" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118458v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Corrales-Lalinde" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Dugu&#233;" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fr&#233;taud" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu S&#233;cher" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Valette" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118448v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Recking" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Zanker" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Regazzoni" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967870v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609978v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609332v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Topping" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930743v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de Vandi&#232;re" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929318v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Buffet" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Bescond" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20184004014" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929329v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Smart" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M. Hicks" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Mansanarez" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20184006003" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024782v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas D&#233;pret" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Vasquez" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cassel" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024677v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vasquez-Tarrio" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930679v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930700v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20184005036" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606956v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606668v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.B. Brunelle" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Francus" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Des Roches" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606669v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606667v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024528v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606670v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alliau" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606855v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Kaddi" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606646v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605226v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605227v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Cordier" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tassi" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402060v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Favre" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529948v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Yoshimura" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605223v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605281v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362691v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275256v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362697v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602194v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335172v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602195v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275259v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602263v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fretaud" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255910v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603635v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417301v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600619v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Moore" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dussouillez" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600883v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600724v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jamet" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600884v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787322v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600254v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313785v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naudet Gr&#233;goire" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600885v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Antoine" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Besnier" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600882v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Armijos" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825795v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-M. Bechon" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599119v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787328v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fruchard" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Abadie" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Reynaud" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787350v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Baril" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boyer" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926113v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Linares" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gandilhon" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787344v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597879v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Geay" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Laronne" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597883v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. Braud" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rodrigues" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597873v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761305v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01288867v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Dutordoir" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Nemery" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Minau" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Belleudy" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Roux" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597878v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595481v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593492v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Duby" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649984v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouarab" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595477v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595479v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595480v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595478v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545965v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Baba" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Peltier" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zhang" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546908v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lagouy" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377194v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentina Moatar" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592490v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moatar" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592488v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Proust" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Paquier" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591324v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591251v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589996v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589998v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hanson" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589997v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590001v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259819v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Larson" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259824v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259828v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260360v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Michallet" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bottero" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2002.022-M" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259801v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869998v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Radakovitch" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Belletti" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58165/osr-g471" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559625v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Melun" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://professionnels.ofb.fr/fr/node/829" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138297v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024386v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03830786v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Recking" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Degoutte" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Frey" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599465v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597880v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237918v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Barra" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237947v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Terraz" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boyer" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652844v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743276v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hauet" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750527v3" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sirven" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04619907v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Chekhurska" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almerinda Pinto" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Martinez" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Desbureaux" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Soubeyran" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750733v3" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Kieffer" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652887v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Noclin" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652912v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Verney" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228327v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04757125v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Murray-Hudson" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulvio Franchi" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Harris" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter F. Mateia" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04495131v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lang" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bourgin" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vazken Andr&#233;assian" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04167714v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Claude" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04028098v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559617v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Camenen" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Dramais" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bouche" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Stepanian" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lauters" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292647v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Vergne" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292623v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Lagouy" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293557v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Faure" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Troudet" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931691v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bonenfant" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Le Bescond" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610012v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. de Angelis" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748503v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Depret" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Vaudor" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Noirot" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607134v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Henry" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748489v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607080v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dabrin" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607085v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607083v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vergne" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749339v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Vigneau" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houleymatou Bald&#233;" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04087433v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Naudet" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Dugue" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Paquier" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748471v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Herrero" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Lagouy" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607084v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Poulier" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313825v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Capra" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spitoni Marie" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606157v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602332v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749633v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601463v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600887v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bussettini" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gonz&#225;lez del T&#225;nago" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600886v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600890v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.D.M. Gunn" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600889v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Braca" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750106v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468984v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dussouillez" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie A. Moore" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601929v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750112v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Walter" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Andries" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240098v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Olivier" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Castella" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Clemens" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597877v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597380v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597381v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597514v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597874v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Courtel" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596843v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593926v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591752v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gob" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Bernadette Albert" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#239;t Archambaud&#8208;suard" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Carrel" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590000v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186348v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Masquelier" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178324v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.23868.00649" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721211v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608210v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606673v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.F. Daigle" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606675v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606672v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brunelle" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606671v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Rousseau" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602205v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602356v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603634v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01342593v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Naudet" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599263v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Boussafeur" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598279v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597207v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671598v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Laronne" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mercier" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Coulaud" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596804v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01339431v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02605190v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336452v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591958v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Richard" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mathys" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05464811v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Laslier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Camenen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel P&#233;nard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.70230" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05304137v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yixin Cao" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Barbiero" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Briat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Camenen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chambat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.70050" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562710v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Peeters" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Berthier-Laumond" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Geffray" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robinson Nedelec" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2026.110284" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04996866v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Marggraf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Coz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lauters" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dramais" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.6056" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05525801v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Deng" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Camenen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hernandez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Li&#233;geois" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonnefoy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.4442" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416012v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junjian Deng" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Legout" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nord" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.13132" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04831461v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Calmel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-12-1243-2024" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684686v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Bakker" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Biron" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Bouteiller" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2024.108307" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04479765v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;a Piednoir" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10652-023-09947-9" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04479755v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Laible" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pierrefeu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10652-023-09955-9" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04303489v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#305;&#770;t Camenen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2023.106963" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909901v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Perret" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J Topping" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D Buscombe" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022WR032434" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03999276v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Maxence Ditche" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Thollet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2023.42.7293" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03948254v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Berni" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal El Kadi Abderrezzak" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Renard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/JHEND8.HYENG-13101" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04303505v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Drevet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2023.106978" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04303103v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Mourier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-023-03470-6" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222956v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Paquier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vazquez&#8208;tarrio" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022WR034127" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03948247v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Brunelle" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Francus" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl L Amos" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Des Roches" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(asce)hy.1943-7900.0002025" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04044890v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fretaud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27678490.2022.2072783" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118389v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gratiot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-A. Cohard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.Q. Tran" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.143195" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118395v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rousseau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boubkraoui" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Branger" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.14044" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118381v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Antoine" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jodeau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. N&#233;mery" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Esteves" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2020.124763" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610004v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Perret" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4792" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02569689v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Armijos" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Crave" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jhan Carlo Espinoza" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naziano Filizola" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Espinoza-Villar" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7620/ab9003" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608072v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Depret" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Piegay" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dugu&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vaudor" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Faure" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.11.177" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610009v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Santini" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vauchel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Guyot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-7-515-2019" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610010v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vazquez Tarrio" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Tal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.12.109" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608046v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jaballah" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsrc.2018.11.002" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553077v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Launay Launay" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seydina Diouf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2019019" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553061v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Naudet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Coz" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.11.394" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381461v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Link" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mignot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roux" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Escauriaza" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w11081656" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553064v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Launay" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Faure" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Coquery" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.02.015" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606666v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guertault" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Peteuil" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4249" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945349v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beraud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00221686.2017.1312575" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927778v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2018034" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608048v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2018056" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019670v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2018.04.004" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069199v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Herrero" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. El Kadi Abderrezzak" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4322" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606928v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808973v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660978v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Geay" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Belleudy" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Laronne" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gervaise" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4208" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745487v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Duc Ho" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gratiot" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2017039" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606725v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Haun" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sumi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15715124.2017.1386420" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605446v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Gurnell" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rinaldi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Belletti" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bizzi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Blamauer" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00027-015-0424-5" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605222v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)HY.1943-7900.0001157" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602330v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.C. Grabowski" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Latapie" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Solari" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00027-015-0442-3" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118986v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Launay" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Walter" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Angot" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jher.2014.07.005" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247948v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Peyrard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flowmeasinst.2014.07.004" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602331v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. P&#233;nard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2015.03.003" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787320v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Andries" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118895v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/adgeo-39-89-2014" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377297v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Latapie" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rodrigues" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Bouchard" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2014.04.017" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N7XT732P-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192595v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Bechon" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2014047" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934481v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thollet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Saguintaah" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2013033" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118963v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nemery" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2013032" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01855842v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jodeau" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jaballah" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1001-6279(13)60033-5" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835295v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920719v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Larson" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)HY.1943-7900.0000670" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856772v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674730v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2011.10.033" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058365v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flowmeasinst.2012.05.001" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761580v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lauters" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Laperrousaz" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2012003" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613664v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Pham van Bang" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2010.07.003" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595476v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.T. Nam" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735065v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Holubova" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lukac" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)HY.1943-7900.0000427" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593858v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coastaleng.2010.08.008" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q9PBVSH7-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058498v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hauet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jher.2010.12.005" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058314v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pierrefeu" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2010.05.049" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594424v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)HY.1943-7900.0000012" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454502v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bayram" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2008.11.019" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456157v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2009.07.022" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454504v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2008.08.013" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591205v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. El Kadi" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454500v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb:2008043" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259799v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Larroud&#233;" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259798v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12795119.2003.9692536" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259797v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-3839(03)00002-4" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170210v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Moudjed" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917690v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04757081v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04757073v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347199v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Boisson" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Proust" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/IAHR-39WC2521716X2022703" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870117v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870543v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lamouroux" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alp" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barthelemy" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619461v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05538424v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shashank Gupta" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/IAHR-39WC2521716X2022231" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615982v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559659v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Deville-Cavellin" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bonnefoy" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559640v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412242v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien S&#232;ve" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Boithias" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118414v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=De Angelis," TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Buffet" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118458v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Corrales-Lalinde" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Dugu&#233;" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fr&#233;taud" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu S&#233;cher" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Valette" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118421v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118448v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Recking" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Zanker" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Regazzoni" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967870v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609978v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609332v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Topping" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929329v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Smart" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M. Hicks" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Mansanarez" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20184006003" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024782v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas D&#233;pret" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Vasquez" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cassel" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929318v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Buffet" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Bescond" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20184004014" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930743v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de Vandi&#232;re" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024677v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vasquez-Tarrio" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930679v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930700v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20184005036" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606667v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024528v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606669v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606668v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.B. Brunelle" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Francus" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Des Roches" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606956v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606670v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alliau" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606855v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Kaddi" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606646v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402060v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Favre" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529948v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Yoshimura" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605227v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Cordier" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tassi" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605226v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605223v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605281v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602194v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275256v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362697v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362691v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335172v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602195v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275259v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602263v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fretaud" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255910v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603635v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417301v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600724v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jamet" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600883v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600619v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Moore" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dussouillez" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600884v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787322v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600254v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313785v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naudet Gr&#233;goire" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600885v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Antoine" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Besnier" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600882v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Armijos" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825795v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-M. Bechon" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599119v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787328v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fruchard" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Abadie" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Reynaud" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787350v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Baril" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boyer" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926113v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Linares" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gandilhon" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787344v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597878v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597883v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. Braud" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rodrigues" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597873v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761305v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01288867v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Dutordoir" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Nemery" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Minau" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Belleudy" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Roux" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597879v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Geay" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Laronne" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595477v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593492v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Duby" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649984v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouarab" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595481v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595479v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595480v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595478v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545965v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Baba" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Peltier" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zhang" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546908v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lagouy" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377194v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentina Moatar" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592490v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moatar" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592488v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Proust" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Paquier" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591251v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591324v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589996v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589998v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hanson" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589997v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590001v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259819v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Larson" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259824v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259828v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260360v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Michallet" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bottero" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2002.022-M" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259801v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869998v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Radakovitch" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Belletti" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58165/osr-g471" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559625v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Melun" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://professionnels.ofb.fr/fr/node/829" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138297v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024386v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03830786v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Recking" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Degoutte" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Frey" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599465v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597880v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237918v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Barra" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237947v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Terraz" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boyer" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743276v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hauet" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750527v3" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sirven" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652844v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04619907v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Chekhurska" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almerinda Pinto" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Martinez" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Desbureaux" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Soubeyran" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750733v3" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Kieffer" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652887v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Noclin" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652912v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Verney" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228327v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04757125v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Murray-Hudson" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulvio Franchi" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Harris" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter F. Mateia" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04495131v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lang" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bourgin" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vazken Andr&#233;assian" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04167714v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Claude" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04028098v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559617v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Camenen" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Dramais" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bouche" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Stepanian" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lauters" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292647v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Vergne" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292623v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Lagouy" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293557v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Faure" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Troudet" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931691v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bonenfant" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Le Bescond" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610012v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. de Angelis" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748503v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Depret" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Vaudor" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Noirot" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607134v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Henry" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748489v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607083v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vergne" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749339v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Vigneau" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houleymatou Bald&#233;" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607085v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607080v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dabrin" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04087433v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Naudet" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Dugue" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Paquier" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748471v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Herrero" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Lagouy" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607084v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Poulier" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313825v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Capra" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spitoni Marie" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606157v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749633v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602332v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601463v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600886v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600887v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bussettini" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gonz&#225;lez del T&#225;nago" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600890v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.D.M. Gunn" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600889v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Braca" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750106v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468984v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dussouillez" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie A. Moore" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601929v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750112v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Walter" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Andries" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240098v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Olivier" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Castella" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Clemens" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597877v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597380v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597381v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597514v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597874v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Courtel" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596843v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593926v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591752v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gob" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Bernadette Albert" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#239;t Archambaud&#8208;suard" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Carrel" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590000v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178324v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.23868.00649" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186348v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Masquelier" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721211v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608210v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606672v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brunelle" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.F. Daigle" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606673v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606675v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606671v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Rousseau" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602356v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602205v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603634v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01342593v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Naudet" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599263v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Boussafeur" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597207v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598279v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671598v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Laronne" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mercier" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Coulaud" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596804v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01339431v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02605190v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336452v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591958v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Richard" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mathys" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>