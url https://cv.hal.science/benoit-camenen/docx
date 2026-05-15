--- v2 (2026-04-25)
+++ v3 (2026-05-15)
@@ -1035,442 +1035,442 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05525801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of fine sediment stocks in gravel bed rivers including the sand fraction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">River Suspended-Sand Flux Computation With Uncertainty Estimation Using Water Samples And High-Resolution Adcp Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Marggraf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dramais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Le Coz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Junjian Deng</w:t>
+                <w:t xml:space="preserve">Blaise Calmel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Camenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sedimentology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/sed.13132⟩</w:t>
+              <w:t xml:space="preserve">Earth Surface Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12, pp.1243-1266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/esurf-12-1243-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04416012v1</w:t>
+                <w:t xml:space="preserve">insu-04831461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">River Suspended-Sand Flux Computation With Uncertainty Estimation Using Water Samples And High-Resolution Adcp Measurements</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Le Coz</w:t>
+                <w:t xml:space="preserve">Intercomparison of optical scattering turbidity sensors for a wide range of suspended sediment types and concentrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maarten Bakker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Legout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blaise Calmel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benoît Camenen</w:t>
+                <w:t xml:space="preserve">Romain Biron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Nord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Le Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Surface Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/esurf-12-1243-2024⟩</w:t>
+              <w:t xml:space="preserve">CATENA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 245, pp.108307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.catena.2024.108307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04831461v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04684686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intercomparison of optical scattering turbidity sensors for a wide range of suspended sediment types and concentrations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Estimation of fine sediment stocks in gravel bed rivers including the sand fraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junjian Deng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Camenen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Legout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Nord</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CATENA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 245, pp.108307. </w:t>
+              <w:t xml:space="preserve">Sedimentology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 71 (1), pp.152-172. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.catena.2024.108307⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/sed.13132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04684686v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04416012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fine stock dynamics along an engineered Alpine river system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junjian Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Camenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1671,598 +1671,598 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04479755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine sediment dynamics over a gravel bar. Part 2: Impact of hydro-meteorological conditions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Uncertainties in models predicting critical bed shear stress of cohesionless particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoı̂t Camenen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lionel Pénard</w:t>
+                <w:t xml:space="preserve">Emeline Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Camenen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Berni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal El Kadi Abderrezzak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CATENA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.catena.2023.106963⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydraulic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 149 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1061/JHEND8.HYENG-13101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04303489v1</w:t>
+                <w:t xml:space="preserve">hal-03948254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping 2‐D Bedload Rates Throughout a Sand‐Bed River Reach From High‐Resolution Acoustical Surveys of Migrating Bedforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Camenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David J Topping</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel D Buscombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Resources Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 58 (11), pp.e2022WR032434. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2022WR032434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03909901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outils pour améliorer la mesure du débit minimum biologique des petits cours d'eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dramais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Maxence Ditche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Thollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Camenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 42, pp.7-11. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.20870/Revue-SET.2023.42.7293⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03999276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncertainties in models predicting critical bed shear stress of cohesionless particles</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Kamal El Kadi Abderrezzak</w:t>
+                <w:t xml:space="preserve">Fine sediment dynamics over a gravel bar. Part 2: Impact of hydro-meteorological conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junjian Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Renard</w:t>
+                <w:t xml:space="preserve">Benoı̂t Camenen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Pénard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydraulic Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 149 (4), </w:t>
+              <w:t xml:space="preserve">CATENA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 225, pp.106963. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1061/JHEND8.HYENG-13101⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.catena.2023.106963⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03948254v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04303489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fine sediment dynamics over a gravel bar. Part 1: Validation of a new image-based segmentation method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junjian Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Drevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoı̂t Camenen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CATENA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 225, pp.106978. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2822,529 +2822,529 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04044890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring discharge in a tidal river using water level observations: Application to the Saigon River, Vietnam</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Long term high frequency sediment observatory in an alpine catchment: the Arc‐Isère rivers, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Thollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Camenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-A. Cohard</w:t>
+                <w:t xml:space="preserve">S. Boubkraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Gard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">V.Q. Tran</w:t>
+                <w:t xml:space="preserve">F. Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.143195⟩</w:t>
+              <w:t xml:space="preserve">Hydrological Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 35 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hyp.14044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03118389v1</w:t>
+                <w:t xml:space="preserve">hal-03118395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long term high frequency sediment observatory in an alpine catchment: the Arc‐Isère rivers, France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Thollet</w:t>
+                <w:t xml:space="preserve">Monitoring discharge in a tidal river using water level observations: Application to the Saigon River, Vietnam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Camenen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Gratiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Rousseau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B. Camenen</w:t>
+                <w:t xml:space="preserve">J.-A. Cohard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Boubkraoui</w:t>
+                <w:t xml:space="preserve">F. Gard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Branger</w:t>
+                <w:t xml:space="preserve">V.Q. Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrological Processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 35 (2), </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 761, pp.1-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/hyp.14044⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.143195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03118395v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03118389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Downstream erosion and deposition dynamics of fine suspended sediments due to dam flushing</w:t>
+                <w:t xml:space="preserve">How does the bed surface impact low-magnitude bedload transport rates over gravel-bed rivers?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Antoine</w:t>
+                <w:t xml:space="preserve">E. Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Berni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Camenen</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Esteves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2020.124763⟩</w:t>
+              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 45, pp.1181-1197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/esp.4792⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03118381v1</w:t>
+                <w:t xml:space="preserve">hal-02610004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How does the bed surface impact low-magnitude bedload transport rates over gravel-bed rivers?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Downstream erosion and deposition dynamics of fine suspended sediments due to dam flushing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Camenen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jodeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Némery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Perret</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">B. Camenen</w:t>
+                <w:t xml:space="preserve">M. Esteves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 45, pp.1181-1197. </w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 585 (5), pp.124763. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/esp.4792⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2020.124763⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02610004v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03118381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rainfall control on Amazon sediment flux: synthesis from 20 years of monitoring</w:t>
               </w:r>
@@ -3458,970 +3458,970 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02569689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating and restoring bedload transport through a run-of-river reservoir</w:t>
+                <w:t xml:space="preserve">Scour at Bridge Foundations in Supercritical Flows: An Analysis of Knowledge Gaps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Depret</w:t>
+                <w:t xml:space="preserve">Oscar Link</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Piegay</w:t>
+                <w:t xml:space="preserve">Emmanuel Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Dugué</w:t>
+                <w:t xml:space="preserve">Sébastien Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Camenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Vaudor</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J.B. Faure</w:t>
+                <w:t xml:space="preserve">Cristian Escauriaza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.11.177⟩</w:t>
+              <w:t xml:space="preserve">Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (8), pp.1656. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/w11081656⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02608072v2</w:t>
+                <w:t xml:space="preserve">hal-02381461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An index concentration method for suspended load monitoring in large rivers of the Amazonian foreland</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Réévaluation des apports moyens de matières en suspension de l'Arve au Rhône</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Launay Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Le Coz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Santini</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jean-Loup Guyot</w:t>
+                <w:t xml:space="preserve">Seydina Diouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Camenen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Thollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Surface Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/esurf-7-515-2019⟩</w:t>
+              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2 (2), pp.89-100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/lhb/2019019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02610009v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02553077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of continuous embankments and successive run-of-the-river dams on bedload transport capacities along the Rhône River, France</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A multi-technique approach for evaluating sand dynamics in a complex engineered piedmont river system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Camenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">H. Piegay</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Naudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dramais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Le Coz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Paquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 658, pp.1375-1389. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.12.109⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 657, pp.485-497. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.11.394⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02610010v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02553061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An optimized use of limited ground based topographic data for river applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An index concentration method for suspended load monitoring in large rivers of the Amazonian foreland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Santini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Camenen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Le Coz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vauchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Jaballah</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Loup Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sediment Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 34 (3), pp.216-225. </w:t>
+              <w:t xml:space="preserve">Earth Surface Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7 (2), pp.515-536. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijsrc.2018.11.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/esurf-7-515-2019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02608046v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02610009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réévaluation des apports moyens de matières en suspension de l'Arve au Rhône</w:t>
+                <w:t xml:space="preserve">Effects of continuous embankments and successive run-of-the-river dams on bedload transport capacities along the Rhône River, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Launay Launay</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Le Coz</w:t>
+                <w:t xml:space="preserve">D. Vazquez Tarrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seydina Diouf</w:t>
+                <w:t xml:space="preserve">Michal Tal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Camenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Piegay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/lhb/2019019⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 658, pp.1375-1389. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.12.109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02553077v1</w:t>
+                <w:t xml:space="preserve">hal-02610010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-technique approach for evaluating sand dynamics in a complex engineered piedmont river system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An optimized use of limited ground based topographic data for river applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Camenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Paquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jodeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 657, pp.485-497. </w:t>
+              <w:t xml:space="preserve">International Journal of Sediment Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 34 (3), pp.216-225. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.11.394⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsrc.2018.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02553061v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02608046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scour at Bridge Foundations in Supercritical Flows: An Analysis of Knowledge Gaps</w:t>
+                <w:t xml:space="preserve">Estimating and restoring bedload transport through a run-of-river reservoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oscar Link</w:t>
+                <w:t xml:space="preserve">T. Depret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Piegay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Mignot</w:t>
+                <w:t xml:space="preserve">V. Dugué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Roux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benoît Camenen</w:t>
+                <w:t xml:space="preserve">L. Vaudor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristian Escauriaza</w:t>
+                <w:t xml:space="preserve">J.B. Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 11 (8), pp.1656. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 654, pp.1146-1157. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/w11081656⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.11.177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02381461v1</w:t>
+                <w:t xml:space="preserve">hal-02608072v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical modelling of the suspended particulate matter dynamics in a regulated river network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dugué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-B. Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4492,144 +4492,157 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02553064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A one-dimensional process-based approach to study reservoir sediment dynamics during management operations</w:t>
+                <w:t xml:space="preserve">Apport de la modélisation 1D à l'étude d'une retenue de forme allongée : application à la retenue de Génissiat sur le Haut-Rhône français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Guertault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Camenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Paquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.B. Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Peteuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 43, pp.373-386. </w:t>
+              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 3, pp.71-76. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/esp.4249⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/lhb/2018034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02606666v1</w:t>
+                <w:t xml:space="preserve">hal-01927778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1D morphodynamic modelling using a simplified grain size description</w:t>
               </w:r>
@@ -4726,408 +4739,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01945349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport de la modélisation 1D à l'étude d'une retenue de forme allongée : application à la retenue de Génissiat sur le Haut-Rhône français</w:t>
+                <w:t xml:space="preserve">A one-dimensional process-based approach to study reservoir sediment dynamics during management operations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Guertault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Camenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Paquier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.B. Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Peteuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 3, pp.71-76. </w:t>
+              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 43, pp.373-386. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/lhb/2018034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/esp.4249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01927778v1</w:t>
+                <w:t xml:space="preserve">hal-02606666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison de méthodes pour la mesure des matières en suspension dans les cours d'eau, en présence de sable</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Dramais</w:t>
+                <w:t xml:space="preserve">Characteristic time of sediment transport decrease in static armour formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Berni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Camenen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Le Coz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 5-6, pp.96-105. </w:t>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 317, pp.1-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/lhb/2018056⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2018.04.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02608048v1</w:t>
+                <w:t xml:space="preserve">hal-02019670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characteristic time of sediment transport decrease in static armour formation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">E. Perret</w:t>
+                <w:t xml:space="preserve">Comparaison de méthodes pour la mesure des matières en suspension dans les cours d'eau, en présence de sable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dramais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Camenen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Le Coz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 317, pp.1-9. </w:t>
+              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5-6, pp.96-105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2018.04.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/lhb/2018056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02019670v1</w:t>
+                <w:t xml:space="preserve">hal-02608048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transport of moderately sorted gravel at low bed shear stresses: The role of fine sediment infiltration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Berni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Camenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5194,295 +5194,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02069199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilan scientifique du colloque</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spectral variations of underwater river sounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Geay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Belleudy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Laronne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Camenen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Gervaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 42 (14), pp.2447 - 2456. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/esp.4208⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02606928v1</w:t>
+                <w:t xml:space="preserve">hal-01660978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets des barrages sur la continuité sédimentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Camenen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 6, pp.19-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01808973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral variations of underwater river sounds</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bilan scientifique du colloque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Camenen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cedric Gervaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 6, pp.89-91</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/esp.4208⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01660978v1</w:t>
+                <w:t xml:space="preserve">hal-02606928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation d'une courbe de tarage hauteur-dénivelée-débit pour une rivière influencée par la marée</w:t>
               </w:r>
@@ -5700,291 +5700,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02606725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-scale hierarchical framework for developing understanding of river behaviour to support river management</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">One-dimensional modelling of suspended sediment dynamics in dam reservoirs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Guertault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Camenen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Peteuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Paquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.B. Faure</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Sciences - Research Across Boundaries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00027-015-0424-5⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydraulic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 142 (10), pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1061/(ASCE)HY.1943-7900.0001157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02605446v1</w:t>
+                <w:t xml:space="preserve">hal-02605222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-dimensional modelling of suspended sediment dynamics in dam reservoirs</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A multi-scale hierarchical framework for developing understanding of river behaviour to support river management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Gurnell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rinaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Belletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Blamauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydraulic Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 142 (10), pp.1-9. </w:t>
+              <w:t xml:space="preserve">Aquatic Sciences - Research Across Boundaries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 78, pp.1-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1061/(ASCE)HY.1943-7900.0001157⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00027-015-0424-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02605222v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02605446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the estimation of the bed-material transport and budget along a river segment: application to the Middle Loire River, France</w:t>
               </w:r>
@@ -6098,451 +6098,451 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02602330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calibrating pollutant dispersion in 1-D hydraulic models of river networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Alternate bar development in an alpine river following engineering works</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Camenen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Launay</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L. Pénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Paquier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydro-environment Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jher.2014.07.005⟩</w:t>
+              <w:t xml:space="preserve">Advances in Water Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 81, pp.103-113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.advwatres.2015.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01118986v1</w:t>
+                <w:t xml:space="preserve">hal-02602331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erratum to &amp;quot;Uncertainty in open-channel discharges measured with the velocity-area method [Flow Meas. Instrum. 26 (2012) 18-29]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Camenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Peyrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dramais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Flow Measurement and Instrumentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 46, pp.193-194. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.flowmeasinst.2014.07.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01247948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alternate bar development in an alpine river following engineering works</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Jaballah</w:t>
+                <w:t xml:space="preserve">Calibrating pollutant dispersion in 1-D hydraulic models of river networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Camenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Pénard</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">H. Angot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Water Resources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 81, pp.103-113. </w:t>
+              <w:t xml:space="preserve">Journal of Hydro-environment Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9 (1), pp.120-132. </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.advwatres.2015.03.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jher.2014.07.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02602331v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01118986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical and physical simulation of soluble contaminant transport through complex large river systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Angot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dramais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6860,51 +6860,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification des incertitudes sur les jaugeages par exploration du champ des vitesses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.M. Bechon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6971,524 +6971,524 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01192595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de la granulométrie des particules sur la mesure par turbidimétrie des flux de matières en suspension dans les cours d’eau</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimation des flux de matières en suspension lors des chasses hydrauliques de l'Arc de 2006 À 2011</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jodeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Camenen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Esteves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Thollet</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">L. Saguintaah</w:t>
+                <w:t xml:space="preserve">J. Nemery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 4, p. 50 - p. 56. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/lhb/2013033⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 4, pp.43-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/lhb/2013032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00934481v1</w:t>
+                <w:t xml:space="preserve">hal-01118963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation des flux de matières en suspension lors des chasses hydrauliques de l'Arc de 2006 À 2011</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">Influence de la granulométrie des particules sur la mesure par turbidimétrie des flux de matières en suspension dans les cours d’eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Thollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Le Coz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">M. Esteves</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Nemery</w:t>
+                <w:t xml:space="preserve">L. Saguintaah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 4, pp.43-49. </w:t>
+              <w:t xml:space="preserve">, 2013, 4, p. 50 - p. 56. </w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/lhb/2013032⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/lhb/2013033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01118963v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00934481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimate of fine sediment deposit dynamics over a gravel bar using photography analysis</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Influence de la granulométrie des particules sur la mesure par turbidimétrie des flux de matières en suspension dans les cours d’eau (Influence of grain size changes on the turbidity measurement of suspended solid fluxes in watercourses)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Thollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Le Coz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Saguintaah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sediment Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4 (4), pp. 50-56</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01855842v1</w:t>
+                <w:t xml:space="preserve">hal-01835295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de la granulométrie des particules sur la mesure par turbidimétrie des flux de matières en suspension dans les cours d’eau (Influence of grain size changes on the turbidity measurement of suspended solid fluxes in watercourses)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Estimate of fine sediment deposit dynamics over a gravel bar using photography analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoı̂t Camenen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Jodeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Jaballah</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Sediment Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 28 (2), pp.220 - 233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1001-6279(13)60033-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01835295v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01855842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the accuracy of equivalent roughness height formulas in practical applications</w:t>
               </w:r>
@@ -7578,87 +7578,87 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimate of fine sediment deposit dynamics over a gravel bar using photography analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Camenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jaballah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Sediment Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 28 (2), p. 220 - p. 233. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S1001-6279(13)60033-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00856772v1</w:t>
@@ -7747,77 +7747,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncertainty in open-channel discharges measured with the velocity-area method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Camenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Peyrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dramais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7903,64 +7903,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Laperrousaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Camenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Thollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 1, p. 19 - p. 25. </w:t>
@@ -7992,213 +7992,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00761580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the settling of suspended sediments for concentrations close to the gelling concentration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Unified Sediment Transport Model for Inlet Application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Larson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Camenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Pham van Bang</w:t>
+                <w:t xml:space="preserve">P.T. Nam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Continental Shelf Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 59, pp.27-38</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00613664v1</w:t>
+                <w:t xml:space="preserve">hal-02595476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Unified Sediment Transport Model for Inlet Application</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modelling the settling of suspended sediments for concentrations close to the gelling concentration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Camenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P.T. Nam</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Pham van Bang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Continental Shelf Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 31, p. 106 - p. 111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.csr.2010.07.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02595476v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00613664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of methods used in 1D models for computing bedload transport in a large river: the Danube River in Slovakia</w:t>
               </w:r>
@@ -8223,51 +8223,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Holubova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lukac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Paquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8308,290 +8308,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00735065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discussion of Measurements of sheet flow transport in acceleration-skewedoscillatory flow and comparison with practical formulations by D.A. van der A, T.O'Donoghue and J.S. Ribberink</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Advantages of a mobile LSPIV method for measuring flood discharges and improving stage-discharge curves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dramais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Le Coz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Camenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Larson</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hauet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coastal Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.coastaleng.2010.08.008⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydro-environment Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 5 (4), p. 301 - p. 312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jher.2010.12.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02593858v1</w:t>
+                <w:t xml:space="preserve">hal-01058498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advantages of a mobile LSPIV method for measuring flood discharges and improving stage-discharge curves</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Discussion of Measurements of sheet flow transport in acceleration-skewedoscillatory flow and comparison with practical formulations by D.A. van der A, T.O'Donoghue and J.S. Ribberink</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Camenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Hauet</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Larson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydro-environment Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Coastal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 58, pp.131-134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.coastaleng.2010.08.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jher.2010.12.005⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01058498v1</w:t>
+                <w:t xml:space="preserve">hal-02593858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance of image-based velocimetry (LSPIV) applied to flash-flood discharge measurements in Mediterranean rivers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hauet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pierrefeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8736,287 +8736,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02594424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equivalent roughness height for plane bed under oscillatory flow</w:t>
+                <w:t xml:space="preserve">Estimation of the wave-related ripple characteristics and induced bed shear stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Camenen</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Bayram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 81 (3), 14 p. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2008.11.019⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 84 (4), p. 553 - p. 564. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2009.07.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00454502v1</w:t>
+                <w:t xml:space="preserve">hal-00456157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of the wave-related ripple characteristics and induced bed shear stress</w:t>
+                <w:t xml:space="preserve">Discussion of &amp;quot;Uncertainty of excess density and settling velocity of mud derived from in situ measurements&amp;quot; by M. Fettweis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Camenen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 84 (4), p. 553 - p. 564. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2009.07.022⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 83 (1), p. 111 - p. 112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2008.08.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00456157v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00454504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discussion of &amp;quot;Uncertainty of excess density and settling velocity of mud derived from in situ measurements&amp;quot; by M. Fettweis</w:t>
+                <w:t xml:space="preserve">Equivalent roughness height for plane bed under oscillatory flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Camenen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Larson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bayram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 83 (1), p. 111 - p. 112. </w:t>
+              <w:t xml:space="preserve">, 2009, 81 (3), 14 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2008.08.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2008.11.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00454504v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00454502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discussion: Estimation of the boundary shear stress distribution in open channel using flownet, By GUOLIANGYU and SOON-KEAT TAN, Journal of Hydraulic Research, Volume 45, Issue 4, (2007), pp. 486496</w:t>
               </w:r>
@@ -9110,64 +9110,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation du flux sédimentaire pendant une chasse hydraulique (Arc en Maurienne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Camenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Le Coz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 4, p. 83 - p. 89. </w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9510,51 +9510,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AcouSed: a software for acoustic inversion to compute concentrations of suspended-sediments in rivers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Moudjed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Berni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9963,51 +9963,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Study on Suspended Sediment Deposits over Floodplains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Berni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Proust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10395,51 +10395,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of forced alternate gravel bars under unsteady flow: an experimental investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shashank Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Berni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Camenen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10637,51 +10637,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Camenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Deville-Cavellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Thollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10749,51 +10749,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FAUT-IL TENIR COMPTE DES SABLES DANS L’ESTIMATION DES FLUX SEDIMENTAIRES EN RIVIERE PAR TURBIDIMETRIE ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Camenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Thollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Le Coz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10831,90 +10831,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of hydrosedimentary signatures of catchments from the French Critical Zone network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Legout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Sève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Le Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Nord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Boithias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10950,385 +10950,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03412242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An estimation of the sand suspension in alpine rivers during a dam flushing event</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of the deposit dynamics on a gravel bar after different hydrologic events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junjian Deng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Camenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Pénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Drevet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">River Flow 2020 (Proceedings of the 10th Conference on Fluvial Hydraulics)</w:t>
+              <w:t xml:space="preserve">River Flow 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03118414v1</w:t>
+                <w:t xml:space="preserve">hal-03118421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of hydro-sedimentary processes during a dam flushing event using three 1D hydro-sedimentary numerical softwares</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eric Valette</w:t>
+                <w:t xml:space="preserve">An estimation of the sand suspension in alpine rivers during a dam flushing event</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Camenen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Thollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De Angelis,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Buffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dramais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">River Flow 2020</w:t>
+              <w:t xml:space="preserve">River Flow 2020 (Proceedings of the 10th Conference on Fluvial Hydraulics)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03118458v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03118414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the deposit dynamics on a gravel bar after different hydrologic events</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Simulation of hydro-sedimentary processes during a dam flushing event using three 1D hydro-sedimentary numerical softwares</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio Corrales-Lalinde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Dugué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Frétaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Sécher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">River Flow 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03118421v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03118458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of sand transport with a submerged pump: presentation of the results of a test campaign carried out on the Isère River in July 2019</w:t>
               </w:r>
@@ -11366,51 +11366,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lauters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Regazzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Geay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">River Flow 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Delft, Netherlands</w:t>
@@ -11547,64 +11547,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving bedload rate prediction in gravel-bed rivers accounting for bed stability and large bedforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Berni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Camenen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11761,597 +11761,597 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02609332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating the long-term evolution of river bed levels using hydrometric data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Le Coz</w:t>
+                <w:t xml:space="preserve">Mesure des flux et dépôts sédimentaires pour la gestion des ouvrages hydroélectriques sur le bassin du Rhône</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pierrefeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lauters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Smart</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">B. de Vandière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Camenen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">River Flow 2018: 9th International Conference on Fluvial Hydraulics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">26ème congrès des Grands Barrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Vienne, Autriche. 20 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01929329v1</w:t>
+                <w:t xml:space="preserve">hal-01930743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamiques fluviales et (dis)continuités sédimentaires du Rhône</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Cassel</w:t>
+                <w:t xml:space="preserve">Estimation of sand suspension in a secondary channel of an alpine river.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Camenen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dramais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Buffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Thollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Le Bescond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire international « Discontinuités sédimentaires, et gestion des barrages dans les bassins versants méditerranéens »</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">River Flow 2018: 9th International Conference on Fluvial Hydraulics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Lyon, France. 8 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/e3sconf/20184004014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02024782v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01929318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of sand suspension in a secondary channel of an alpine river.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Le Bescond</w:t>
+                <w:t xml:space="preserve">Estimating the long-term evolution of river bed levels using hydrometric data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Le Coz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Smart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. M. Hicks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Mansanarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">River Flow 2018: 9th International Conference on Fluvial Hydraulics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Lyon, France. 8 p., </w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/e3sconf/20184004014⟩</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/e3sconf/20184006003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01929318v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01929329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure des flux et dépôts sédimentaires pour la gestion des ouvrages hydroélectriques sur le bassin du Rhône</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Lauters</w:t>
+                <w:t xml:space="preserve">Dynamiques fluviales et (dis)continuités sédimentaires du Rhône</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Piégay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dépret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Vasquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michal Tal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. de Vandière</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mathieu Cassel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26ème congrès des Grands Barrages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Vienne, Autriche. 20 p</w:t>
+              <w:t xml:space="preserve">Séminaire international « Discontinuités sédimentaires, et gestion des barrages dans les bassins versants méditerranéens »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collegium de Lyon et EVS, Oct 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01930743v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02024782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bedload transport capacities along the Rhone river (France): a spatio-temporal overview</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Vasquez-Tarrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michal Tal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Camenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème Conférence Internationale IsRivers - Recherches et actions au service des fleuves et grandes rivières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12415,64 +12415,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Camenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Thollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Le Bescond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">River Flow 2018: 9th International Conference on Fluvial Hydraulics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Lyon, France. 8 p</w:t>
@@ -12501,64 +12501,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of bed surface arrangement on bedload rate: Comparisons between loose, armored and water-worked beds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Berni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Camenen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12599,571 +12599,571 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01930700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faut-il tenir compte des sables dans la mesure des flux par turbidimétrie ?</w:t>
+                <w:t xml:space="preserve">Dynamics of a fine and coarse sediment mixture using a medical CT scan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Camenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.B. Brunelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Francus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Des Roches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrométrie 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Lyon, France</w:t>
+              <w:t xml:space="preserve">10th RCEM symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Padoue, Italy. pp.23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02606667v1</w:t>
+                <w:t xml:space="preserve">hal-02606668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Present-day and past bedload transport conditions along the Rhône River, France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michal Tal</w:t>
+                <w:t xml:space="preserve">1D-numerical modelling of suspended sediment dynamics in a regulated river</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dugué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Camenen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque TSMR - Transport Solide et Morphodynamique des Rivières</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lyon; IRSTEA Villeurbanne, Nov 2017, Villeurbanne, France</w:t>
+              <w:t xml:space="preserve">RCEM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Trento-Padova, Italy. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02024528v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02606956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimates of bedload transport capacities and its relative controls on a reach-by-reach basis along the Rhône river, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vazquez Tarrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michal Tal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Camenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Piegay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th RCEM symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Padoue, Italy. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02606669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of a fine and coarse sediment mixture using a medical CT scan</w:t>
+                <w:t xml:space="preserve">Faut-il tenir compte des sables dans la mesure des flux par turbidimétrie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Camenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Thollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Le Coz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th RCEM symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Padoue, Italy. pp.23</w:t>
+              <w:t xml:space="preserve">Hydrométrie 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02606668v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02606667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1D-numerical modelling of suspended sediment dynamics in a regulated river</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Le Coz</w:t>
+                <w:t xml:space="preserve">Present-day and past bedload transport conditions along the Rhône River, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Vasquez-Tarrio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michal Tal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Camenen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RCEM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Trento-Padova, Italy. pp.1</w:t>
+              <w:t xml:space="preserve">Colloque TSMR - Transport Solide et Morphodynamique des Rivières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lyon; IRSTEA Villeurbanne, Nov 2017, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02606956v1</w:t>
+                <w:t xml:space="preserve">hal-02024528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rééquilibrage du lit de la Loire entre le pont de Cé et Nantes: Apport des mesures in-situ pour le calage des modèles hydrosédimentaires numériques et physiques</w:t>
               </w:r>
@@ -13257,51 +13257,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Paquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Kaddi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dugué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Camenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13441,558 +13441,558 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02606646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retour sur les opérations de recharge sédimentaire de la basse vallée de l'Ain : traçage RFID et modélisation hydro-sédimentaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fanny Arnaud</w:t>
+                <w:t xml:space="preserve">Laser scanning method to characterize bed arrangement and its influence on incipient motion of gravel sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Berni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Herrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Camenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. El Kadi Abderrezzak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire final de restitution du projet « Rivière d’Ain »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Zone Atelier Bassin du Rhône, Oct 2016, Villette sur Ain, France</w:t>
+              <w:t xml:space="preserve">River Flow conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, St Louis, Missouri, United States. pp.7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01402060v1</w:t>
+                <w:t xml:space="preserve">hal-02605226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feedbacks from Asia and Europe for designing sediment passing facilities in hydropower dam projects</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">T. Sumi</w:t>
+                <w:t xml:space="preserve">Large-scale morphodynamics structures in the Arc en Maurienne River (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Yoshimura</w:t>
+                <w:t xml:space="preserve">P. Tassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Camenen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Guertault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HydroAsia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Vietiane, France. 12 p</w:t>
+              <w:t xml:space="preserve">River Flow conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, St Louis, Missouri, United States. pp.9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01529948v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02605227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-scale morphodynamics structures in the Arc en Maurienne River (France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Retour sur les opérations de recharge sédimentaire de la basse vallée de l'Ain : traçage RFID et modélisation hydro-sédimentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Camenen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Cordier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">B. Camenen</w:t>
+                <w:t xml:space="preserve">Elisabeth Favre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">River Flow conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, St Louis, Missouri, United States. pp.9</w:t>
+              <w:t xml:space="preserve">Séminaire final de restitution du projet « Rivière d’Ain »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Zone Atelier Bassin du Rhône, Oct 2016, Villette sur Ain, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02605227v1</w:t>
+                <w:t xml:space="preserve">hal-01402060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser scanning method to characterize bed arrangement and its influence on incipient motion of gravel sediments</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Herrero</w:t>
+                <w:t xml:space="preserve">Feedbacks from Asia and Europe for designing sediment passing facilities in hydropower dam projects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Peteuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Sumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Yoshimura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Camenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Guertault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">River Flow conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, St Louis, Missouri, United States. pp.7</w:t>
+              <w:t xml:space="preserve">HydroAsia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Vietiane, France. 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02605226v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01529948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of the volume of a fine sediment deposit over a gravel bar during a flushing event</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Camenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Herrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Berni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Thollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">River Flow conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, St Louis, United States. pp.8</w:t>
@@ -14110,152 +14110,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02605281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 1-D hydro-sedimentary numerical model to improve the understanding of suspended particulate matters and contaminant fluxes in the Rhône River</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Le Coz</w:t>
+                <w:t xml:space="preserve">Laboratory analysis on silt infiltration into a gravel bed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Herrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Berni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Camenen</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IS Rivers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Lyon, France. pp.3</w:t>
+              <w:t xml:space="preserve">36th IAHR World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Delft - La Haye, Netherlands. 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02602194v1</w:t>
+                <w:t xml:space="preserve">hal-01362691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Field experiment on the dynamics of fine and coarse sediments over a gravel bar in an alpine river</w:t>
               </w:r>
@@ -14280,64 +14250,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Herrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dramais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Thollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Le Bescond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36th IAHR world congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, La Haye, Netherlands. 8 p</w:t>
@@ -14379,77 +14349,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laboratory analysis on silt infiltration into a gravel bed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Herrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Berni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Camenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Thollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th Symposium on River, Coastal and Estuarine Morphodynamics (RCEM 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Iquitos, Peru. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14468,152 +14438,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01362697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laboratory analysis on silt infiltration into a gravel bed</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Céline Berni</w:t>
+                <w:t xml:space="preserve">A 1-D hydro-sedimentary numerical model to improve the understanding of suspended particulate matters and contaminant fluxes in the Rhône River</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dugué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Camenen</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.B. Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36th IAHR World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Delft - La Haye, Netherlands. 9 p</w:t>
+              <w:t xml:space="preserve">IS Rivers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Lyon, France. pp.3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01362691v1</w:t>
+                <w:t xml:space="preserve">hal-02602194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation hydrosédimentaire 1-D du Rhône du Lac Léman à la mer Méditerranée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Dugué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14664,90 +14664,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accounting for hydropower schemes' operation rules in the 1D hydrodynamic modeling of the Rhône River from Lake Geneva to the Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dugué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Andries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14828,64 +14828,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Herrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dramais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Thollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Le Bescond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RCEM 2015, 9th Symposium on River, Coastal and Estuarine Morphodynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Iquitos, Peru. 4 p</w:t>
@@ -15035,77 +15035,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incipient motion of a bimodal mixture of gravel and silt: a laboratory experimental study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Herrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Berni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. El Kadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15169,51 +15169,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laboratory experiments on silt infiltration into a gravel bed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Herrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Berni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Camenen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15251,51 +15251,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computations of trapping coefficient for fine sediment infiltration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Berni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Herrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15340,168 +15340,164 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01417301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure du transport sédimentaire en suspension dans les cours d'eau et bancarisation des données dans BDOH (Base de Données pour les Observatoires en Hydrologie)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Thollet</w:t>
+                <w:t xml:space="preserve">Flux measurements in the Mekong river during the monsoon season</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dramais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.A. Moore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dussouillez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Camenen</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème rencontres du réseau mesures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Villeurbanne, France. pp.10</w:t>
+              <w:t xml:space="preserve">World’s Large River Conference 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Brazil, Brazil. pp.16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02600724v1</w:t>
+                <w:t xml:space="preserve">hal-02600619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simple physically-based model for predicting sand transport dynamics in the Lower Mekong River</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Camenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15560,202 +15556,206 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">River Flow</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Lausanne, Switzerland. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02600883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flux measurements in the Mekong river during the monsoon season</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S.A. Moore</w:t>
+                <w:t xml:space="preserve">Mesure du transport sédimentaire en suspension dans les cours d'eau et bancarisation des données dans BDOH (Base de Données pour les Observatoires en Hydrologie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Thollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Camenen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Le Coz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Dussouillez</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L. Jamet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World’s Large River Conference 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Brazil, Brazil. pp.16</w:t>
+              <w:t xml:space="preserve">7ème rencontres du réseau mesures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Villeurbanne, France. pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02600619v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02600724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1D Modelling of fine sediments dynamics in a dam reservoir during a flushing event</w:t>
+                <w:t xml:space="preserve">1D modelling of fine sediments dynamics in a dam reservoir during a flushing event</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Guertault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Camenen</w:t>
@@ -15773,97 +15773,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">C. Peteuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Paquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">River Flow</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Lausanne, Switzerland. pp.7</w:t>
+              <w:t xml:space="preserve">NULL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, NULL, Unknown Region. pp. 147-154</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02600884v1</w:t>
+                <w:t xml:space="preserve">hal-01787322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1D modelling of fine sediments dynamics in a dam reservoir during a flushing event</w:t>
+                <w:t xml:space="preserve">1D Modelling of fine sediments dynamics in a dam reservoir during a flushing event</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Guertault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Camenen</w:t>
@@ -15881,73 +15881,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">C. Peteuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Paquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NULL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, NULL, Unknown Region. pp. 147-154</w:t>
+              <w:t xml:space="preserve">River Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Lausanne, Switzerland. pp.7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01787322v1</w:t>
+                <w:t xml:space="preserve">hal-02600884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of two models for bed load sediment transport in rivers</w:t>
               </w:r>
@@ -16054,51 +16054,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de la dynamique morphologique de la basse vallée de l’Ain : suivi in situ et simulation hydraulique des effets de la recharge sédimentaire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naudet Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16192,77 +16192,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.L. Besnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Camenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Esteves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">River Flow</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Lausanne, Switzerland. pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16406,243 +16406,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02600882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification des incertitudes sur les jaugeages par exploration du champ des vitesses</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P.-M. Bechon</w:t>
+                <w:t xml:space="preserve">Erosion of an artificial gravel bar in the Rhine River: comparison of 1-D and 2-D modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Paquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Beraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Camenen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Dramais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NULL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">35th IAHR world congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Chengdu, pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01825795v1</w:t>
+                <w:t xml:space="preserve">hal-02599119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erosion of an artificial gravel bar in the Rhine River: comparison of 1-D and 2-D modelling</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Le Coz</w:t>
+                <w:t xml:space="preserve">Quantification des incertitudes sur les jaugeages par exploration du champ des vitesses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Le Coz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-M. Bechon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Camenen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dramais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th IAHR world congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Chengdu, pp.10</w:t>
+              <w:t xml:space="preserve">NULL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02599119v1</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01825795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustainable management of sediment fluxes in reservoir by environmental friendly flushing: the case study of Genissiat dam on upper Rhone River (France)</w:t>
               </w:r>
@@ -16766,51 +16766,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes pour le contrôle des débits réglementaires dans le cadre des missions de Police de l’Eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Camenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dramais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16900,51 +16900,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Camenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Andries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.B. Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. de Linares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16999,103 +16999,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de la granulométrie des particules sur la mesure par turbidimétrie des flux de matières en suspension dans les cours d’eau (Influence of grain size changes on the turbidity measurement of suspended solid fluxes in watercourses)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Thollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Saguintaah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NULL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Paris, France</w:t>
@@ -17118,380 +17118,397 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01787344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A settling velocity parameterization for sand/mud mixture in a 1D flow during a flushing event</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tentative measurements of bedload transport in an energetic alpine gravel bed river</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Camenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Geay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Belleudy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.B. Laronne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">River Flow</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2012, San José, Costa Rica. pp.371-378</w:t>
+              <w:t xml:space="preserve">, Sep 2012, San José, Costa Rica. pp.379-386</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02597878v1</w:t>
+                <w:t xml:space="preserve">hal-02597879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des évolutions morphologiques et modélisation hydro-sédimentaire :exemple de Cosnes-sur-Loire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Latapie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. S. Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Camenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Paquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Morphodynamique et transport solide en rivière, du terrain aux modèles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Tours, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02597883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2D numerical modelling of water flow over a gravel bar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jaballah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Camenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Paquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jodeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">River Flow</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, San José, Costa Rica. pp.139-145</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02597873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reservoir sedimentation: different type of flushing - friendly flushing example of genissiat dam flushing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fruchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -17507,484 +17524,454 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICOLD International Symposium on Dams for a changing world</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Kyoto, Japan. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00761305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de mesures hautes fréquences (MES, débit) pour le calcul des flux de métaux particulaires (As, Cu, Pb, Zn) dans deux rivières alpines : l'Isère et le Drac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Dutordoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Nemery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Minau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Belleudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes de la 1ère conférence internationale - IS Rivers Recherches et actions au service des fleuves et grandes rivières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01288867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tentative measurements of bedload transport in an energetic alpine gravel bed river</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A settling velocity parameterization for sand/mud mixture in a 1D flow during a flushing event</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jodeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Camenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Esteves</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">River Flow</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2012, San José, Costa Rica. pp.379-386</w:t>
+              <w:t xml:space="preserve">, Sep 2012, San José, Costa Rica. pp.371-378</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02597879v1</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02597878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field investigations on bar morphodynamics in an engineered alpine gravel-bed river: Arc en Maurienne, France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+                <w:t xml:space="preserve">Dynamics of fine sediment deposits on a gravel bar before and after a flushing event using photo analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Camenen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jodeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jaballah</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Jodeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès RCEM (River Coastal and Esturine Morphodynamics)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2011, Beijing, pp.12</w:t>
+              <w:t xml:space="preserve">, Sep 2011, Beijing, pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02595477v1</w:t>
+                <w:t xml:space="preserve">hal-02595481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation des mesures sans contact pour quantifier le débit des rivières torrentielles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dramais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Camenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hauet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Duby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18061,51 +18048,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Paquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bouarab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dramais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18141,122 +18128,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00649984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of fine sediment deposits on a gravel bar before and after a flushing event using photo analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Field investigations on bar morphodynamics in an engineered alpine gravel-bed river: Arc en Maurienne, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Camenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Paquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jodeau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Jaballah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès RCEM (River Coastal and Esturine Morphodynamics)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2011, Beijing, pp.10</w:t>
+              <w:t xml:space="preserve">, Sep 2011, Beijing, pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02595481v1</w:t>
+                <w:t xml:space="preserve">hal-02595477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of the suspended sediment load due to dam flushing along the Arc and Isère rivers, France</w:t>
               </w:r>
@@ -18268,64 +18268,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Camenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Esteves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès RCEM (River Coastal and Esturine Morphodynamics)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Beijing, pp.13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18389,64 +18389,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Camenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.B. Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Launay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès RCEM (River Coastal and Esturine Morphodynamics)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Beijing, pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18618,51 +18618,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Camenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Thollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18713,51 +18713,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An estimation of gravel mobility over an alpine river gravel bar (Arc en Maurienne, France) using PIT-tag tracers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Camenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Paquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18972,51 +18972,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Camenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Paquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Moatar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19071,51 +19071,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation of standing waves in a mountain river and its consequences on gravel bar morphodynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Camenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dugué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Proust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19173,191 +19173,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02592488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conceptual modelling of the sediment flux during a flushing event (Arc en Maurienne, France)</w:t>
+                <w:t xml:space="preserve">Settling velocity of sediments at high concentrations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Camenen</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Le Coz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Hydro-Science and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Nagoya, Japan. pp.9</w:t>
+              <w:t xml:space="preserve">8th International Conference on Cohesive Sediment Transport INTERCOH 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Saga, Japan. pp.211-226</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02591251v1</w:t>
+                <w:t xml:space="preserve">hal-02591324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Settling velocity of sediments at high concentrations</w:t>
+                <w:t xml:space="preserve">Conceptual modelling of the sediment flux during a flushing event (Arc en Maurienne, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Camenen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jodeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Le Coz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Cohesive Sediment Transport INTERCOH 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Saga, Japan. pp.211-226</w:t>
+              <w:t xml:space="preserve">8th International Conference on Hydro-Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Nagoya, Japan. pp.9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02591324v1</w:t>
+                <w:t xml:space="preserve">hal-02591251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Importance of the swash longshore sediment transport in morphodynamic models</w:t>
               </w:r>
@@ -19602,51 +19602,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation du flux sédimentaire pendant une chasse hydraulique (Arc en Maurienne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Camenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Le Coz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20209,51 +20209,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Observatoire des Sédiments du Rhône. 12 années de recherche pour la connaissance et la gestion hydro-sédimentaire du fleuve. Bilans et perspectives scientifiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Radakovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20538,77 +20538,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caracterización cuantitativa de la discontinuidad longitudinal de la carga de fondo en un río fuertemente modificado: el Ródano en Francia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Vasquez-Tarrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michal Tal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Camenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sociedad Espanola de Geomorfologia; Universitat de les Illes Balears. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geomorfologia del antropocenos, efectos del cambio global sobre los procesos geomorfológicos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Celso Garcia, Lluís Gomez-Pujol, Enrique Moran-Tejeda Ramon J. Batalla, pp.81-84, 2018, 978-84-09-04850-2</w:t>
@@ -20939,51 +20939,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Camenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Piegay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Redynamisation du Vieux Rhin: Rapport final, Tome 1 Etude de faisabilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Région Alsace, pp.107-120, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21261,372 +21261,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05237947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure du flux de sable en suspension dans le fleuve Congo – Compte rendu de la mission de janvier 2024</w:t>
+                <w:t xml:space="preserve">Etude de faisabilité de la mise en place d’une station hydroacoustique à Lyon Perrache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dramais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId500" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Hauet</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Camenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">INRAE - RiverLy; IGE – Institut des Géosciences de l’Environnement; Ecole Nationale Supérieure Polytechnique (ENSP). 2024</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Laible</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Moudjed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAE, UR RiverLy. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04743276v1</w:t>
+                <w:t xml:space="preserve">hal-04652844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation de l'état des habitats benthiques du Rhône. Campagnes de terrain sur 10 stations réparties sur le Rhône</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] CNRS; INRAE. 2024</w:t>
+                <w:t xml:space="preserve">Mesure du flux de sable en suspension dans le fleuve Congo – Compte rendu de la mission de janvier 2024</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dramais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Hauet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Le Coz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Camenen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE - RiverLy; IGE – Institut des Géosciences de l’Environnement; Ecole Nationale Supérieure Polytechnique (ENSP). 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03750527v3</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04743276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de faisabilité de la mise en place d’une station hydroacoustique à Lyon Perrache</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Brahim Moudjed</w:t>
+                <w:t xml:space="preserve">Évaluation de l'état des habitats benthiques du Rhône. Campagnes de terrain sur 10 stations réparties sur le Rhône</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salomé Berthier-Laumond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Peeters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robinson Nedelec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Sirven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Barra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] INRAE, UR RiverLy. 2024</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] CNRS; INRAE. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04652844v1</w:t>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03750527v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recueil de projets d'expertise internationale à INRAE. Tome 2</w:t>
               </w:r>
@@ -22445,77 +22445,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guide méthodologiquesynthèse du projet DEAR Mieux comprendre les processus de dépôt et d'érosion des sédiments fins sur les bancs de galets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Camenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Berni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22602,51 +22602,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Camenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Thollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -22859,51 +22859,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Vergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Berni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INRAE. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -23169,77 +23169,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OSR5 2018-2020 Etude et amélioration de l'efficacité d'échantillonnage des pièges à particules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Berni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Bonenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Buffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Camenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23304,90 +23304,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expériences de terrain sur le site Arc-Isère pour l'estimation de la dynamique des particules sableuses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Camenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Buffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Thollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. de Angelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Pénard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2019, pp.61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -23422,77 +23422,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesures et modélisations du fonctionnement hydrosédimentaire du secteur de Bourg-lès-Valence. OSR4 | Action I.3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Depret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Vaudor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Cassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Noirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -23553,64 +23553,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dramais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Camenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Buffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hauet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -23662,64 +23662,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesures et modélisations du fonctionnement hydrosédimentaire du secteur de Miribel-Jonage. OSR4 | Action I.2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Depret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Cassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Noirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23761,486 +23761,486 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03748489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ZABR-OSR - Livrable action I.1 : Quantification de la charge sableuse</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Dramais</w:t>
+                <w:t xml:space="preserve">Étude du fonctionnement des pièges à particules dans le canal hydraulique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Berni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Buffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Camenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Vergne</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Buffet</w:t>
+                <w:t xml:space="preserve">A. Dabrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lagouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2017, pp.37</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2017, pp.32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02607083v1</w:t>
+                <w:t xml:space="preserve">hal-02607080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d’Adis-TS. OSR4 | Action V.1</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Faure</w:t>
+                <w:t xml:space="preserve">ZABR-OSR - Livrable action V.2 : Modélisation hydrosédimentaire 1D du Rhône</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dugué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Camenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId557" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrae. 2017</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.B. Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2017, pp.28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03749339v1</w:t>
+                <w:t xml:space="preserve">hal-02607085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ZABR-OSR - Livrable action V.2 : Modélisation hydrosédimentaire 1D du Rhône</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId209" w:history="1">
+                <w:t xml:space="preserve">ZABR-OSR - Livrable action I.1 : Quantification de la charge sableuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...52 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2017, pp.28</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dramais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Berni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Buffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2017, pp.37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId559" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02607085v1</w:t>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02607083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude du fonctionnement des pièges à particules dans le canal hydraulique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Buffet</w:t>
+                <w:t xml:space="preserve">Développement d’Adis-TS. OSR4 | Action V.1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Camenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Vigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Dabrin</w:t>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2017, pp.32</w:t>
+                <w:t xml:space="preserve">Houleymatou Baldé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrae. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId560" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02607080v1</w:t>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03749339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de la dynamique hydrosédimentaire au niveau de la confluence entre l'Isère et le Rhône (Phase 2)</w:t>
               </w:r>
@@ -24340,64 +24340,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Test d’infiltration dans le Vieux Rhône de Miribel-Jonage. OSR4 | Action I.2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Camenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Berni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Buffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Herrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24445,64 +24445,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ZABR-OSR - Livrable action III.4 : Interprétation des données de flux existantes aux stations de Jons et Arles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dugué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Poulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24567,51 +24567,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation physique et thermique des habitats aquatiques de l'Ain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24689,64 +24689,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de la dynamique hydro-sédimentaire au niveau de la confluence entre l'Isère et le Rhône</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Naudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dugué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Camenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24801,250 +24801,250 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02606157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation hydrosédimentaire 1-D du Rhône de Lyon à la mer Méditerranée. Bilan 2014</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Expérience de terrain lors de la chasse de l'Arc (9 juin 2015) pour l'estimation de la dynamique sédimentaire pour des conditions proches du seuil de mise en mouvement des galets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Camenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId540" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] INRAE. 2015</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Thollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Buffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dramais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2015, pp.57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03749633v1</w:t>
+                <w:t xml:space="preserve">hal-02602332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expérience de terrain lors de la chasse de l'Arc (9 juin 2015) pour l'estimation de la dynamique sédimentaire pour des conditions proches du seuil de mise en mouvement des galets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation hydrosédimentaire 1-D du Rhône de Lyon à la mer Méditerranée. Bilan 2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Dugué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Le Coz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Camenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2015, pp.57</w:t>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAE. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02602332v1</w:t>
+                <w:t xml:space="preserve">hal-03749633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discharge and sediment measurements in the Middle Mekong River - August 2013 - Field measurement between Luang Prabang and Xayaburi</w:t>
               </w:r>
@@ -25142,245 +25142,245 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02601463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure in situ de la dynamique sédimentaire des cours d’eau outils et méthodes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A hierarchical multi-scale framework and indicators of hydromorphological processes and forms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Gurnell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bussettini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Camenen</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2014, pp.72</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. González del Tánago</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.C. Grabowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] irstea. 2014, pp.237</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02600886v1</w:t>
+                <w:t xml:space="preserve">hal-02600887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A hierarchical multi-scale framework and indicators of hydromorphological processes and forms</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mesure in situ de la dynamique sédimentaire des cours d’eau outils et méthodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Camenen</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2014, pp.72</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. González del Tánago</w:t>
-[...46 lines deleted...]
-                <w:t xml:space="preserve">hal-02600887v1</w:t>
+                <w:t xml:space="preserve">hal-02600886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catchment case studies: partial applications of the hierarchical multi-scale framework. Deliverable 2.1 part 4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Blamauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Camenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25388,51 +25388,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.C. Grabowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I.D.M. Gunn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Gurnell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] irstea. 2014, pp.174</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -25458,90 +25458,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thematic annexes of the multi-scale hierarchical framework deliverable 2.1 part 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Blamauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Braca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bussettini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Camenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -25782,64 +25782,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi scientifique des opérations de chasses sur le Haut Rhône de juin 2012</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Guertault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26157,51 +26157,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Camenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Andries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.B. Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. de Linares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26279,64 +26279,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Andries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Camenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.B. Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Le Coz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -26397,77 +26397,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Andries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Camenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.B. Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Launay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2012, pp.73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -26643,51 +26643,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode généralisée pour le calcul de l'incertitude sur les jaugeages par exploration du champ des vitesses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Peyrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Camenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26735,51 +26735,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesures hydrosédimentaires sur le bassin versant de l'Arc. Année 2009</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Thollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Camenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -27551,458 +27551,458 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02608210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi de la dynamique d’un mélange de sables et graviers avec un scan densitométrique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">Sediment transport study for rough sand bed using CT scan and PIV measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.B. Brunelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Francus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Des Roches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.F. Daigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Perret</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">L.F. Daigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque "Transport Solide et Mophodynamique des Rivière" TSMR2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Villeurbanne, France. pp.1, 2017</w:t>
+              <w:t xml:space="preserve">10th RCEM symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Padoue, Italy. pp.1, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02606672v1</w:t>
+                <w:t xml:space="preserve">hal-02606673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId621" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sediment transport study for rough sand bed using CT scan and PIV measurements</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">River restoration: a strategy to flush fine clogged sediments?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Berni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Herrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Buffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Thollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th RCEM symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Padoue, Italy. pp.1, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId621" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02606673v1</w:t>
+            <w:hyperlink r:id="rId620" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02606675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId622" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">River restoration: a strategy to flush fine clogged sediments?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">Suivi de la dynamique d’un mélange de sables et graviers avec un scan densitométrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Camenen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">F. Thollet</w:t>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Brunelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Des Roches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.F. Daigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th RCEM symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Padoue, Italy. pp.1, 2017</w:t>
+              <w:t xml:space="preserve">Colloque "Transport Solide et Mophodynamique des Rivière" TSMR2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Villeurbanne, France. pp.1, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId622" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02606675v1</w:t>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02606672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">10 ans de mesures hautes fréquences des MES par turbidité sur le site Arc-Isère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Camenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Némery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Thollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -28051,312 +28051,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02606671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modelling contribution to sedimentary sedynamisation projects in a lowland gravel-bed river: the Ain River, France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Naudet</w:t>
+                <w:t xml:space="preserve">Incipient motion for bimodal mixture of gravel and silt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Herrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Berni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. El Kadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Camenen</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">H. Piegay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">I.S. Rivers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Lyon, France. 2015</w:t>
+              <w:t xml:space="preserve">Workshop on modelling mixed-sediment river morphodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Delft, Netherlands. pp.1, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02602356v1</w:t>
+                <w:t xml:space="preserve">hal-02602205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incipient motion for bimodal mixture of gravel and silt</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">K. El Kadi</w:t>
+                <w:t xml:space="preserve">Numerical modelling contribution to sedimentary sedynamisation projects in a lowland gravel-bed river: the Ain River, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Naudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Camenen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Le Coz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Paquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Piegay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on modelling mixed-sediment river morphodynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Delft, Netherlands. pp.1, 2015</w:t>
+              <w:t xml:space="preserve">I.S. Rivers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Lyon, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02602205v1</w:t>
+                <w:t xml:space="preserve">hal-02602356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infiltration of silt-sized sediment in a gravel-bed channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Herrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Berni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Camenen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -28420,77 +28420,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Naudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Camenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Paquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Internationale IsRivers 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Lyon, France. Conférence Internationale IsRivers 2015, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -28630,312 +28630,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02599263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simplified 1D modelling to simulate the Middle Loire river bed evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Latapie</w:t>
+                <w:t xml:space="preserve">Non-intrusive radar measurement of flood discharge : Evaluation of uncertainty against concurrent techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dramais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Le Coz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Duby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Camenen</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Florentina Moatar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">I.S. Rivers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Lyon, France. pp.1, 2012</w:t>
+              <w:t xml:space="preserve">12ème Congrès Interpraevent</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Grenoble, France. pp.1, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02597207v1</w:t>
+                <w:t xml:space="preserve">hal-02598279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-intrusive radar measurement of flood discharge : Evaluation of uncertainty against concurrent techniques</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Duby</w:t>
+                <w:t xml:space="preserve">A simplified 1D modelling to simulate the Middle Loire river bed evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Latapie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Camenen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Paquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentina Moatar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème Congrès Interpraevent</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Grenoble, France. pp.1, 2012</w:t>
+              <w:t xml:space="preserve">I.S. Rivers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Lyon, France. pp.1, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02598279v1</w:t>
+                <w:t xml:space="preserve">hal-02597207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Passive acoustic monitoring of bedload in large gravel bed rivers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Geay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Laronne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Belleudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -28990,51 +28990,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1D-modelling of contaminant transport through a multi-channel large river system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Andries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -29042,51 +29042,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Coquery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.B. Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World's Large Rivers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Vienna, Austria. pp.1, 2011</w:t>
@@ -29141,77 +29141,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Beraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Camenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International Conference on the Status and Future of the World's Large Rivers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Vienne, Austria</w:t>
@@ -29392,51 +29392,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dramais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Thollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Camenen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -29675,51 +29675,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="21CDF2C2"/>
+    <w:nsid w:val="2CA984B4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -29823,51 +29823,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="F0BB230B"/>
+    <w:nsid w:val="4A57F128"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -29971,51 +29971,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="38648452"/>
+    <w:nsid w:val="61F71FE2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -30119,51 +30119,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="22E80D0D"/>
+    <w:nsid w:val="548637EA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -30359,51 +30359,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05464811v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Laslier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Camenen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel P&#233;nard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.70230" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05304137v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yixin Cao" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Barbiero" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Briat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Camenen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chambat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.70050" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562710v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Peeters" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Berthier-Laumond" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Geffray" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robinson Nedelec" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2026.110284" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04996866v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Marggraf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Coz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lauters" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dramais" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.6056" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05525801v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Deng" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Camenen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hernandez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Li&#233;geois" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonnefoy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.4442" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416012v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junjian Deng" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Legout" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nord" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.13132" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04831461v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Calmel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-12-1243-2024" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684686v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Bakker" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Biron" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Bouteiller" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2024.108307" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04479765v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;a Piednoir" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10652-023-09947-9" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04479755v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Laible" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pierrefeu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10652-023-09955-9" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04303489v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#305;&#770;t Camenen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2023.106963" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909901v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Perret" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J Topping" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D Buscombe" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022WR032434" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03999276v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Maxence Ditche" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Thollet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2023.42.7293" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03948254v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Berni" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal El Kadi Abderrezzak" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Renard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/JHEND8.HYENG-13101" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04303505v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Drevet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2023.106978" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04303103v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Mourier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-023-03470-6" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222956v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Paquier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vazquez&#8208;tarrio" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022WR034127" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03948247v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Brunelle" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Francus" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl L Amos" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Des Roches" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(asce)hy.1943-7900.0002025" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04044890v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fretaud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27678490.2022.2072783" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118389v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gratiot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-A. Cohard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.Q. Tran" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.143195" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118395v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rousseau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boubkraoui" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Branger" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.14044" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118381v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Antoine" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jodeau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. N&#233;mery" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Esteves" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2020.124763" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610004v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Perret" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4792" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02569689v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Armijos" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Crave" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jhan Carlo Espinoza" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naziano Filizola" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Espinoza-Villar" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7620/ab9003" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608072v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Depret" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Piegay" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dugu&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vaudor" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Faure" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.11.177" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610009v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Santini" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vauchel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Guyot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-7-515-2019" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610010v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vazquez Tarrio" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Tal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.12.109" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608046v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jaballah" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsrc.2018.11.002" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553077v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Launay Launay" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seydina Diouf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2019019" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553061v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Naudet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Coz" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.11.394" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381461v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Link" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mignot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roux" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Escauriaza" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w11081656" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553064v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Launay" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Faure" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Coquery" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.02.015" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606666v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guertault" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Peteuil" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4249" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945349v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beraud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00221686.2017.1312575" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927778v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2018034" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608048v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2018056" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019670v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2018.04.004" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069199v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Herrero" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. El Kadi Abderrezzak" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4322" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606928v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808973v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660978v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Geay" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Belleudy" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Laronne" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gervaise" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4208" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745487v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Duc Ho" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gratiot" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2017039" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606725v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Haun" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sumi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15715124.2017.1386420" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605446v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Gurnell" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rinaldi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Belletti" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bizzi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Blamauer" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00027-015-0424-5" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605222v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)HY.1943-7900.0001157" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602330v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.C. Grabowski" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Latapie" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Solari" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00027-015-0442-3" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118986v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Launay" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Walter" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Angot" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jher.2014.07.005" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247948v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Peyrard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flowmeasinst.2014.07.004" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602331v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. P&#233;nard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2015.03.003" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787320v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Andries" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118895v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/adgeo-39-89-2014" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377297v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Latapie" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rodrigues" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Bouchard" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2014.04.017" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N7XT732P-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192595v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Bechon" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2014047" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934481v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thollet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Saguintaah" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2013033" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118963v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nemery" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2013032" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01855842v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jodeau" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jaballah" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1001-6279(13)60033-5" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835295v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920719v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Larson" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)HY.1943-7900.0000670" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856772v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674730v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2011.10.033" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058365v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flowmeasinst.2012.05.001" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761580v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lauters" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Laperrousaz" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2012003" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613664v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Pham van Bang" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2010.07.003" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595476v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.T. Nam" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735065v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Holubova" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lukac" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)HY.1943-7900.0000427" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593858v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coastaleng.2010.08.008" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q9PBVSH7-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058498v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hauet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jher.2010.12.005" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058314v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pierrefeu" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2010.05.049" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594424v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)HY.1943-7900.0000012" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454502v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bayram" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2008.11.019" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456157v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2009.07.022" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454504v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2008.08.013" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591205v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. El Kadi" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454500v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb:2008043" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259799v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Larroud&#233;" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259798v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12795119.2003.9692536" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259797v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-3839(03)00002-4" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170210v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Moudjed" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917690v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04757081v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04757073v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347199v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Boisson" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Proust" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/IAHR-39WC2521716X2022703" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870117v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870543v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lamouroux" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alp" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barthelemy" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619461v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05538424v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shashank Gupta" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/IAHR-39WC2521716X2022231" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615982v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559659v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Deville-Cavellin" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bonnefoy" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559640v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412242v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien S&#232;ve" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Boithias" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118414v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=De Angelis," TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Buffet" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118458v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Corrales-Lalinde" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Dugu&#233;" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fr&#233;taud" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu S&#233;cher" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Valette" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118421v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118448v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Recking" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Zanker" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Regazzoni" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967870v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609978v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609332v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Topping" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929329v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Smart" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M. Hicks" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Mansanarez" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20184006003" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024782v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas D&#233;pret" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Vasquez" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cassel" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929318v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Buffet" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Bescond" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20184004014" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930743v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de Vandi&#232;re" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024677v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vasquez-Tarrio" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930679v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930700v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20184005036" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606667v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024528v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606669v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606668v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.B. Brunelle" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Francus" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Des Roches" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606956v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606670v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alliau" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606855v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Kaddi" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606646v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402060v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Favre" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529948v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Yoshimura" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605227v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Cordier" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tassi" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605226v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605223v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605281v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602194v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275256v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362697v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362691v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335172v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602195v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275259v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602263v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fretaud" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255910v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603635v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417301v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600724v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jamet" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600883v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600619v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Moore" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dussouillez" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600884v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787322v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600254v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313785v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naudet Gr&#233;goire" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600885v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Antoine" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Besnier" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600882v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Armijos" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825795v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-M. Bechon" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599119v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787328v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fruchard" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Abadie" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Reynaud" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787350v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Baril" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boyer" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926113v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Linares" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gandilhon" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787344v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597878v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597883v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. Braud" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rodrigues" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597873v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761305v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01288867v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Dutordoir" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Nemery" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Minau" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Belleudy" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Roux" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597879v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Geay" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Laronne" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595477v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593492v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Duby" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649984v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouarab" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595481v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595479v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595480v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595478v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545965v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Baba" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Peltier" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zhang" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546908v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lagouy" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377194v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentina Moatar" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592490v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moatar" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592488v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Proust" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Paquier" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591251v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591324v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589996v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589998v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hanson" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589997v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590001v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259819v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Larson" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259824v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259828v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260360v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Michallet" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bottero" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2002.022-M" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259801v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869998v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Radakovitch" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Belletti" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58165/osr-g471" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559625v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Melun" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://professionnels.ofb.fr/fr/node/829" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138297v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024386v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03830786v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Recking" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Degoutte" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Frey" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599465v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597880v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237918v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Barra" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237947v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Terraz" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boyer" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743276v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hauet" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750527v3" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sirven" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652844v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04619907v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Chekhurska" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almerinda Pinto" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Martinez" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Desbureaux" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Soubeyran" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750733v3" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Kieffer" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652887v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Noclin" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652912v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Verney" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228327v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04757125v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Murray-Hudson" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulvio Franchi" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Harris" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter F. Mateia" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04495131v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lang" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bourgin" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vazken Andr&#233;assian" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04167714v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Claude" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04028098v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559617v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Camenen" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Dramais" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bouche" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Stepanian" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lauters" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292647v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Vergne" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292623v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Lagouy" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293557v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Faure" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Troudet" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931691v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bonenfant" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Le Bescond" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610012v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. de Angelis" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748503v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Depret" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Vaudor" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Noirot" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607134v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Henry" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748489v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607083v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vergne" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749339v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Vigneau" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houleymatou Bald&#233;" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607085v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607080v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dabrin" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04087433v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Naudet" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Dugue" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Paquier" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748471v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Herrero" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Lagouy" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607084v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Poulier" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313825v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Capra" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spitoni Marie" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606157v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749633v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602332v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601463v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600886v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600887v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bussettini" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gonz&#225;lez del T&#225;nago" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600890v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.D.M. Gunn" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600889v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Braca" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750106v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468984v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dussouillez" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie A. Moore" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601929v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750112v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Walter" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Andries" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240098v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Olivier" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Castella" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Clemens" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597877v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597380v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597381v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597514v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597874v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Courtel" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596843v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593926v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591752v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gob" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Bernadette Albert" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#239;t Archambaud&#8208;suard" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Carrel" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590000v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178324v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.23868.00649" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186348v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Masquelier" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721211v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608210v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606672v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brunelle" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.F. Daigle" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606673v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606675v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606671v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Rousseau" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602356v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602205v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603634v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01342593v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Naudet" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599263v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Boussafeur" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597207v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598279v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671598v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Laronne" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mercier" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Coulaud" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596804v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01339431v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02605190v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336452v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591958v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Richard" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mathys" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05464811v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Laslier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Camenen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel P&#233;nard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.70230" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05304137v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yixin Cao" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Barbiero" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Briat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Camenen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chambat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.70050" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562710v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Peeters" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Berthier-Laumond" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Geffray" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robinson Nedelec" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2026.110284" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04996866v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Marggraf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Coz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lauters" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dramais" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.6056" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05525801v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Deng" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Camenen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hernandez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Li&#233;geois" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonnefoy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.4442" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04831461v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Calmel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-12-1243-2024" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684686v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Bakker" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Legout" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Biron" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nord" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Bouteiller" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2024.108307" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416012v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junjian Deng" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.13132" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04479765v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;a Piednoir" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10652-023-09947-9" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04479755v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Laible" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pierrefeu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10652-023-09955-9" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03948254v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Perret" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Berni" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal El Kadi Abderrezzak" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Renard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/JHEND8.HYENG-13101" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909901v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J Topping" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D Buscombe" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022WR032434" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03999276v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Maxence Ditche" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Thollet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2023.42.7293" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04303489v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#305;&#770;t Camenen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2023.106963" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04303505v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Drevet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2023.106978" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04303103v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Mourier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-023-03470-6" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222956v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Paquier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vazquez&#8208;tarrio" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022WR034127" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03948247v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Brunelle" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Francus" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl L Amos" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Des Roches" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(asce)hy.1943-7900.0002025" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04044890v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fretaud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27678490.2022.2072783" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118395v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rousseau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boubkraoui" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Branger" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.14044" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118389v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gratiot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-A. Cohard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.Q. Tran" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.143195" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610004v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Perret" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4792" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118381v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Antoine" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jodeau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. N&#233;mery" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Esteves" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2020.124763" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02569689v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Armijos" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Crave" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jhan Carlo Espinoza" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naziano Filizola" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Espinoza-Villar" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7620/ab9003" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381461v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Link" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mignot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Escauriaza" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w11081656" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553077v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Launay Launay" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seydina Diouf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2019019" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553061v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Naudet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Coz" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.11.394" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610009v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Santini" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vauchel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Guyot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-7-515-2019" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610010v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vazquez Tarrio" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Tal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Piegay" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.12.109" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608046v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jaballah" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsrc.2018.11.002" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608072v2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Depret" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dugu&#233;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vaudor" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Faure" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.11.177" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553064v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Launay" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Faure" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Coquery" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.02.015" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927778v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guertault" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Peteuil" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2018034" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945349v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beraud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00221686.2017.1312575" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606666v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4249" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019670v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2018.04.004" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608048v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2018056" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069199v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Herrero" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. El Kadi Abderrezzak" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4322" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660978v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Geay" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Belleudy" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Laronne" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gervaise" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4208" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808973v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606928v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745487v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Duc Ho" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gratiot" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2017039" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606725v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Haun" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sumi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15715124.2017.1386420" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605222v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)HY.1943-7900.0001157" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605446v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Gurnell" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rinaldi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Belletti" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bizzi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Blamauer" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00027-015-0424-5" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602330v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.C. Grabowski" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Latapie" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Solari" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00027-015-0442-3" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602331v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. P&#233;nard" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2015.03.003" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247948v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Peyrard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flowmeasinst.2014.07.004" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118986v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Launay" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Walter" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Angot" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jher.2014.07.005" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787320v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Andries" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118895v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/adgeo-39-89-2014" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377297v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Latapie" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rodrigues" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Bouchard" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2014.04.017" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N7XT732P-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192595v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Bechon" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2014047" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118963v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nemery" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2013032" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934481v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thollet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Saguintaah" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2013033" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835295v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01855842v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jodeau" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jaballah" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1001-6279(13)60033-5" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920719v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Larson" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)HY.1943-7900.0000670" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856772v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674730v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2011.10.033" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058365v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flowmeasinst.2012.05.001" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761580v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lauters" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Laperrousaz" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2012003" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595476v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.T. Nam" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613664v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Pham van Bang" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2010.07.003" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735065v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Holubova" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lukac" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)HY.1943-7900.0000427" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058498v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hauet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jher.2010.12.005" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593858v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coastaleng.2010.08.008" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q9PBVSH7-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058314v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pierrefeu" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2010.05.049" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594424v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)HY.1943-7900.0000012" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456157v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2009.07.022" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454504v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2008.08.013" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454502v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bayram" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2008.11.019" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591205v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. El Kadi" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454500v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb:2008043" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259799v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Larroud&#233;" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259798v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12795119.2003.9692536" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259797v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-3839(03)00002-4" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170210v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Moudjed" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917690v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04757081v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04757073v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347199v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Boisson" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Proust" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/IAHR-39WC2521716X2022703" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870117v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870543v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lamouroux" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alp" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barthelemy" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619461v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05538424v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shashank Gupta" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/IAHR-39WC2521716X2022231" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615982v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559659v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Deville-Cavellin" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bonnefoy" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559640v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412242v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien S&#232;ve" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Boithias" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118421v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118414v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=De Angelis," TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Buffet" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118458v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Corrales-Lalinde" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Dugu&#233;" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fr&#233;taud" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu S&#233;cher" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Valette" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118448v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Recking" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Zanker" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Regazzoni" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967870v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609978v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609332v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Topping" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930743v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de Vandi&#232;re" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929318v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Buffet" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Bescond" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20184004014" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929329v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Smart" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M. Hicks" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Mansanarez" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20184006003" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024782v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas D&#233;pret" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Vasquez" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cassel" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024677v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vasquez-Tarrio" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930679v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930700v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20184005036" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606668v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.B. Brunelle" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Francus" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Des Roches" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606956v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606669v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606667v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024528v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606670v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alliau" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606855v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Kaddi" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606646v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605226v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605227v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Cordier" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tassi" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402060v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Favre" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529948v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Yoshimura" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605223v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605281v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362691v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275256v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362697v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602194v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335172v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602195v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275259v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602263v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fretaud" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255910v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603635v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417301v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600619v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Moore" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dussouillez" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600883v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600724v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jamet" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787322v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600884v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600254v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313785v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naudet Gr&#233;goire" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600885v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Antoine" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Besnier" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600882v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Armijos" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599119v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825795v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-M. Bechon" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787328v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fruchard" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Abadie" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Reynaud" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787350v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Baril" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boyer" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926113v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Linares" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gandilhon" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787344v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597879v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Geay" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Laronne" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597883v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. Braud" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rodrigues" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597873v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761305v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01288867v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Dutordoir" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Nemery" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Minau" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Belleudy" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Roux" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597878v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595481v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593492v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Duby" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649984v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouarab" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595477v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595479v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595480v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595478v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545965v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Baba" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Peltier" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zhang" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546908v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lagouy" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377194v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentina Moatar" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592490v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moatar" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592488v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Proust" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Paquier" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591324v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591251v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589996v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589998v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hanson" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589997v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590001v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259819v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Larson" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259824v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259828v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260360v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Michallet" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bottero" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2002.022-M" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259801v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869998v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Radakovitch" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Belletti" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58165/osr-g471" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559625v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Melun" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://professionnels.ofb.fr/fr/node/829" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138297v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024386v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03830786v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Recking" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Degoutte" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Frey" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599465v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597880v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237918v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Barra" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237947v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Terraz" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boyer" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652844v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743276v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hauet" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750527v3" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sirven" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04619907v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Chekhurska" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almerinda Pinto" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Martinez" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Desbureaux" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Soubeyran" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750733v3" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Kieffer" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652887v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Noclin" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652912v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Verney" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228327v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04757125v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Murray-Hudson" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulvio Franchi" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Harris" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter F. Mateia" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04495131v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lang" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bourgin" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vazken Andr&#233;assian" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04167714v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Claude" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04028098v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559617v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Camenen" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Dramais" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bouche" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Stepanian" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lauters" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292647v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Vergne" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292623v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Lagouy" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293557v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Faure" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Troudet" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931691v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bonenfant" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Le Bescond" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610012v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. de Angelis" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748503v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Depret" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Vaudor" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Noirot" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607134v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Henry" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748489v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607080v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dabrin" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607085v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607083v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vergne" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749339v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Vigneau" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houleymatou Bald&#233;" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04087433v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Naudet" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Dugue" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Paquier" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748471v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Herrero" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Lagouy" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607084v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Poulier" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313825v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Capra" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spitoni Marie" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606157v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602332v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749633v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601463v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600887v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bussettini" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gonz&#225;lez del T&#225;nago" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600886v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600890v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.D.M. Gunn" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600889v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Braca" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750106v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468984v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dussouillez" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie A. Moore" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601929v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750112v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Walter" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Andries" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240098v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Olivier" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Castella" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Clemens" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597877v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597380v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597381v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597514v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597874v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Courtel" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596843v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593926v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591752v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gob" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Bernadette Albert" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#239;t Archambaud&#8208;suard" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Carrel" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590000v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178324v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.23868.00649" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186348v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Masquelier" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721211v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608210v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606673v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.F. Daigle" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606675v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606672v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brunelle" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606671v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Rousseau" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602205v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602356v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603634v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01342593v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Naudet" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599263v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Boussafeur" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598279v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597207v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671598v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Laronne" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mercier" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Coulaud" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596804v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01339431v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02605190v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336452v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591958v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Richard" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mathys" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>