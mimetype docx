--- v0 (2026-04-01)
+++ v1 (2026-05-10)
@@ -1098,329 +1098,329 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PEO electrolyte as interlayer in between Li metal and a hybrid organic/halide based electrolyte</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tune and Thin Lithium Metal Anode – Toward Functional and Optimized Used with Hybrid Solid-State Halide Electrolyte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Boulmier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Lafort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natalia Stankiewicz</w:t>
+                <w:t xml:space="preserve">Clara Aimar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Denis Louis Campéon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Khawla Zrikem</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Daher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd European Symposium on Polymer Electrolytes for Battery Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">247th ECS Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Montréal (Québec), Canada. pp.659-659, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/MA2025-016659mtgabs⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05378654v1</w:t>
+                <w:t xml:space="preserve">hal-05378639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tune and Thin Lithium Metal Anode – Toward Functional and Optimized Used with Hybrid Solid-State Halide Electrolyte</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PEO electrolyte as interlayer in between Li metal and a hybrid organic/halide based electrolyte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Boulmier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Clara Aimar</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Stankiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Denis Louis Campéon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nour Daher</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khawla Zrikem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">247th ECS Meeting</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2nd European Symposium on Polymer Electrolytes for Battery Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Uppsala, Sweden</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05378639v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05378654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PEO Electrolyte As Interlayer for Li Metal Battery Comprising an Halide Based Hybrid Electrolyte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Stankiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Boulmier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2098,295 +2098,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04748631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly Graphitic Carbon Coating on Li 1.25 Nb 0.25 V 0.5 O 2 Derived from a Precursor with a Perylene Core for High-Power Battery Applications</w:t>
+                <w:t xml:space="preserve">Metastable and Nanosized Li1.2Nb0.2V0.6O2 for High-Energy Li-ion Batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruijie Qi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Campéon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Itsuki Konuma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Yoshihiko Sato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Yuko Kaneda</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Masashi Kondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 34 (4), pp.1946-1955. </w:t>
+              <w:t xml:space="preserve">ACS Electrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 90 (3), pp.037005-037005. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.1c04426⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5796/electrochemistry.22-00005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04748675v1</w:t>
+                <w:t xml:space="preserve">hal-04748569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metastable and Nanosized Li1.2Nb0.2V0.6O2 for High-Energy Li-ion Batteries</w:t>
+                <w:t xml:space="preserve">Highly Graphitic Carbon Coating on Li 1.25 Nb 0.25 V 0.5 O 2 Derived from a Precursor with a Perylene Core for High-Power Battery Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruijie Qi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Itsuki Konuma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Campéon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Itsuki Konuma</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuko Kaneda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoshihiko Sato</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yuko Kaneda</w:t>
+                <w:t xml:space="preserve">Masashi Kondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Electrochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 90 (3), pp.037005-037005. </w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 34 (4), pp.1946-1955. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5796/electrochemistry.22-00005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.1c04426⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04748569v1</w:t>
+                <w:t xml:space="preserve">hal-04748675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fundamentals of metal oxide/oxyfluoride electrodes for Li-/Na-ion batteries</w:t>
               </w:r>
@@ -2791,51 +2791,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C142F5FB"/>
+    <w:nsid w:val="EA2D760A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3022,51 +3022,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benoit-campeon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5122-830X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483083v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Denis Louis Camp&#233;on" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Devaux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Lafort" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boulmier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748879v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Nowak" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Trentin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Daher" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813381v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khawla Zrikem" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximiliano Andres Zensich" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Fourdrinier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748889v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748818v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuta Nishina" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748848v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongahally Rajendra" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoaki Yabuuchi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748807v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748814v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748834v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378654v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Stankiewicz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378639v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Aimar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2025-016659mtgabs" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784461v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748900v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370236v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuya Ishikawa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuriyama Tomohiro" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4TA07033J" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748575v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Camp&#233;on" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raizo Umezawa" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alok Pandey" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuka Tsuchiya" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c15674" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748619v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.202301054" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748631v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanjia Zhang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5796/electrochemistry.23-00011" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748675v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruijie Qi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itsuki Konuma" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuko Kaneda" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masashi Kondo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.1c04426" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748569v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshihiko Sato" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5796/electrochemistry.22-00005" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748684v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0052741" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748692v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoki Ogoshi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuma Sakatsume" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katsuto Onishi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Tang" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuma Takahashi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42004-021-00515-0" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748661v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Wang" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NR05682K" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benoit-campeon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5122-830X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483083v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Denis Louis Camp&#233;on" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Devaux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Lafort" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boulmier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748879v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Nowak" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Trentin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Daher" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813381v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khawla Zrikem" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximiliano Andres Zensich" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Fourdrinier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748889v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748818v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuta Nishina" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748848v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongahally Rajendra" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoaki Yabuuchi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748807v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748814v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748834v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378639v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Aimar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2025-016659mtgabs" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378654v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Stankiewicz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784461v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748900v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370236v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuya Ishikawa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuriyama Tomohiro" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4TA07033J" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748575v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Camp&#233;on" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raizo Umezawa" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alok Pandey" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuka Tsuchiya" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c15674" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748619v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.202301054" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748631v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanjia Zhang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5796/electrochemistry.23-00011" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748569v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruijie Qi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itsuki Konuma" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshihiko Sato" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuko Kaneda" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5796/electrochemistry.22-00005" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748675v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masashi Kondo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.1c04426" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748684v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0052741" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748692v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoki Ogoshi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuma Sakatsume" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katsuto Onishi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Tang" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuma Takahashi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42004-021-00515-0" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748661v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Wang" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NR05682K" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>