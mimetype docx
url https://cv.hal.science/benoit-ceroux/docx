--- v0 (2026-03-16)
+++ v1 (2026-05-03)
@@ -463,399 +463,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02193378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paternité au quotidien et résidence alternée</w:t>
+                <w:t xml:space="preserve">Construire une offre de loisirs avec les adolescents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Céroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Crépin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Politiques sociales et familiales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3406/caf.2014.3003⟩</w:t>
+              <w:t xml:space="preserve">Agora débats/jeunesses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 66 (1), pp.107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/agora.066.0107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02194339v1</w:t>
+                <w:t xml:space="preserve">hal-02194369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construire une offre de loisirs avec les adolescents</w:t>
+                <w:t xml:space="preserve">Paternité au quotidien et résidence alternée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Céroux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christiane Crépin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agora débats/jeunesses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 66 (1), pp.107. </w:t>
+              <w:t xml:space="preserve">Politiques sociales et familiales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 117 (1), pp.17-28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/agora.066.0107⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3406/caf.2014.3003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02194369v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02194339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Centres sociaux et structures de voisinage dans l’animation de la vie sociale des caisses d’Allocations familiales</w:t>
+                <w:t xml:space="preserve">Rapports aux loisirs et pratiques des adolescents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Céroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Crépin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'e-ssentiel</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Politiques sociales et familiales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 111 (1), pp.59-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/caf.2013.2750⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02193538v1</w:t>
+                <w:t xml:space="preserve">hal-02194401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapports aux loisirs et pratiques des adolescents</w:t>
+                <w:t xml:space="preserve">Centres sociaux et structures de voisinage dans l’animation de la vie sociale des caisses d’Allocations familiales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Céroux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christiane Crépin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Politiques sociales et familiales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'e-ssentiel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 134</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/caf.2013.2750⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02194401v1</w:t>
+                <w:t xml:space="preserve">hal-02193538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les centres sociaux et l’animation sociale dans la politique familiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Céroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Crépin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politiques sociales et familiales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 112 (1), pp.107-114. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
@@ -883,187 +883,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02098718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le congé parental dans les trajectoires professionnelles féminines</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jeunesses en Europe : comportements individuels et politiques publiques [Conférence-débat INJEP-CNAF le mardi 27 septembre 2011]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Céroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'e-ssentiel</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Politiques sociales et familiales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 107 (1), pp.100-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/caf.2012.2679⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02194446v1</w:t>
+                <w:t xml:space="preserve">halshs-02098721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeunesses en Europe : comportements individuels et politiques publiques [Conférence-débat INJEP-CNAF le mardi 27 septembre 2011]</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le congé parental dans les trajectoires professionnelles féminines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Céroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Politiques sociales et familiales</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'e-ssentiel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02098721v1</w:t>
+                <w:t xml:space="preserve">hal-02194446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politiques de conciliation et prestations familiales</w:t>
               </w:r>
@@ -1196,51 +1196,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les limites des politiques publiques de soutien à la paternité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Céroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1729,51 +1729,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045450v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t C&#233;roux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Thierry" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sim&#233;on" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958477v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857591v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Manier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inso.207.0066" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193378v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Hachet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194339v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/caf.2014.3003" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194369v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Cr&#233;pin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.066.0107" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193538v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194401v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/caf.2013.2750" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02098718v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/caf.2013.2827" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194446v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Boyer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02098721v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/caf.2012.2679" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02098723v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/caf.2011.2582" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193546v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194360v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.024.0047" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194377v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Eidelman" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cule.092.0001" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194364v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.172.0123" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02098713v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido de Ridder" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bigot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/caf.2004.2784" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045450v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t C&#233;roux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Thierry" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sim&#233;on" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958477v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857591v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Manier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inso.207.0066" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193378v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Hachet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194369v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Cr&#233;pin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.066.0107" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194339v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/caf.2014.3003" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194401v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/caf.2013.2750" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193538v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02098718v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/caf.2013.2827" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02098721v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/caf.2012.2679" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194446v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Boyer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02098723v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/caf.2011.2582" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193546v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194360v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.024.0047" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194377v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Eidelman" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cule.092.0001" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194364v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.172.0123" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02098713v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido de Ridder" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bigot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/caf.2004.2784" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>