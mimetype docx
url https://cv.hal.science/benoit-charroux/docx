--- v0 (2026-03-14)
+++ v1 (2026-04-16)
@@ -467,248 +467,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03133495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compose: A Domain Specific Language for scientific code computation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Novel Security Architecture Based on Multi-level Rule Expression Language</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samih Souissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Layth Sliman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Charroux</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nistor Grozavu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 International Conference on Protocol Engineering (ICPE) and International Conference on New Technologies of Distributed Systems (NTDS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/NOTERE.2015.7293496⟩</w:t>
+              <w:t xml:space="preserve">Hybrid Intelligent Systems 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Seoul, South Korea. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-27221-4_22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03781655v1</w:t>
+                <w:t xml:space="preserve">hal-01369543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Security Architecture Based on Multi-level Rule Expression Language</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Compose: A Domain Specific Language for scientific code computation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Charroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Layth Sliman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Stroppa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samih Souissi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Benoit Charroux</w:t>
+                <w:t xml:space="preserve">Nistor Grozavu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hybrid Intelligent Systems 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Seoul, South Korea. </w:t>
+              <w:t xml:space="preserve">2015 International Conference on Protocol Engineering (ICPE) and International Conference on New Technologies of Distributed Systems (NTDS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Paris, France. pp.1-4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-27221-4_22⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/NOTERE.2015.7293496⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01369543v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03781655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Total Traceability of Research Collaboration: a New Distributed Research Oriented Version Control System</w:t>
               </w:r>
@@ -733,51 +733,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Layth Sliman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Charroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Stroppa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Information Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -828,51 +828,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Layth Sliman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Charroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Stroppa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2012 Fourth International Conference on Computational Aspects of Social Networks (CASoN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Sao Carlos, France. pp.109-114, </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
@@ -938,51 +938,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Security Incident Response: Towards a Novel Decision-Making System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samih Souissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Serhrouchni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -998,108 +998,108 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Charroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intelligent Systems Design and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.667-676, 2017, Intelligent Systems Design and Applications, 978-3-319-53480-0. </w:t>
+              <w:t xml:space="preserve">, 557, Springer International Publishing, pp.667-676, 2017, Advances in Intelligent Systems and Computing, </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-53480-0_66⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03296920v1</w:t>
+                <w:t xml:space="preserve">hal-03781614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Security Incident Response: Towards a Novel Decision-Making System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samih Souissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Serhrouchni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1115,157 +1115,157 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Charroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intelligent Systems Design and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 557, Springer International Publishing, pp.667-676, 2017, Advances in Intelligent Systems and Computing, </w:t>
+              <w:t xml:space="preserve">, pp.667-676, 2017, Intelligent Systems Design and Applications, 978-3-319-53480-0. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-53480-0_66⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03781614v1</w:t>
+                <w:t xml:space="preserve">hal-03296920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Novel Security Architecture Based on Multi-level Rule Expression Language</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samih Souissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Layth Sliman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Charroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hybrid Intelligent Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 420, Springer International Publishing, pp.259-269, 2016, Advances in Intelligent Systems and Computing, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-27221-4_22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03781631v1</w:t>
@@ -1308,51 +1308,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Attack Description and Response Architecture Based on Multi-level Rule Expression Language</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samih Souissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Layth Sliman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1429,51 +1429,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Layth Sliman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Charroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Stroppa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Artificial Intelligence and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1884,51 +1884,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C9E0B53B"/>
+    <w:nsid w:val="6F991172"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2115,51 +2115,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benoit-charroux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9197-2432" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328807v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Charroux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layth Sliman" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Ayadi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232589v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Ben Slama Souei" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoudha Ben Djemaa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133495v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazim Agoulmine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48545/advance2021-fullpapers-3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781655v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Stroppa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nistor Grozavu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOTERE.2015.7293496" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369543v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samih Souissi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-27221-4_22" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781683v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Taieb" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781688v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CASoN.2012.6412387" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03296920v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Serhrouchni" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-53480-0_66" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781614v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781631v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369587v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781670v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293880v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aomar Osmani" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Thierry-Mieg" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303763v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487861v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benoit-charroux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9197-2432" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328807v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Charroux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layth Sliman" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Ayadi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232589v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Ben Slama Souei" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoudha Ben Djemaa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133495v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazim Agoulmine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48545/advance2021-fullpapers-3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369543v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samih Souissi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-27221-4_22" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781655v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Stroppa" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nistor Grozavu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOTERE.2015.7293496" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781683v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Taieb" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781688v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CASoN.2012.6412387" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781614v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Serhrouchni" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-53480-0_66" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03296920v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781631v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369587v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781670v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293880v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aomar Osmani" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Thierry-Mieg" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303763v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487861v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>