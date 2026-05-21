--- v1 (2026-04-16)
+++ v2 (2026-05-21)
@@ -467,248 +467,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03133495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Security Architecture Based on Multi-level Rule Expression Language</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Compose: A Domain Specific Language for scientific code computation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Charroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Layth Sliman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samih Souissi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Benoit Charroux</w:t>
+                <w:t xml:space="preserve">Yvan Stroppa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nistor Grozavu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hybrid Intelligent Systems 2015</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-27221-4_22⟩</w:t>
+              <w:t xml:space="preserve">2015 International Conference on Protocol Engineering (ICPE) and International Conference on New Technologies of Distributed Systems (NTDS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Paris, France. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NOTERE.2015.7293496⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01369543v1</w:t>
+                <w:t xml:space="preserve">hal-03781655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compose: A Domain Specific Language for scientific code computation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Novel Security Architecture Based on Multi-level Rule Expression Language</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samih Souissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Layth Sliman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Charroux</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nistor Grozavu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 International Conference on Protocol Engineering (ICPE) and International Conference on New Technologies of Distributed Systems (NTDS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Paris, France. pp.1-4, </w:t>
+              <w:t xml:space="preserve">Hybrid Intelligent Systems 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Seoul, South Korea. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/NOTERE.2015.7293496⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-27221-4_22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03781655v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01369543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Total Traceability of Research Collaboration: a New Distributed Research Oriented Version Control System</w:t>
               </w:r>
@@ -733,51 +733,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Layth Sliman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Charroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Stroppa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Information Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -828,51 +828,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Layth Sliman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Charroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Stroppa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2012 Fourth International Conference on Computational Aspects of Social Networks (CASoN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Sao Carlos, France. pp.109-114, </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
@@ -938,51 +938,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Security Incident Response: Towards a Novel Decision-Making System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samih Souissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Serhrouchni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1055,51 +1055,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Security Incident Response: Towards a Novel Decision-Making System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samih Souissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Serhrouchni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1172,100 +1172,100 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Novel Security Architecture Based on Multi-level Rule Expression Language</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samih Souissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Layth Sliman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Charroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hybrid Intelligent Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 420, Springer International Publishing, pp.259-269, 2016, Advances in Intelligent Systems and Computing, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-27221-4_22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03781631v1</w:t>
@@ -1308,51 +1308,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Attack Description and Response Architecture Based on Multi-level Rule Expression Language</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samih Souissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Layth Sliman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1429,51 +1429,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Layth Sliman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Charroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Stroppa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Artificial Intelligence and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1884,51 +1884,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6F991172"/>
+    <w:nsid w:val="E38E1297"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2115,51 +2115,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benoit-charroux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9197-2432" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328807v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Charroux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layth Sliman" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Ayadi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232589v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Ben Slama Souei" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoudha Ben Djemaa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133495v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazim Agoulmine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48545/advance2021-fullpapers-3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369543v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samih Souissi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-27221-4_22" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781655v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Stroppa" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nistor Grozavu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOTERE.2015.7293496" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781683v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Taieb" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781688v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CASoN.2012.6412387" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781614v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Serhrouchni" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-53480-0_66" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03296920v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781631v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369587v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781670v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293880v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aomar Osmani" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Thierry-Mieg" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303763v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487861v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benoit-charroux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9197-2432" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328807v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Charroux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layth Sliman" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Ayadi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232589v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Ben Slama Souei" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoudha Ben Djemaa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133495v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazim Agoulmine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48545/advance2021-fullpapers-3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781655v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Stroppa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nistor Grozavu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOTERE.2015.7293496" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369543v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samih Souissi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-27221-4_22" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781683v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Taieb" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781688v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CASoN.2012.6412387" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781614v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Serhrouchni" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-53480-0_66" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03296920v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781631v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369587v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781670v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293880v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aomar Osmani" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Thierry-Mieg" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303763v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487861v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>