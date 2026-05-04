--- v0 (2026-03-14)
+++ v1 (2026-05-04)
@@ -518,889 +518,889 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05070858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Path Planning for Unmanned Aerial Vehicles in Dynamic Environments: A Novel Approach Using Improved A * and Grey Wolf Optimizer</w:t>
+                <w:t xml:space="preserve">Hydraulic Volumetric Soft Everting Vine Robot Steering Mechanism for Underwater Exploration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Haidar Ahmad</w:t>
+                <w:t xml:space="preserve">Danyaal Kaleel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oussama Zahwe</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Benoit Clement</w:t>
+                <w:t xml:space="preserve">Kaspar Althoefer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Electric Vehicle Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/wevj15110531⟩</w:t>
+              <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 58 (20), pp.59-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.10.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04790333v1</w:t>
+                <w:t xml:space="preserve">hal-04763638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automation at Sea and Human Factors</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Siobhan Banks</w:t>
+                <w:t xml:space="preserve">Quadcopters in Smart Agriculture: Applications and Modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Karam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Mansour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Khaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Ammad-Uddin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.10.070⟩</w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (19), pp.9132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app14199132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04763641v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04729442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quadcopters in Smart Agriculture: Applications and Modelling</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mohamad Khaldi</w:t>
+                <w:t xml:space="preserve">Automation at Sea and Human Factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Grosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chelsea Wilkinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Oppert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siobhan Banks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Clement</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohammad Ammad-Uddin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/app14199132⟩</w:t>
+              <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 58 (20), pp.301-306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.10.070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04729442v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04763641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sim-to-real transfer of adaptive control parameters for AUV stabilisation under current disturbance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Path Planning for Unmanned Aerial Vehicles in Dynamic Environments: A Novel Approach Using Improved A * and Grey Wolf Optimizer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Haidar Ahmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Chaffre</w:t>
+                <w:t xml:space="preserve">Oussama Zahwe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Wheare</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Abbass Nasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Clement</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Journal of Robotics Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/02783649241272115⟩</w:t>
+              <w:t xml:space="preserve">World Electric Vehicle Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/wevj15110531⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04695303v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04790333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COLSim, a simulator for Hybrid Navigation Acceptability and Safety</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Sim-to-real transfer of adaptive control parameters for AUV stabilisation under current disturbance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Chaffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Wheare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pouria Sarhadi</w:t>
+                <w:t xml:space="preserve">Andrew Lammas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Dubromel</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Paulo Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Le Chenadec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 58 (20), pp.147-152. </w:t>
+              <w:t xml:space="preserve">The International Journal of Robotics Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.10.046⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/02783649241272115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04763636v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04695303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning-based Integrated Cooperative Motion Planning and Control of Multi-AUVs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">COLSim, a simulator for Hybrid Navigation Acceptability and Safety</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Chaffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behnaz Hadi</w:t>
+                <w:t xml:space="preserve">Pouria Sarhadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alireza Khosravi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Ali Memarzadeh</w:t>
+                <w:t xml:space="preserve">Marie Dubromel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 58 (20), pp.287-292. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.10.068⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 58 (20), pp.147-152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.10.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04763637v1</w:t>
+                <w:t xml:space="preserve">hal-04763636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydraulic Volumetric Soft Everting Vine Robot Steering Mechanism for Underwater Exploration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Learning-based Integrated Cooperative Motion Planning and Control of Multi-AUVs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Behnaz Hadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danyaal Kaleel</w:t>
+                <w:t xml:space="preserve">Alireza Khosravi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pouria Sarhadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kaspar Althoefer</w:t>
+                <w:t xml:space="preserve">Ali Memarzadeh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 58 (20), pp.59-64. </w:t>
+              <w:t xml:space="preserve">, 2024, 58 (20), pp.287-292. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.10.033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.10.068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04763638v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04763637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RUN: a robust cluster-based planning for fast self-reconfigurable modular robotic systems</w:t>
               </w:r>
@@ -1412,51 +1412,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliah Majed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Harb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abbass Nasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Clement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1637,64 +1637,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning Adaptive Control of a UUV using A Bio-Inspired Experience Replay Mechanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Chaffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Le Chenadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1771,51 +1771,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning-Based vs Model-Free Adaptive Control of a MAV Under Wind Gust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Chaffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2035,51 +2035,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hector Kohler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Chaffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Le Chenadec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2120,724 +2120,724 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03880193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct Adaptive Pole-Placement Controller using Deep Reinforcement Learning: Application to AUV Control</w:t>
+                <w:t xml:space="preserve">Robust structured H2 synthesis for linear systems subject to time-invariant uncertainties with global optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Estelle Chauveau</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Ninin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 54 (16), pp.333-340. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.10.113⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 54 (16), pp.341-347. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.10.114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03438286v1</w:t>
+                <w:t xml:space="preserve">hal-03438287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust structured H2 synthesis for linear systems subject to time-invariant uncertainties with global optimization</w:t>
+                <w:t xml:space="preserve">Direct Adaptive Pole-Placement Controller using Deep Reinforcement Learning: Application to AUV Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jordan Ninin</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Chaffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Le Chenadec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Sammut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Chauveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 54 (16), pp.341-347. </w:t>
+              <w:t xml:space="preserve">, 2021, 54 (16), pp.333-340. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.10.114⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.10.113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03438287v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03438286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blind separation of ECG signals from noisy signals affected by electrosurgical artifacts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sensing-based Self-Reconfigurable Decision-Making Mechanism for Autonomous Modular Robotic System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliah Majed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Harb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abbass Nasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kahina Bensafia</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier Reynet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Clement</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10470-020-01674-1⟩</w:t>
+              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (13), pp.7057-7106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JSEN.2020.2979280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02882649v1</w:t>
+                <w:t xml:space="preserve">hal-02508802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pattern formation of multi-AUV systems with the optical sensor based on displacement-based formation control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaomin Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Zerr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zexiao Xie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Systems Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 51 (2), pp.348-367. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/00207721.2020.1716096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02465571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensing-based Self-Reconfigurable Decision-Making Mechanism for Autonomous Modular Robotic System</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Abbass Nasser</w:t>
+                <w:t xml:space="preserve">Blind separation of ECG signals from noisy signals affected by electrosurgical artifacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kahina Bensafia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Mansour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel-Ouahab Boudraa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Haddab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Reynet</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Philippe Ariès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 20 (13), pp.7057-7106. </w:t>
+              <w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JSEN.2020.2979280⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10470-020-01674-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02508802v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02882649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A global optimization approach for sliding mode tuning and existence maps generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Luis Rosendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hernán de Battista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Ninin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2882,347 +2882,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02966669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental validation of constraint mitigation algorithm in underwater robot depth control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juan Luis Rosendo</w:t>
+                <w:t xml:space="preserve">Design and Evaluation of a Wireless Electrocardiogram Monitor in an Operating Room: A Pilot Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ariès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kahina Bensafia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Mansour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabricio Garelli</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Louis Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part I: Journal of Systems and Control Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 233 (3), pp.264-275. </w:t>
+              <w:t xml:space="preserve">Anesthesia &amp; Analgesia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 129 (4), pp.991-996. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0959651818791399⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1213/ANE.0000000000003972⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01858356v1</w:t>
+                <w:t xml:space="preserve">hal-01971701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Evaluation of a Wireless Electrocardiogram Monitor in an Operating Room: A Pilot Study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ali Mansour</w:t>
+                <w:t xml:space="preserve">Experimental validation of constraint mitigation algorithm in underwater robot depth control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Luis Rosendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Vincent</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabricio Garelli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anesthesia &amp; Analgesia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 129 (4), pp.991-996. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part I: Journal of Systems and Control Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 233 (3), pp.264-275. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1213/ANE.0000000000003972⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0959651818791399⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01971701v1</w:t>
+                <w:t xml:space="preserve">hal-01858356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation building and collision avoidance for a fleet of NAOs based on optical sensor with local positions and minimum communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaomin Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Benozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Zerr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaomin Wang</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Zexiao Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science in China Series F: Information Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 62 (5), </w:t>
@@ -3388,248 +3388,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01885912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Another Stone to the Edifice of Wireless Anesthesia</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Reynet</w:t>
+                <w:t xml:space="preserve">Global Optimization of Hinfinity Problems: Application to Robust Control Synthesis Under Structural Constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Ninin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Clement</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ba-Vinh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anesthesia &amp; Analgesia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1213/ANE.0000000000001458⟩</w:t>
+              <w:t xml:space="preserve">Lecture Notes in Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Lecture Notes in Computer Science, 9582, pp.550-554. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-32859-1_46⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01369735v1</w:t>
+                <w:t xml:space="preserve">hal-01306701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global Optimization of Hinfinity Problems: Application to Robust Control Synthesis Under Structural Constraints</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jordan Ninin</w:t>
+                <w:t xml:space="preserve">Another Stone to the Edifice of Wireless Anesthesia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aries Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Reynet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ba-Vinh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lecture Notes in Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Lecture Notes in Computer Science, 9582, pp.550-554. </w:t>
+              <w:t xml:space="preserve">Anesthesia &amp; Analgesia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 123 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-32859-1_46⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1213/ANE.0000000000001458⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01306701v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01369735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of a Complex-Shaped Underwater Vehicle for Robust Control Scheme</w:t>
               </w:r>
@@ -3771,51 +3771,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Bruget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Reynet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernt Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4298,51 +4298,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00674627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (73)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (74)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -4398,228 +4398,211 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HRI '26: 21st ACM/IEEE International Conference on Human-Robot Interaction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2026, Edinburgh Scotland UK, France. pp.253-257, </w:t>
+              <w:t xml:space="preserve">, Apr 2026, Edinburgh Scotland UK, France. pp.253-257, </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3776734.3794393⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05551633v1</w:t>
+                <w:t xml:space="preserve">hal-05597171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization and Multi-Model Approaches for Maximizing Ship Decarbonization</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Active Maritime Copilot for Ambiguity and Risk-Driven Decisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhichen Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Stephenson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Tapus</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">One Ocean Science Congress 2025</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/oos2025-607⟩</w:t>
+              <w:t xml:space="preserve">HRI '26: 21st ACM/IEEE International Conference on Human-Robot Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Edinburgh Scotland UK, France. pp.253-257, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3776734.3794393⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05111066v1</w:t>
+                <w:t xml:space="preserve">hal-05551633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and Numerical Study of an Oscillating Foil Near the Free Surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Abgrall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4678,7677 +4661,7811 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MARINE 2025, XI International Conference on Computational Methods in Marine Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05126849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sim-to-Real transfer for AUV fault control with Deep Reinforcement Learning</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Karl Sammut</w:t>
+                <w:t xml:space="preserve">Optimization and Multi-Model Approaches for Maximizing Ship Decarbonization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Sacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Podeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Michel Guilcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Nême</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 OCEANS Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">One Ocean Science Congress 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Nice, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/oos2025-607⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05126381v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05111066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control Reallocation using Deep Reinforcement Learning for Actuator Fault Recovery of an Autonomous Underwater Vehicle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
+                <w:t xml:space="preserve">Sim-to-Real transfer for AUV fault control with Deep Reinforcement Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Lagattu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Helene Lechene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Eva Artusi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Paulo Santos</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Le Chenadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Sammut</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Le Chenadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 International Conference on Robotics and Automation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, May 2025, Atlanta (Georgia), United States</w:t>
+              <w:t xml:space="preserve">2025 OCEANS Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE OES, Jun 2025, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05083689v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05126381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward Dynamic Path Planning of Unmanned Aerial Vehicles (UAVs) in Windy Conditions 1</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Control Reallocation using Deep Reinforcement Learning for Actuator Fault Recovery of an Autonomous Underwater Vehicle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katell Lagattu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Artusi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Sammut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Le Chenadec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Control, Mechatronics and Automation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Nov 2024, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">2025 International Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, May 2025, Atlanta (Georgia), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04778257v1</w:t>
+                <w:t xml:space="preserve">hal-05083689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collision avoidance in maritime traffic under COLREGs constraints: a reinforcement learning approach</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modelling of Buoyancy Based Actuation of an Inflatable Underwater Soft Robot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danyaal Kaleel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaspar Althoefer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Artificial Intelligence, Robotics and Automation in Space</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Brisbane, France</w:t>
+              <w:t xml:space="preserve">TAROS (Towards Autonomous Robotic Systems)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04790467v1</w:t>
+                <w:t xml:space="preserve">hal-04671507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Survey for Unmanned Aerial Vehicles in Smart Agriculture: Types and Modelling Perspectives</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marine Robotics and Space Robotics Challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Clement</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohammad Ammad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Advanced Information Technology, Electronic and Automation Control Conference (IAEAC 2024)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Control, Mechatronics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Nov 2024, London, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04481317v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04777821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Bio-inspired Heuristically Accelerated Reinforcement Learning for Adaptive Underwater Multi-Agents Behaviour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Vivien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Chaffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Artusi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Stephenson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Artificial Intelligence, Robotics and Automation in Space</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Brisbane, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04790410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LOTUS: Learning from Operational Teaming with Unmanned Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Lechene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Sammut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Cunningham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 IEEE Oceans Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Singapour, Singapore. pp.1-5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/OCEANS51537.2024.10682309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04481318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DRL-Based Thruster Fault Recovery for Unmanned Underwater Vehicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Lagattu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Le Chenadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Artusi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Sammut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Australian and New Zealand Control Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Feb 2024, Gold Coast, Australia. pp.25-30, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ANZCC59813.2024.10432828⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04437759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of Buoyancy Based Actuation of an Inflatable Underwater Soft Robot</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Collision avoidance in maritime traffic under COLREGs constraints: a reinforcement learning approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Wanctin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Chaffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Stephenson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Sammut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAROS (Towards Autonomous Robotic Systems)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">International Symposium on Artificial Intelligence, Robotics and Automation in Space</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Brisbane, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04671507v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04790467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Robotics and Space Robotics Challenges</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Toward Dynamic Path Planning of Unmanned Aerial Vehicles (UAVs) in Windy Conditions 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Haidar Ahmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama Zahwe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abbass Nasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Clement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Control, Mechatronics and Automation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Nov 2024, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04777821v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04778257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Robotics and Space Robotics Similarities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Survey for Unmanned Aerial Vehicles in Smart Agriculture: Types and Modelling Perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Karam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Mansour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Khaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Ammad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Artificial Intelligence, Robotics and Automation in Space</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7th Advanced Information Technology, Electronic and Automation Control Conference (IAEAC 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Mar 2024, Chongqing, China. pp.807-818, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IAEAC59436.2024.10503803⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04790501v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04481317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Survey for Unmanned Aerial Vehicles in Smart Agriculture: Types and Modelling Perspectives</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marine Robotics and Space Robotics Similarities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Clement</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Ammad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 IEEE 7th Advanced Information Technology, Electronic and Automation Control Conference (IAEAC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Symposium on Artificial Intelligence, Robotics and Automation in Space</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Brisbane, Australia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04729448v1</w:t>
+                <w:t xml:space="preserve">hal-04790501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model Free Deep Deterministic Policy Gradient Controller for Setpoint Tracking of Non-minimum Phase Systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pouria Sarhadi</w:t>
+                <w:t xml:space="preserve">A Survey for Unmanned Aerial Vehicles in Smart Agriculture: Types and Modelling Perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Karam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Mansour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Khaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Wasif Naeem</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ammad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 UKACC 14th International Conference on Control (CONTROL)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2024 IEEE 7th Advanced Information Technology, Electronic and Automation Control Conference (IAEAC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Chongqing, France. pp.807-818, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IAEAC59436.2024.10503803⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04481311v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04729448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid Navigation Acceptability and Safety</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Dubromel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Dubromel</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Paulo Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Sammut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Oppert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AAAI 2023 Fall Symposium Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AAAI, Oct 2023, Arlington, United States. pp.11-17, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1609/aaaiss.v2i1.27643⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04213082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fusion of images and clinical features for the prediction of Pulmonary embolism in Ultrasound imaging</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Luc Bressollette</w:t>
+                <w:t xml:space="preserve">Model Free Deep Deterministic Policy Gradient Controller for Setpoint Tracking of Non-minimum Phase Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatemeh Tavakkoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pouria Sarhadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wasif Naeem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE Statistical Signal Processing Workshop (SSP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2024 UKACC 14th International Conference on Control (CONTROL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFAC; IEEE, Apr 2024, Winchester, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04195955v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04481311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FSET: Fast Structure Embedding Technique for Self-reconfigurable Modular Robotic Systems</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Path Planning Algorithms For Unmanned Aerial Vehicle: Classification, Performance, and Implementation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Haidar Ahmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama Zahwe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abbass Nasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Clement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37th International Conference on Advanced Information Networking and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-28451-9_5⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Electrical, Computer, Communications and Mechatronics Engineering (ICECCME 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Tenerife (Canaries), Spain. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICECCME57830.2023.10252168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04195952v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04195953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Framework to Design and Build a Height Controllable Eversion Robot</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Danyaal Kaleel</w:t>
+                <w:t xml:space="preserve">FSET: Fast Structure Embedding Technique for Self-reconfigurable Modular Robotic Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliah Majed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Harb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abbass Nasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Clement</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kaspar Althoefer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 11th International Conference on Control, Mechatronics and Automation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICCMA59762.2023.10374973⟩</w:t>
+              <w:t xml:space="preserve">37th International Conference on Advanced Information Networking and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Juiz de Fora, Brazil. pp.53-66, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-28451-9_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04322508v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04195952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Path Planning Algorithms For Unmanned Aerial Vehicle: Classification, Performance, and Implementation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Abbass Nasser</w:t>
+                <w:t xml:space="preserve">Fusion of images and clinical features for the prediction of Pulmonary embolism in Ultrasound imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Mansour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Bressollette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Clement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Electrical, Computer, Communications and Mechatronics Engineering (ICECCME 2023)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICECCME57830.2023.10252168⟩</w:t>
+              <w:t xml:space="preserve">2023 IEEE Statistical Signal Processing Workshop (SSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Hanoi (Vietnam), Vietnam. pp.423-427, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SSP53291.2023.10208034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04195953v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04195955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attenuating Catastrophic Forgetting by Joint Contrastive and Incremental Learning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quentin Ferdinand</w:t>
+                <w:t xml:space="preserve">A Framework to Design and Build a Height Controllable Eversion Robot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danyaal Kaleel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Panagiotis Papadakis</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaspar Althoefer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/CVF Conference on Computer Vision and Pattern Recognition (CVPR)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CVPRW56347.2022.00423⟩</w:t>
+              <w:t xml:space="preserve">The 11th International Conference on Control, Mechatronics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Nov 2023, Grimstad, Norway. pp.239-244, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICCMA59762.2023.10374973⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03784379v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04322508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Security Protocols in Drones: Issues and Challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Karam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Khaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Ammad Uddin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Mansour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Security &amp; Protection of Information 2022 (SPI22)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03861061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Underwater Eversion Robot Growth for Underwater Operations with an Emphasis on Underwater Mine Hunting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Danyaal Kaleel</w:t>
+                <w:t xml:space="preserve">Attenuating Catastrophic Forgetting by Joint Contrastive and Incremental Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Ferdinand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kaspar Althoefer</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Oliveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Le Chenadec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panagiotis Papadakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE UK&amp;I RAS Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE/CVF Conference on Computer Vision and Pattern Recognition (CVPR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, New-Orleans, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CVPRW56347.2022.00423⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03809895v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03784379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nested branch-and-bound algorithm for min-max problems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Underwater Eversion Robot Growth for Underwater Operations with an Emphasis on Underwater Mine Hunting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danyaal Kaleel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Daniel Ioan</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaspar Althoefer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 Optimization Days</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">IEEE UK&amp;I RAS Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03787737v1</w:t>
+                <w:t xml:space="preserve">hal-03809895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Survey on machine learning applied to medical image analysis</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nested branch-and-bound algorithm for min-max problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Ninin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Ioan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Congress on Image and Signal Processing, BioMedical Engineering and Informatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Shanghai, China</w:t>
+              <w:t xml:space="preserve">2022 Optimization Days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03465861v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03787737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nested branch-and-bound algorithm for minmax problem and constraints with quantifiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Ninin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Clement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROPT 2021, the 18th international workshop on continuous optimization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, continuous optimization working group of EURO, Jul 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03474825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of a Deep-Reinforcement-Learning-based Controller for the Control of an Autonomous Underwater Vehicle</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Karl Sammut</w:t>
+                <w:t xml:space="preserve">Survey on machine learning applied to medical image analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Mansour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Hoffman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Bressollette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Clement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Oceans 2020</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">14th International Congress on Image and Signal Processing, BioMedical Engineering and Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Shanghai, China</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03106826v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03465861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State-of-the-art of standalone accurate AUV positioning - application to high resolution bathymetric surveys</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre Bosser</w:t>
+                <w:t xml:space="preserve">Evaluation of a Deep-Reinforcement-Learning-based Controller for the Control of an Autonomous Underwater Vehicle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Sola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Chaffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Le Chenadec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Sammut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Clement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Oceans 2019</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/OCEANSE.2019.8867041⟩</w:t>
+              <w:t xml:space="preserve">IEEE Oceans 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, singapour, Singapore. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IEEECONF38699.2020.9389415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02171555v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03106826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Low-Cost Test Bench for Underwater Thruster Identification</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Karl Sammut</w:t>
+                <w:t xml:space="preserve">State-of-the-art of standalone accurate AUV positioning - application to high resolution bathymetric surveys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Benet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Novella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Ponchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Clement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Control Applications in Marine Systems, Robotics, and Vehicles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Oceans 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Marseille, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/OCEANSE.2019.8867041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02306783v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02171555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AUV Hinfinity Robust Control Design using Interval Analysis with Experimental Validation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Dal Santo</w:t>
+                <w:t xml:space="preserve">Cooperative guidance system for auv docking with an active free-floating docking station</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amirmehdi Yasdani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Sammut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Lammas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleg Yakimenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Clement</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jordan Ninin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Oceans 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02171586v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02171554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooperative guidance system for auv docking with an active free-floating docking station</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Oleg Yakimenko</w:t>
+                <w:t xml:space="preserve">AUV Hinfinity Robust Control Design using Interval Analysis with Experimental Validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Dal Santo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Ninin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Oceans 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02171554v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02171586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auto-tuning PID controller based on machine learning algorithms for robust control of autonomous underwater vehicles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Le Chenadec</w:t>
+                <w:t xml:space="preserve">A Low-Cost Test Bench for Underwater Thruster Identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmalek Laidani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Bouhamida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Benghanem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Sammut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Clement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Oceans 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Marseille, France</w:t>
+              <w:t xml:space="preserve">Conference on Control Applications in Marine Systems, Robotics, and Vehicles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Daejeon, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02171560v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02306783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structured H ∞ Regulations Applied to AUV Yaw Control</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dominique Monnet</w:t>
+                <w:t xml:space="preserve">Auto-tuning PID controller based on machine learning algorithms for robust control of autonomous underwater vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Sola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Le Chenadec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Sammut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Clement</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ali Mansour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OCEANS 2019 - Marseille</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Oceans 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Marseille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03212469v1</w:t>
+                <w:t xml:space="preserve">hal-02171560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation globale de problèmes Min-Max : application à la synthèse de loi de commande robuste</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Structured H ∞ Regulations Applied to AUV Yaw Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Mansour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème Congrès annuel de la Société française de recherche opérationnelle et d’aide à la décision (ROADEF 2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">OCEANS 2019 - Marseille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Marseille, France. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/OCEANSE.2019.8867446⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01780530v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03212469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hardware-in-the-Loop Simulation Applied to AUV Control</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Li</w:t>
+                <w:t xml:space="preserve">Interval Branch-and-Bound Algorithm for semi-infinite programming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Ninin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Clement</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ali Mansour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chinese Automation Congress, (CAC 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Xi'an, China</w:t>
+              <w:t xml:space="preserve">23rd International symposium on Mathematical Programming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Bordeaux (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01936710v1</w:t>
+                <w:t xml:space="preserve">hal-04600473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structured H_infty synthesis method with interval analysis : Application to the robust control of an auv</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Control of an Autonomous Underwater Vehicle subject to robustness constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Luis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabricio Garelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Ninin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoit Clement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">9th IFAC Symposium on Robust Control Design (ROCOND'18)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Florianopolis, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01936344v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01867161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A global optimization approach for non-linear sliding mode control analysis and design</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hernán de Battista</w:t>
+                <w:t xml:space="preserve">Autopilot for a marine vessel : a formal proff of robustness and optimal control based on an uncertain model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Dal Santo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th IFAC Symposium on Robust Control Design (ROCOND'18)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Florianopolis, Brazil</w:t>
+              <w:t xml:space="preserve">13th national conference on Software and Hardware Architectures for Robots Control (SHARC 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Naval Group, Jun 2018, Saint-Tropez, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01867170v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01867181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of an Autonomous Underwater Vehicle subject to robustness constraints</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">A global optimization approach for non-linear sliding mode control analysis and design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Luis Rosendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hernán de Battista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Ninin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th IFAC Symposium on Robust Control Design (ROCOND'18)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Florianopolis, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01867161v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01867170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autopilot for a marine vessel : a formal proff of robustness and optimal control based on an uncertain model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Lefort</w:t>
+                <w:t xml:space="preserve">Hardware-in-the-Loop Simulation Applied to AUV Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">X. Dal Santo</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Mansour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th national conference on Software and Hardware Architectures for Robots Control (SHARC 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Naval Group, Jun 2018, Saint-Tropez, France</w:t>
+              <w:t xml:space="preserve">Chinese Automation Congress, (CAC 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Xi'an, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01867181v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01936710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Depth Control of a Submarine: An Application of Structured H&amp;lt;inf&amp;gt;∞&amp;lt;/inf&amp;gt; Synthesis Method for Uncertain Models based on Interval Analysis</w:t>
+                <w:t xml:space="preserve">Structured H_infty synthesis method with interval analysis : Application to the robust control of an auv</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Ninin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Clement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 Australian &amp; New Zealand Control Conference (ANZCC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Madrid, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02090264v1</w:t>
+                <w:t xml:space="preserve">hal-01936344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global Optimization with quantified constraints and integral objective function: an Interval Branch and Bound Approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Optimisation globale de problèmes Min-Max : application à la synthèse de loi de commande robuste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Ninin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Clement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optimization Days</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Montréal (Québec), Canada</w:t>
+              <w:t xml:space="preserve">19ème Congrès annuel de la Société française de recherche opérationnelle et d’aide à la décision (ROADEF 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lab-STICC Feb 2018, Lorient, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04600486v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01780530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interval Branch-and-Bound Algorithm for semi-infinite programming</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Depth Control of a Submarine: An Application of Structured H&amp;lt;inf&amp;gt;∞&amp;lt;/inf&amp;gt; Synthesis Method for Uncertain Models based on Interval Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Dal Santo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Ninin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Clement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International symposium on Mathematical Programming</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 Australian &amp; New Zealand Control Conference (ANZCC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Melbourne, Australia. pp.269-274, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ANZCC.2018.8606583⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04600473v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02090264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wireless Based System for Continuous Electrocardiography Monitoring during Surgery</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gilles Le Maillot</w:t>
+                <w:t xml:space="preserve">Global Optimization with quantified constraints and integral objective function: an Interval Branch and Bound Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Ninin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Clement</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICBSAT 2017 : 19th International Conference on Biomedical Signal Analysis Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Optimization Days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Montréal (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01651643v1</w:t>
+                <w:t xml:space="preserve">hal-04600486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A global optimization approach to H infinity synthesis with parametric uncertainties applied to AUV control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Ninin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Clement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IFAC, Jul 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01560817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pattern formation for a fleet of AUVs based on optical sensor</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xiaomin Wang</w:t>
+                <w:t xml:space="preserve">Wireless Based System for Continuous Electrocardiography Monitoring during Surgery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kahina Bensafia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Mansour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Le Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Reynet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OCEANS 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Aberdeen, United Kingdom</w:t>
+              <w:t xml:space="preserve">ICBSAT 2017 : 19th International Conference on Biomedical Signal Analysis Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01629616v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01651643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global Optimization of continuous MinMax problem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Monnet</w:t>
+                <w:t xml:space="preserve">Pattern formation for a fleet of AUVs based on optical sensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaomin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jordan Ninin</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Zerr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zexiao Xie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIII Global Optimization Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Braga, Portugal</w:t>
+              <w:t xml:space="preserve">OCEANS 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Aberdeen, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01378727v1</w:t>
+                <w:t xml:space="preserve">hal-01629616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Modeling and Control approach for a cubic AUV</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sliding mode reference conditioning for path following applied to an AUV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Luis Rosendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Li Ming</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabricio Garelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th IFAC Conference on Control Applications in Marine Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">10th IFAC Conference on Control Applications in Marine Systems (CAMS 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Trondheim, Norway</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01368466v1</w:t>
+                <w:t xml:space="preserve">hal-01368470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization based control for Robots, solutions for the implementation issue</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A global optimization approach to structured regulation design under Hinfinity constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Ninin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Clement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Software and Hardware Architectures for Robots Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Brest, France</w:t>
+              <w:t xml:space="preserve"> 55th IEEE Conference on Decision and Control CDC 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Las Vegas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01340686v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01416977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MITIGATION OF THE SATURATION EFFECT IN AUV PATH FOLLOWING APPLICATIONS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Luis Rosendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabricio Garelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hernan de Hernan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25o Congreso Argentino de Control Automático</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Buenos Aires, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01391615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A global optimization approach to structured regulation design under Hinfinity constraints</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Global Optimization of continuous MinMax problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Ninin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoit Clement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 55th IEEE Conference on Decision and Control CDC 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Las Vegas, United States</w:t>
+              <w:t xml:space="preserve">XIII Global Optimization Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Braga, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01416977v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01378727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sliding mode reference conditioning for path following applied to an AUV</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Modeling and Control approach for a cubic AUV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabricio Garelli</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Rui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Mansour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Ming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th IFAC Conference on Control Applications in Marine Systems (CAMS 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th IFAC Conference on Control Applications in Marine Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Tronheim, Norway. pp.279 - 284, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.10.355⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01368470v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01368466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global Optimization of H ∞ problems: Application to robust control synthesis under structural constraints</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimization based control for Robots, solutions for the implementation issue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Clement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MACIS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">Conference on Software and Hardware Architectures for Robots Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01236171v1</w:t>
+                <w:t xml:space="preserve">hal-01340686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">$H_\infty$ control synthesis under structural constraints based on Global Optimization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Global Optimization based on Contractor Programming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Ninin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Clement</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jordan Ninin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13thEUROPT Workshop on Advances in Continuous Optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Edinburgh, United Kingdom</w:t>
+              <w:t xml:space="preserve">8th Small Workshop on Interval Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01194766v1</w:t>
+                <w:t xml:space="preserve">hal-01194756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global Optimization based on Contractor Programming</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Global Optimization of H ∞ problems: Application to robust control synthesis under structural constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Ninin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Clement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Small Workshop on Interval Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">MACIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01194756v1</w:t>
+                <w:t xml:space="preserve">hal-01236171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Underwater Vehicle Modeling and Control Application to Ciscrea Robot</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">$H_\infty$ control synthesis under structural constraints based on Global Optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Ninin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MOQESM'14</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ENSTA Bretagne, Oct 2014, Brest, France</w:t>
+              <w:t xml:space="preserve">13thEUROPT Workshop on Advances in Continuous Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01119676v1</w:t>
+                <w:t xml:space="preserve">hal-01194766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of a Complex-Shaped Underwater Vehicle</w:t>
+                <w:t xml:space="preserve">Underwater Vehicle Modeling and Control Application to Ciscrea Robot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rui Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irvin Probst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Mansour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Ming</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Clement</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICARSC 2014 - IEEE International Conference on Autonomous Robot Systems and Competitions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Espinho, Portugal</w:t>
+              <w:t xml:space="preserve">MOQESM'14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENSTA Bretagne, Oct 2014, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01008150v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01119676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Arduino compatible CAN Bus architecture for sailing applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruget Kevin</w:t>
+                <w:t xml:space="preserve">Modeling of a Complex-Shaped Underwater Vehicle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Mansour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. J. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Robotic Sailing Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICARSC 2014 - IEEE International Conference on Autonomous Robot Systems and Competitions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Espinho, Portugal</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00840647v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01008150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Marine Robotics point of view for Coastal Oceanography</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">FPGA Implementation of a Parameterized Fourier Synthesizer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.G. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Mansour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovation &amp; Blue Growth symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Qingdao, China</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Electronics, Circuits, and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Abu Dhabi, United Arab Emirates</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00914238v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00917013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control Algorithms for a Sailboat Robot with a Sea Experiment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Arduino compatible CAN Bus architecture for sailing applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruget Kevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Reynet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernt Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Control Applications in Marine Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Robotic Sailing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, France. pp.37, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-02276-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00870579v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00840647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FPGA Implementation of a Parameterized Fourier Synthesizer</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Control Algorithms for a Sailboat Robot with a Sea Experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Clement</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ali Mansour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Electronics, Circuits, and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Abu Dhabi, United Arab Emirates</w:t>
+              <w:t xml:space="preserve">Conference on Control Applications in Marine Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Osaka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00917013v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00870579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi de route pour un robot voilier</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Marine Robotics point of view for Coastal Oceanography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Clement</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Internationale Francophone d'Automatique (CIFA2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Grenoble, France. pp.695-702</w:t>
+              <w:t xml:space="preserve">Innovation &amp; Blue Growth symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Qingdao, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00728390v1</w:t>
+                <w:t xml:space="preserve">hal-00914238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Système d'assistance à la navigation handivoile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brocheton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Bruget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Wibaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Reynet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handicap 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Paris, France. pp.180</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00854812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sea glider guidance around a circle using distance measurements to a drifting acoustic source</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Suivi de route pour un robot voilier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jaulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Le Bars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Gallou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Menage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conférence Internationale Francophone d'Automatique (CIFA2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Grenoble, France. pp.695-702</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00840509v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00728390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sailing without wind sensor and other hardware and software innovations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId292" w:history="1">
+                <w:t xml:space="preserve">Sea glider guidance around a circle using distance measurements to a drifting acoustic source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Sliwka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irvin Probst</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAILING 2011</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Portugal. pp.94-99, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IROS.2012.6385659⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00676022v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00840509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">JOG : une approche haut niveau des systèmes embarqués via Armadeus et Java</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Le Lann</w:t>
+                <w:t xml:space="preserve">Sailing without wind sensor and other hardware and software innovations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Sliwka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Nicola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Coquelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Becket De</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Clement</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3èmes Journées Démonstrateurs 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Angers, France</w:t>
+              <w:t xml:space="preserve">SAILING 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00911269v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00676022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interval Tools and Convex Optimization For Robust Constraint Feasibility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Clement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd Small Workshop on Interval Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00674608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Objective Controller Design for a Space Launcher</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Duc</w:t>
+                <w:t xml:space="preserve">JOG : une approche haut niveau des systèmes embarqués via Armadeus et Java</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Reynet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Le Lann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Clement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Control Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Kos, Greece</w:t>
+              <w:t xml:space="preserve">3èmes Journées Démonstrateurs 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00840663v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00911269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust gain scheduled control of a space launcher by introducing LQG/LTR ideas in the NCF robust stabilisation problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Abbas-Turki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Duc</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoit Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spilios Theodoulis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Conference on Decision and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2007, New Orleans, United States. pp.2393-2398</w:t>
+              <w:t xml:space="preserve">46th IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, United States. pp.2393 - 2398</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00257862v1</w:t>
+                <w:t xml:space="preserve">hal-00674621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-objective controller design for a space launcher</w:t>
+                <w:t xml:space="preserve">Multi-Objective Controller Design for a Space Launcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Abbas-Turki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Clement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECC'07</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Kos, Greece. pp.4016-4022</w:t>
+              <w:t xml:space="preserve">European Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Kos, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00257873v1</w:t>
+                <w:t xml:space="preserve">hal-00840663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust gain scheduled control of a space launcher by introducing LQG/LTR ideas in the NCF robust stabilisation problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Abbas-Turki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Duc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Clement</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spilios Theodoulis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">46th IEEE Conference on Decision and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2007, United States. pp.2393 - 2398</w:t>
+              <w:t xml:space="preserve">IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, New Orleans, United States. pp.2393-2398</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00674621v1</w:t>
+                <w:t xml:space="preserve">hal-00257862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retouche de correcteur multiobjectifs par optimisation convexe : application au pilotage d'un lanceur spatial</w:t>
+                <w:t xml:space="preserve">Multi-objective controller design for a space launcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Abbas-Turki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Clement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Internationale Francophone d'Automatique CIFA 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Bordeaux, France. pp.CD-ROM</w:t>
+              <w:t xml:space="preserve">ECC'07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Kos, Greece. pp.4016-4022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00263413v1</w:t>
+                <w:t xml:space="preserve">hal-00257873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Retouche de correcteur multiobjectifs par optimisation convexe : application au pilotage d'un lanceur spatial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Abbas-Turki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Duc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence Internationale Francophone d'Automatique CIFA 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Bordeaux, France. pp.CD-ROM</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00263413v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Approche Entrée-Sortie et Optimisation Convexe : base de nouveaux outils de CAO pour la commande des systèmes non linéaires avec application en aéronautique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fromion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Scorletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Magarotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ferreres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Automatique et Agronomie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRA-ENSAM, Jan 2003, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04139125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12358,51 +12475,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Heading Control and its Application to Ciscrea Underwater Vehicle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rui Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12411,97 +12528,97 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Mansour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huajun Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ming Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OCEANS'15/MTS/IEEE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Genova, Italy. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01156483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12511,156 +12628,156 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative Monitoring of the Underwater Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Zerr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jaulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Creuze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Debese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Quidu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Springer International Publishing. 6, 2016, 978-3-319-32107-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-32107-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
-              <w:r>
-[...63 lines deleted...]
-            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01306902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12670,463 +12787,463 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification of Gougerot-Sjögren Syndrome Based on Artificial Intelligence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Olivier</w:t>
+                <w:t xml:space="preserve">ECG Signal Monitoring and Processing in the Operating Room</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kahina Bensafia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Mansour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Mansour</w:t>
+                <w:t xml:space="preserve">Abdel Ouahab Boudraa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Hoffmann</w:t>
+                <w:t xml:space="preserve">Sallah Haddab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Bressollette</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Jousse-Joulin</w:t>
+                <w:t xml:space="preserve">Wit Heartlè</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Data Clustering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-981-97-7679-5_1⟩</w:t>
+              <w:t xml:space="preserve">Non-Invasive Health Systems based on Advanced Biomedical Signal and Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, CRC Press, pp.70-94, 2024, 9781003346678. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1201/9781003346678-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05412146v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04481319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Learning Classification of Venous Thromboembolism Based on Ultrasound Imaging</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId320" w:history="1">
+                <w:t xml:space="preserve">Classification of Gougerot-Sjögren Syndrome Based on Artificial Intelligence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mansour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bressollette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Jousse-Joulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Data Clustering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer Nature Singapore, pp.23-41, 2024, 978-981977679-5. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-981-97-7679-5_2⟩</w:t>
+              <w:t xml:space="preserve">, Springer Nature Singapore, pp.1-22, 2024, 978-981977679-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-981-97-7679-5_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05412764v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05412146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ECG Signal Monitoring and Processing in the Operating Room</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deep Learning Classification of Venous Thromboembolism Based on Ultrasound Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mansour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bressollette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Clement</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Non-Invasive Health Systems based on Advanced Biomedical Signal and Image Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1201/9781003346678-4⟩</w:t>
+              <w:t xml:space="preserve">Advances in Data Clustering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer Nature Singapore, pp.23-41, 2024, 978-981977679-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-981-97-7679-5_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04481319v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05412764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siamese Network for Salivary Glands Segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabin Fodop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13161,70 +13278,70 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Jousse-Joulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intelligent Decision Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 309, Springer Nature Singapore, pp.449-457, 2022, Smart Innovation, Systems and Technologies, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-981-19-3444-5_39⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03752031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13234,51 +13351,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feature Expansion and enhanced Compression for Class Incremental Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Ferdinand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13326,51 +13443,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Oliveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04562851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13380,100 +13497,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de l'interaction entre les immunoglobulines A sécrétoires et la cellule épithéliale intestinale humaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Clement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Immunologie. Université Sorbonne Paris Cité, 2017. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2017USPCB048⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02426225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13483,105 +13600,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commande Robuste et Contraintes d'Optimisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Clement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Automatique / Robotique. UBO, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01305932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId341"/>
+      <w:footerReference w:type="default" r:id="rId342"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13728,51 +13845,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981006v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Ferdinand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Clement" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Papadakis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Oliveau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Chenadec" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2025.129807" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404075v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Abgrall" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Perali" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Sacher" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Clement" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Leroux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5957/jst/2025.10.1.407" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070858v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Karam" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mansour" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Khaldi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ammad-Uddin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2025.3569642" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790333v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Haidar Ahmad" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Zahwe" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbass Nasser" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/wevj15110531" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763641v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Grosser" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chelsea Wilkinson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Oppert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siobhan Banks" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.10.070" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729442v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app14199132" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695303v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chaffre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Wheare" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Lammas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Santos" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02783649241272115" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763636v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pouria Sarhadi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dubromel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.10.046" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763637v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behnaz Hadi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Khosravi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Memarzadeh" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.10.068" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763638v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danyaal Kaleel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaspar Althoefer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.10.033" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03950649v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliah Majed" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Harb" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11370-023-00454-w" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04270311v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Olivier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Hoffmann" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Jousse-Joulin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bressollette" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bioengineering10111283" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04267641v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Chauveau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Sammut" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.3329136" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518307v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moras" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Chan-Hon-Tong" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Marzat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-92442-3_19" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03752054v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Sola" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22166072" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03880193v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Kohler" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.10.401" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438286v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.10.113" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438287v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Monnet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Ninin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.10.114" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02882649v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Bensafia" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Ouahab Boudraa" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Haddab" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ari&#232;s" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-020-01674-1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02465571v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaomin Wang" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Zerr" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Thomas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zexiao Xie" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2020.1716096" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02508802v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Reynet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2020.2979280" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02966669v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Luis Rosendo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hern&#225;n de Battista" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40435-020-00702-2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01858356v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabricio Garelli" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959651818791399" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01971701v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Vincent" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1213/ANE.0000000000003972" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02183747v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Benozzi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11432-018-9681-3" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01885912v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabine Keyetieu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Seube" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vignyl Djine" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Rou&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01490419.2018.1478349" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01369735v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aries Philippe" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ba-Vinh Nguyen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1213/ANE.0000000000001458" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01306701v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-32859-1_46" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138567v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Yang" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Li" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nailong Wu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-015-0186-2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01069935v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bruget" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernt Weber" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01460477v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adlane Ould-Yahoui" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualid Sbai" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Baranger" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bernard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yatma Gueye" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3727/096368912X657468" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00733844v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.46.381-395" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460291v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Decherchi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F&#233;ron" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bertin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gigmes" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mabi.201100067" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DJRQ84DG-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00674627v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abbas-Turki" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Duc" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551633v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhichen Lu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Stephenson" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Tapus" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3776734.3794393" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111066v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Podeur" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Guilcher" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain N&#234;me" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/oos2025-607" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126849v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126381v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Lagattu" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Lechene" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Artusi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-05083689v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778257v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790467v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Wanctin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481317v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ammad" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAEAC59436.2024.10503803" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790410v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vivien" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481318v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Cunningham" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS51537.2024.10682309" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04437759v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANZCC59813.2024.10432828" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04671507v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777821v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790501v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729448v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Karam" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khaldi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ammad" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04481311v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Tavakkoli" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wasif Naeem" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04213082v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aaaiss.v2i1.27643" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04195955v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP53291.2023.10208034" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04195952v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-28451-9_5" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04322508v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCMA59762.2023.10374973" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04195953v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECCME57830.2023.10252168" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03784379v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW56347.2022.00423" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03861061v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Khaldi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ammad Uddin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809895v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03787737v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ioan" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465861v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Olivier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Hoffman" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474825v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03106826v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEECONF38699.2020.9389415" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02171555v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Novella" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ponchart" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bosser" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSE.2019.8867041" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02306783v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Laidani" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouhamida" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Benghanem" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02171586v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lefort" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dal Santo" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02171554v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amirmehdi Yasdani" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Yakimenko" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02171560v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03212469v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Liu" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSE.2019.8867446" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01780530v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01936710v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bao" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Yang" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Li" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01936344v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01867170v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01867161v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Luis" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01867181v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Dal Santo" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02090264v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANZCC.2018.8606583" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600486v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600473v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01651643v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Maillot" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01560817v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01629616v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01378727v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01368466v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Rui" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Ming" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.10.355" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01340686v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01391615v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernan de Hernan" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416977v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01368470v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236171v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194766v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194756v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119676v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irvin Probst" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008150v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. J. Li" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00840647v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruget Kevin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02276-5" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00914238v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00870579v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00917013v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Wang" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00728390v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jaulin" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Le Bars" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Gallou" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Menage" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854812v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brocheton" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Wibaux" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00840509v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Sliwka" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2012.6385659" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00676022v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Nicola" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Coquelin" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Becket De" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911269v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Le Lann" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00674608v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00840663v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00257862v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spilios Theodoulis" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00257873v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00674621v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00263413v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139125v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fromion" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Scorletti" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Magarotto" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ferreres" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156483v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huajun Li" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01306902v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Creuze" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Debese" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Quidu" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-32107-3" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05412146v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Olivier" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mansour" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hoffmann" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bressollette" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jousse-Joulin" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-7679-5_1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05412764v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Clement" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-7679-5_2" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04481319v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Ouahab Boudraa" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sallah Haddab" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wit Heartl&#232;" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003346678-4" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03752031v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Fodop" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-3444-5_39" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04562851v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02426225v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017USPCB048" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/tel-01305932v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981006v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Ferdinand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Clement" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Papadakis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Oliveau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Chenadec" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2025.129807" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404075v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Abgrall" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Perali" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Sacher" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Clement" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Leroux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5957/jst/2025.10.1.407" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070858v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Karam" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mansour" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Khaldi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ammad-Uddin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2025.3569642" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763638v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danyaal Kaleel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaspar Althoefer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.10.033" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729442v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app14199132" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763641v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Grosser" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chelsea Wilkinson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Oppert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siobhan Banks" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.10.070" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790333v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Haidar Ahmad" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Zahwe" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbass Nasser" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/wevj15110531" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695303v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chaffre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Wheare" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Lammas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Santos" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02783649241272115" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763636v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pouria Sarhadi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dubromel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.10.046" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763637v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behnaz Hadi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Khosravi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Memarzadeh" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.10.068" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03950649v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliah Majed" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Harb" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11370-023-00454-w" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04270311v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Olivier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Hoffmann" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Jousse-Joulin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bressollette" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bioengineering10111283" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04267641v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Chauveau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Sammut" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.3329136" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518307v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moras" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Chan-Hon-Tong" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Marzat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-92442-3_19" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03752054v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Sola" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22166072" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03880193v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Kohler" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.10.401" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438287v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Monnet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Ninin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.10.114" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438286v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.10.113" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02508802v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Reynet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2020.2979280" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02465571v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaomin Wang" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Zerr" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Thomas" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zexiao Xie" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2020.1716096" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02882649v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Bensafia" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Ouahab Boudraa" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Haddab" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ari&#232;s" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-020-01674-1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02966669v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Luis Rosendo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hern&#225;n de Battista" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40435-020-00702-2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01971701v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Vincent" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1213/ANE.0000000000003972" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01858356v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabricio Garelli" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959651818791399" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02183747v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Benozzi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11432-018-9681-3" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01885912v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabine Keyetieu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Seube" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vignyl Djine" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Rou&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01490419.2018.1478349" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01306701v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-32859-1_46" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01369735v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aries Philippe" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ba-Vinh Nguyen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1213/ANE.0000000000001458" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138567v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Yang" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Li" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nailong Wu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-015-0186-2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01069935v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bruget" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernt Weber" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01460477v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adlane Ould-Yahoui" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualid Sbai" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Baranger" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bernard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yatma Gueye" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3727/096368912X657468" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00733844v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.46.381-395" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460291v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Decherchi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F&#233;ron" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bertin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gigmes" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mabi.201100067" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DJRQ84DG-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00674627v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abbas-Turki" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Duc" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597171v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhichen Lu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Stephenson" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Tapus" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3776734.3794393" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551633v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126849v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111066v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Podeur" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Guilcher" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain N&#234;me" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/oos2025-607" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126381v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Lagattu" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Lechene" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Artusi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-05083689v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04671507v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777821v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790410v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vivien" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481318v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Cunningham" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS51537.2024.10682309" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04437759v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANZCC59813.2024.10432828" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790467v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Wanctin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778257v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481317v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ammad" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAEAC59436.2024.10503803" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790501v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729448v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Karam" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khaldi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ammad" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04213082v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aaaiss.v2i1.27643" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04481311v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Tavakkoli" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wasif Naeem" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04195953v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECCME57830.2023.10252168" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04195952v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-28451-9_5" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04195955v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP53291.2023.10208034" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04322508v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCMA59762.2023.10374973" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03861061v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Khaldi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ammad Uddin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03784379v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW56347.2022.00423" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809895v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03787737v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ioan" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474825v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465861v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Olivier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Hoffman" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03106826v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEECONF38699.2020.9389415" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02171555v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Novella" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ponchart" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bosser" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSE.2019.8867041" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02171554v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amirmehdi Yasdani" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Yakimenko" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02171586v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lefort" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dal Santo" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02306783v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Laidani" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouhamida" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Benghanem" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02171560v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03212469v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Liu" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSE.2019.8867446" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600473v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01867161v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Luis" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01867181v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Dal Santo" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01867170v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01936710v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bao" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Yang" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Li" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01936344v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01780530v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02090264v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANZCC.2018.8606583" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600486v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01560817v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01651643v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Maillot" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01629616v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01368470v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416977v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01391615v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernan de Hernan" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01378727v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01368466v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Rui" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Ming" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.10.355" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01340686v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194756v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236171v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194766v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119676v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irvin Probst" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008150v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. J. Li" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00917013v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Wang" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00840647v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruget Kevin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02276-5" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00870579v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00914238v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854812v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brocheton" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Wibaux" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00728390v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jaulin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Le Bars" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Gallou" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Menage" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00840509v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Sliwka" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2012.6385659" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00676022v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Nicola" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Coquelin" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Becket De" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00674608v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911269v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Le Lann" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00674621v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spilios Theodoulis" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00840663v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00257862v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00257873v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00263413v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139125v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fromion" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Scorletti" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Magarotto" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ferreres" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156483v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huajun Li" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01306902v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Creuze" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Debese" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Quidu" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-32107-3" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04481319v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Ouahab Boudraa" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sallah Haddab" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wit Heartl&#232;" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003346678-4" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05412146v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Olivier" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mansour" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hoffmann" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bressollette" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jousse-Joulin" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-7679-5_1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05412764v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Clement" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-7679-5_2" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03752031v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Fodop" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-3444-5_39" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04562851v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02426225v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017USPCB048" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/tel-01305932v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>