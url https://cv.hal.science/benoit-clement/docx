--- v1 (2026-05-04)
+++ v2 (2026-05-25)
@@ -518,147 +518,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05070858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydraulic Volumetric Soft Everting Vine Robot Steering Mechanism for Underwater Exploration</w:t>
+                <w:t xml:space="preserve">Automation at Sea and Human Factors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danyaal Kaleel</w:t>
+                <w:t xml:space="preserve">Linda Grosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chelsea Wilkinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Oppert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siobhan Banks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Clement</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kaspar Althoefer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 58 (20), pp.59-64. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.10.033⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 58 (20), pp.301-306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.10.070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04763638v1</w:t>
+                <w:t xml:space="preserve">hal-04763641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quadcopters in Smart Agriculture: Applications and Modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Karam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -703,704 +729,678 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Ammad-Uddin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 14 (19), pp.9132. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/app14199132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04729442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automation at Sea and Human Factors</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Path Planning for Unmanned Aerial Vehicles in Dynamic Environments: A Novel Approach Using Improved A * and Grey Wolf Optimizer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michelle Oppert</w:t>
+                <w:t xml:space="preserve">Ali Haidar Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Siobhan Banks</w:t>
+                <w:t xml:space="preserve">Oussama Zahwe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abbass Nasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Clement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.10.070⟩</w:t>
+              <w:t xml:space="preserve">World Electric Vehicle Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/wevj15110531⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04763641v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04790333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Path Planning for Unmanned Aerial Vehicles in Dynamic Environments: A Novel Approach Using Improved A * and Grey Wolf Optimizer</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sim-to-real transfer of adaptive control parameters for AUV stabilisation under current disturbance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oussama Zahwe</w:t>
+                <w:t xml:space="preserve">Thomas Chaffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abbass Nasser</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jonathan Wheare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Lammas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Le Chenadec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Electric Vehicle Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/wevj15110531⟩</w:t>
+              <w:t xml:space="preserve">The International Journal of Robotics Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/02783649241272115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04790333v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04695303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sim-to-real transfer of adaptive control parameters for AUV stabilisation under current disturbance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">COLSim, a simulator for Hybrid Navigation Acceptability and Safety</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Chaffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew Lammas</w:t>
+                <w:t xml:space="preserve">Pouria Sarhadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paulo Santos</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie Dubromel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Journal of Robotics Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 58 (20), pp.147-152. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/02783649241272115⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.10.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04695303v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04763636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COLSim, a simulator for Hybrid Navigation Acceptability and Safety</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Learning-based Integrated Cooperative Motion Planning and Control of Multi-AUVs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Behnaz Hadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alireza Khosravi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pouria Sarhadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marie Dubromel</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Memarzadeh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 58 (20), pp.147-152. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.10.046⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 58 (20), pp.287-292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.10.068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04763636v1</w:t>
+                <w:t xml:space="preserve">hal-04763637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning-based Integrated Cooperative Motion Planning and Control of Multi-AUVs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hydraulic Volumetric Soft Everting Vine Robot Steering Mechanism for Underwater Exploration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alireza Khosravi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pouria Sarhadi</w:t>
+                <w:t xml:space="preserve">Danyaal Kaleel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Memarzadeh</w:t>
+                <w:t xml:space="preserve">Kaspar Althoefer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 58 (20), pp.287-292. </w:t>
+              <w:t xml:space="preserve">, 2024, 58 (20), pp.59-64. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.10.068⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.10.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04763637v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04763638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RUN: a robust cluster-based planning for fast self-reconfigurable modular robotic systems</w:t>
               </w:r>
@@ -1412,51 +1412,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliah Majed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Harb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abbass Nasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Clement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1637,64 +1637,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning Adaptive Control of a UUV using A Bio-Inspired Experience Replay Mechanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Chaffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Le Chenadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1771,51 +1771,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning-Based vs Model-Free Adaptive Control of a MAV Under Wind Gust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Chaffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2035,51 +2035,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hector Kohler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Chaffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Le Chenadec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2243,51 +2243,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct Adaptive Pole-Placement Controller using Deep Reinforcement Learning: Application to AUV Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Chaffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Le Chenadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2354,287 +2354,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03438286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensing-based Self-Reconfigurable Decision-Making Mechanism for Autonomous Modular Robotic System</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pattern formation of multi-AUV systems with the optical sensor based on displacement-based formation control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Reynet</w:t>
+                <w:t xml:space="preserve">Xiaomin Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Zerr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zexiao Xie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JSEN.2020.2979280⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Systems Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 51 (2), pp.348-367. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00207721.2020.1716096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02508802v1</w:t>
+                <w:t xml:space="preserve">hal-02465571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pattern formation of multi-AUV systems with the optical sensor based on displacement-based formation control</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Helene Thomas</w:t>
+                <w:t xml:space="preserve">Sensing-based Self-Reconfigurable Decision-Making Mechanism for Autonomous Modular Robotic System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliah Majed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Harb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abbass Nasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Reynet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Clement</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zexiao Xie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Systems Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 51 (2), pp.348-367. </w:t>
+              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (13), pp.7057-7106. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00207721.2020.1716096⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/JSEN.2020.2979280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02465571v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02508802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blind separation of ECG signals from noisy signals affected by electrosurgical artifacts</w:t>
               </w:r>
@@ -3126,103 +3126,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation building and collision avoidance for a fleet of NAOs based on optical sensor with local positions and minimum communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaomin Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Benozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Zerr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaomin Wang</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Zexiao Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science in China Series F: Information Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 62 (5), </w:t>
@@ -3388,248 +3388,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01885912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global Optimization of Hinfinity Problems: Application to Robust Control Synthesis Under Structural Constraints</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jordan Ninin</w:t>
+                <w:t xml:space="preserve">Another Stone to the Edifice of Wireless Anesthesia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aries Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Reynet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ba-Vinh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lecture Notes in Computer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-32859-1_46⟩</w:t>
+              <w:t xml:space="preserve">Anesthesia &amp; Analgesia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 123 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1213/ANE.0000000000001458⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01306701v1</w:t>
+                <w:t xml:space="preserve">hal-01369735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Another Stone to the Edifice of Wireless Anesthesia</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Reynet</w:t>
+                <w:t xml:space="preserve">Global Optimization of Hinfinity Problems: Application to Robust Control Synthesis Under Structural Constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Ninin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Clement</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ba-Vinh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anesthesia &amp; Analgesia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 123 (4), </w:t>
+              <w:t xml:space="preserve">Lecture Notes in Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Lecture Notes in Computer Science, 9582, pp.550-554. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1213/ANE.0000000000001458⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-32859-1_46⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01369735v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01306701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of a Complex-Shaped Underwater Vehicle for Robust Control Scheme</w:t>
               </w:r>
@@ -3771,51 +3771,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Bruget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Reynet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernt Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4298,51 +4298,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00674627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (74)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (73)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -4398,8074 +4398,7957 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HRI '26: 21st ACM/IEEE International Conference on Human-Robot Interaction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2026, Edinburgh Scotland UK, France. pp.253-257, </w:t>
+              <w:t xml:space="preserve">, Mar 2026, Edinburgh Scotland UK, France. pp.253-257, </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3776734.3794393⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05597171v1</w:t>
+                <w:t xml:space="preserve">hal-05551633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active Maritime Copilot for Ambiguity and Risk-Driven Decisions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matthew Stephenson</w:t>
+                <w:t xml:space="preserve">Experimental and Numerical Study of an Oscillating Foil Near the Free Surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Abgrall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Perali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Sacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HRI '26: 21st ACM/IEEE International Conference on Human-Robot Interaction</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">MARINE 2025, XI International Conference on Computational Methods in Marine Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Edinburgh, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05551633v1</w:t>
+                <w:t xml:space="preserve">hal-05126849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and Numerical Study of an Oscillating Foil Near the Free Surface</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimization and Multi-Model Approaches for Maximizing Ship Decarbonization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Sacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Podeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Michel Guilcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Nême</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MARINE 2025, XI International Conference on Computational Methods in Marine Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">One Ocean Science Congress 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Nice, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/oos2025-607⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05126849v1</w:t>
+                <w:t xml:space="preserve">hal-05111066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization and Multi-Model Approaches for Maximizing Ship Decarbonization</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alain Nême</w:t>
+                <w:t xml:space="preserve">Sim-to-Real transfer for AUV fault control with Deep Reinforcement Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katell Lagattu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Lechene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Artusi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Le Chenadec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Sammut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">One Ocean Science Congress 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2025 OCEANS Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE OES, Jun 2025, Brest, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/oos2025-607⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05111066v1</w:t>
+                <w:t xml:space="preserve">hal-05126381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sim-to-Real transfer for AUV fault control with Deep Reinforcement Learning</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
+                <w:t xml:space="preserve">Control Reallocation using Deep Reinforcement Learning for Actuator Fault Recovery of an Autonomous Underwater Vehicle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Lagattu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helene Lechene</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Eva Artusi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Sammut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Le Chenadec</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karl Sammut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 OCEANS Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE OES, Jun 2025, Brest, France</w:t>
+              <w:t xml:space="preserve">2025 International Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, May 2025, Atlanta (Georgia), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05126381v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05083689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control Reallocation using Deep Reinforcement Learning for Actuator Fault Recovery of an Autonomous Underwater Vehicle</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
+                <w:t xml:space="preserve">Towards Bio-inspired Heuristically Accelerated Reinforcement Learning for Adaptive Underwater Multi-Agents Behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Vivien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Chaffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Artusi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Stephenson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Santos</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Le Chenadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 International Conference on Robotics and Automation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, May 2025, Atlanta (Georgia), United States</w:t>
+              <w:t xml:space="preserve">International Symposium on Artificial Intelligence, Robotics and Automation in Space</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Brisbane, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05083689v1</w:t>
+                <w:t xml:space="preserve">hal-04790410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of Buoyancy Based Actuation of an Inflatable Underwater Soft Robot</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Danyaal Kaleel</w:t>
+                <w:t xml:space="preserve">LOTUS: Learning from Operational Teaming with Unmanned Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Lechene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Sammut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Cunningham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAROS (Towards Autonomous Robotic Systems)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2024 IEEE Oceans Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Singapour, Singapore. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/OCEANS51537.2024.10682309⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04671507v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04481318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Robotics and Space Robotics Challenges</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">DRL-Based Thruster Fault Recovery for Unmanned Underwater Vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katell Lagattu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Le Chenadec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Artusi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Sammut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Control, Mechatronics and Automation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Australian and New Zealand Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Feb 2024, Gold Coast, Australia. pp.25-30, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ANZCC59813.2024.10432828⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04777821v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04437759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Bio-inspired Heuristically Accelerated Reinforcement Learning for Adaptive Underwater Multi-Agents Behaviour</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modelling of Buoyancy Based Actuation of an Inflatable Underwater Soft Robot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danyaal Kaleel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaspar Althoefer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Artificial Intelligence, Robotics and Automation in Space</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Brisbane, Australia</w:t>
+              <w:t xml:space="preserve">TAROS (Towards Autonomous Robotic Systems)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04790410v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04671507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LOTUS: Learning from Operational Teaming with Unmanned Systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marine Robotics and Space Robotics Challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Clement</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 IEEE Oceans Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Control, Mechatronics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Nov 2024, London, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04481318v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04777821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DRL-Based Thruster Fault Recovery for Unmanned Underwater Vehicles</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Collision avoidance in maritime traffic under COLREGs constraints: a reinforcement learning approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Wanctin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Chaffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Stephenson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Sammut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Australian and New Zealand Control Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Symposium on Artificial Intelligence, Robotics and Automation in Space</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Brisbane, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ANZCC59813.2024.10432828⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04437759v1</w:t>
+                <w:t xml:space="preserve">hal-04790467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collision avoidance in maritime traffic under COLREGs constraints: a reinforcement learning approach</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Toward Dynamic Path Planning of Unmanned Aerial Vehicles (UAVs) in Windy Conditions 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Haidar Ahmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama Zahwe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abbass Nasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Clement</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Artificial Intelligence, Robotics and Automation in Space</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Brisbane, France</w:t>
+              <w:t xml:space="preserve">International Conference on Control, Mechatronics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Nov 2024, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04790467v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04778257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward Dynamic Path Planning of Unmanned Aerial Vehicles (UAVs) in Windy Conditions 1</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Abbass Nasser</w:t>
+                <w:t xml:space="preserve">A Survey for Unmanned Aerial Vehicles in Smart Agriculture: Types and Modelling Perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Karam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Mansour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Khaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Ammad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Control, Mechatronics and Automation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7th Advanced Information Technology, Electronic and Automation Control Conference (IAEAC 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Mar 2024, Chongqing, China. pp.807-818, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IAEAC59436.2024.10503803⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04778257v1</w:t>
+                <w:t xml:space="preserve">hal-04481317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Survey for Unmanned Aerial Vehicles in Smart Agriculture: Types and Modelling Perspectives</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marine Robotics and Space Robotics Similarities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Clement</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohammad Ammad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Advanced Information Technology, Electronic and Automation Control Conference (IAEAC 2024)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Symposium on Artificial Intelligence, Robotics and Automation in Space</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Brisbane, Australia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IAEAC59436.2024.10503803⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04481317v1</w:t>
+                <w:t xml:space="preserve">hal-04790501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Robotics and Space Robotics Similarities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Survey for Unmanned Aerial Vehicles in Smart Agriculture: Types and Modelling Perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Karam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Mansour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Khaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ammad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Artificial Intelligence, Robotics and Automation in Space</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2024 IEEE 7th Advanced Information Technology, Electronic and Automation Control Conference (IAEAC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Chongqing, France. pp.807-818, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IAEAC59436.2024.10503803⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04790501v1</w:t>
+                <w:t xml:space="preserve">hal-04729448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Survey for Unmanned Aerial Vehicles in Smart Agriculture: Types and Modelling Perspectives</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hybrid Navigation Acceptability and Safety</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Dubromel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Sammut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Oppert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 IEEE 7th Advanced Information Technology, Electronic and Automation Control Conference (IAEAC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IAEAC59436.2024.10503803⟩</w:t>
+              <w:t xml:space="preserve">AAAI 2023 Fall Symposium Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AAAI, Oct 2023, Arlington, United States. pp.11-17, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1609/aaaiss.v2i1.27643⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04729448v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04213082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid Navigation Acceptability and Safety</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Model Free Deep Deterministic Policy Gradient Controller for Setpoint Tracking of Non-minimum Phase Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatemeh Tavakkoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pouria Sarhadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wasif Naeem</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAAI 2023 Fall Symposium Series</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2024 UKACC 14th International Conference on Control (CONTROL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFAC; IEEE, Apr 2024, Winchester, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1609/aaaiss.v2i1.27643⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04213082v1</w:t>
+                <w:t xml:space="preserve">hal-04481311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model Free Deep Deterministic Policy Gradient Controller for Setpoint Tracking of Non-minimum Phase Systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pouria Sarhadi</w:t>
+                <w:t xml:space="preserve">Fusion of images and clinical features for the prediction of Pulmonary embolism in Ultrasound imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Mansour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Bressollette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Clement</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wasif Naeem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 UKACC 14th International Conference on Control (CONTROL)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2023 IEEE Statistical Signal Processing Workshop (SSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Hanoi (Vietnam), Vietnam. pp.423-427, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SSP53291.2023.10208034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04481311v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04195955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Path Planning Algorithms For Unmanned Aerial Vehicle: Classification, Performance, and Implementation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">FSET: Fast Structure Embedding Technique for Self-reconfigurable Modular Robotic Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliah Majed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Harb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abbass Nasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Clement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Electrical, Computer, Communications and Mechatronics Engineering (ICECCME 2023)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">37th International Conference on Advanced Information Networking and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Juiz de Fora, Brazil. pp.53-66, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-28451-9_5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICECCME57830.2023.10252168⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04195953v1</w:t>
+                <w:t xml:space="preserve">hal-04195952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FSET: Fast Structure Embedding Technique for Self-reconfigurable Modular Robotic Systems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Abbass Nasser</w:t>
+                <w:t xml:space="preserve">A Framework to Design and Build a Height Controllable Eversion Robot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danyaal Kaleel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaspar Althoefer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37th International Conference on Advanced Information Networking and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 11th International Conference on Control, Mechatronics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Nov 2023, Grimstad, Norway. pp.239-244, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICCMA59762.2023.10374973⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-28451-9_5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04195952v1</w:t>
+                <w:t xml:space="preserve">hal-04322508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fusion of images and clinical features for the prediction of Pulmonary embolism in Ultrasound imaging</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Luc Bressollette</w:t>
+                <w:t xml:space="preserve">Path Planning Algorithms For Unmanned Aerial Vehicle: Classification, Performance, and Implementation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Haidar Ahmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama Zahwe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abbass Nasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Clement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE Statistical Signal Processing Workshop (SSP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Electrical, Computer, Communications and Mechatronics Engineering (ICECCME 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Tenerife (Canaries), Spain. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICECCME57830.2023.10252168⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SSP53291.2023.10208034⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04195955v1</w:t>
+                <w:t xml:space="preserve">hal-04195953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Framework to Design and Build a Height Controllable Eversion Robot</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Danyaal Kaleel</w:t>
+                <w:t xml:space="preserve">Attenuating Catastrophic Forgetting by Joint Contrastive and Incremental Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Ferdinand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kaspar Althoefer</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Oliveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Le Chenadec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panagiotis Papadakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 11th International Conference on Control, Mechatronics and Automation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE/CVF Conference on Computer Vision and Pattern Recognition (CVPR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, New-Orleans, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CVPRW56347.2022.00423⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICCMA59762.2023.10374973⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04322508v1</w:t>
+                <w:t xml:space="preserve">hal-03784379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Security Protocols in Drones: Issues and Challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Karam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Khaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Ammad Uddin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Mansour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Security &amp; Protection of Information 2022 (SPI22)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03861061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attenuating Catastrophic Forgetting by Joint Contrastive and Incremental Learning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quentin Ferdinand</w:t>
+                <w:t xml:space="preserve">Underwater Eversion Robot Growth for Underwater Operations with an Emphasis on Underwater Mine Hunting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danyaal Kaleel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Panagiotis Papadakis</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaspar Althoefer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/CVF Conference on Computer Vision and Pattern Recognition (CVPR)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE UK&amp;I RAS Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Edinburgh, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CVPRW56347.2022.00423⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03784379v1</w:t>
+                <w:t xml:space="preserve">hal-03809895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Underwater Eversion Robot Growth for Underwater Operations with an Emphasis on Underwater Mine Hunting</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nested branch-and-bound algorithm for min-max problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kaspar Althoefer</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Ninin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Ioan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE UK&amp;I RAS Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Edinburgh, United Kingdom</w:t>
+              <w:t xml:space="preserve">2022 Optimization Days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03809895v1</w:t>
+                <w:t xml:space="preserve">hal-03787737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nested branch-and-bound algorithm for min-max problems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nested branch-and-bound algorithm for minmax problem and constraints with quantifiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Ninin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Clement</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Ioan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 Optimization Days</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">EUROPT 2021, the 18th international workshop on continuous optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, continuous optimization working group of EURO, Jul 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03787737v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03474825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nested branch-and-bound algorithm for minmax problem and constraints with quantifiers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Monnet</w:t>
+                <w:t xml:space="preserve">Survey on machine learning applied to medical image analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Mansour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Hoffman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Bressollette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Clement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROPT 2021, the 18th international workshop on continuous optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, continuous optimization working group of EURO, Jul 2021, Toulouse, France</w:t>
+              <w:t xml:space="preserve">14th International Congress on Image and Signal Processing, BioMedical Engineering and Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03474825v1</w:t>
+                <w:t xml:space="preserve">hal-03465861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Survey on machine learning applied to medical image analysis</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Luc Bressollette</w:t>
+                <w:t xml:space="preserve">Evaluation of a Deep-Reinforcement-Learning-based Controller for the Control of an Autonomous Underwater Vehicle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Sola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Chaffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Le Chenadec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Sammut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Clement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Congress on Image and Signal Processing, BioMedical Engineering and Informatics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Oceans 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, singapour, Singapore. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IEEECONF38699.2020.9389415⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03465861v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03106826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of a Deep-Reinforcement-Learning-based Controller for the Control of an Autonomous Underwater Vehicle</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Karl Sammut</w:t>
+                <w:t xml:space="preserve">State-of-the-art of standalone accurate AUV positioning - application to high resolution bathymetric surveys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Benet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Novella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Ponchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Clement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Oceans 2020</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Oceans 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Marseille, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/OCEANSE.2019.8867041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IEEECONF38699.2020.9389415⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03106826v1</w:t>
+                <w:t xml:space="preserve">hal-02171555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State-of-the-art of standalone accurate AUV positioning - application to high resolution bathymetric surveys</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre Bosser</w:t>
+                <w:t xml:space="preserve">Cooperative guidance system for auv docking with an active free-floating docking station</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amirmehdi Yasdani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Sammut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Lammas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleg Yakimenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Clement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Oceans 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2019, Marseille, France. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Jun 2019, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/OCEANSE.2019.8867041⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02171555v1</w:t>
+                <w:t xml:space="preserve">hal-02171554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooperative guidance system for auv docking with an active free-floating docking station</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Oleg Yakimenko</w:t>
+                <w:t xml:space="preserve">AUV Hinfinity Robust Control Design using Interval Analysis with Experimental Validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Dal Santo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Ninin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Oceans 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02171554v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02171586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AUV Hinfinity Robust Control Design using Interval Analysis with Experimental Validation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Dal Santo</w:t>
+                <w:t xml:space="preserve">A Low-Cost Test Bench for Underwater Thruster Identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmalek Laidani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Bouhamida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Benghanem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Sammut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Clement</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jordan Ninin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Oceans 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Marseille, France</w:t>
+              <w:t xml:space="preserve">Conference on Control Applications in Marine Systems, Robotics, and Vehicles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Daejeon, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02171586v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02306783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Low-Cost Test Bench for Underwater Thruster Identification</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mustapha Benghanem</w:t>
+                <w:t xml:space="preserve">Auto-tuning PID controller based on machine learning algorithms for robust control of autonomous underwater vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Sola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Le Chenadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Sammut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Clement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Control Applications in Marine Systems, Robotics, and Vehicles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Daejeon, South Korea</w:t>
+              <w:t xml:space="preserve">IEEE Oceans 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02306783v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02171560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auto-tuning PID controller based on machine learning algorithms for robust control of autonomous underwater vehicles</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Karl Sammut</w:t>
+                <w:t xml:space="preserve">Structured H ∞ Regulations Applied to AUV Yaw Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Mansour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Oceans 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">OCEANS 2019 - Marseille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Marseille, France. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/OCEANSE.2019.8867446⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02171560v1</w:t>
+                <w:t xml:space="preserve">hal-03212469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structured H ∞ Regulations Applied to AUV Yaw Control</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A global optimization approach for non-linear sliding mode control analysis and design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Luis Rosendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hernán de Battista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Ninin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OCEANS 2019 - Marseille</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th IFAC Symposium on Robust Control Design (ROCOND'18)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Florianopolis, Brazil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/OCEANSE.2019.8867446⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03212469v1</w:t>
+                <w:t xml:space="preserve">hal-01867170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interval Branch-and-Bound Algorithm for semi-infinite programming</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Control of an Autonomous Underwater Vehicle subject to robustness constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Luis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabricio Garelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Ninin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoit Clement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International symposium on Mathematical Programming</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Bordeaux (FR), France</w:t>
+              <w:t xml:space="preserve">9th IFAC Symposium on Robust Control Design (ROCOND'18)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Florianopolis, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04600473v1</w:t>
+                <w:t xml:space="preserve">hal-01867161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of an Autonomous Underwater Vehicle subject to robustness constraints</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Monnet</w:t>
+                <w:t xml:space="preserve">Autopilot for a marine vessel : a formal proff of robustness and optimal control based on an uncertain model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jordan Ninin</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Dal Santo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th IFAC Symposium on Robust Control Design (ROCOND'18)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Florianopolis, Brazil</w:t>
+              <w:t xml:space="preserve">13th national conference on Software and Hardware Architectures for Robots Control (SHARC 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Naval Group, Jun 2018, Saint-Tropez, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01867161v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01867181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autopilot for a marine vessel : a formal proff of robustness and optimal control based on an uncertain model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Lefort</w:t>
+                <w:t xml:space="preserve">Hardware-in-the-Loop Simulation Applied to AUV Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">X. Dal Santo</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Mansour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th national conference on Software and Hardware Architectures for Robots Control (SHARC 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Naval Group, Jun 2018, Saint-Tropez, France</w:t>
+              <w:t xml:space="preserve">Chinese Automation Congress, (CAC 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Xi'an, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01867181v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01936710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A global optimization approach for non-linear sliding mode control analysis and design</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hernán de Battista</w:t>
+                <w:t xml:space="preserve">Structured H_infty synthesis method with interval analysis : Application to the robust control of an auv</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Ninin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Clement</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th IFAC Symposium on Robust Control Design (ROCOND'18)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Florianopolis, Brazil</w:t>
+              <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01867170v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01936344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hardware-in-the-Loop Simulation Applied to AUV Control</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Li</w:t>
+                <w:t xml:space="preserve">Optimisation globale de problèmes Min-Max : application à la synthèse de loi de commande robuste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Ninin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Clement</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ali Mansour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chinese Automation Congress, (CAC 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Xi'an, China</w:t>
+              <w:t xml:space="preserve">19ème Congrès annuel de la Société française de recherche opérationnelle et d’aide à la décision (ROADEF 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lab-STICC Feb 2018, Lorient, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01936710v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01780530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structured H_infty synthesis method with interval analysis : Application to the robust control of an auv</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Depth Control of a Submarine: An Application of Structured H&amp;lt;inf&amp;gt;∞&amp;lt;/inf&amp;gt; Synthesis Method for Uncertain Models based on Interval Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Lefort</w:t>
+                <w:t xml:space="preserve">Xavier Dal Santo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Ninin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Clement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS 2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 Australian &amp; New Zealand Control Conference (ANZCC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Melbourne, Australia. pp.269-274, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ANZCC.2018.8606583⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01936344v1</w:t>
+                <w:t xml:space="preserve">hal-02090264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation globale de problèmes Min-Max : application à la synthèse de loi de commande robuste</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Global Optimization with quantified constraints and integral objective function: an Interval Branch and Bound Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Ninin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Monnet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jordan Ninin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Clement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème Congrès annuel de la Société française de recherche opérationnelle et d’aide à la décision (ROADEF 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Lab-STICC Feb 2018, Lorient, France</w:t>
+              <w:t xml:space="preserve">Optimization Days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Montréal (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01780530v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04600486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Depth Control of a Submarine: An Application of Structured H&amp;lt;inf&amp;gt;∞&amp;lt;/inf&amp;gt; Synthesis Method for Uncertain Models based on Interval Analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Dal Santo</w:t>
+                <w:t xml:space="preserve">Interval Branch-and-Bound Algorithm for semi-infinite programming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Ninin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Clement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 Australian &amp; New Zealand Control Conference (ANZCC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">23rd International symposium on Mathematical Programming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Bordeaux (FR), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ANZCC.2018.8606583⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02090264v1</w:t>
+                <w:t xml:space="preserve">hal-04600473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global Optimization with quantified constraints and integral objective function: an Interval Branch and Bound Approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A global optimization approach to H infinity synthesis with parametric uncertainties applied to AUV control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Ninin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Clement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optimization Days</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Montréal (Québec), Canada</w:t>
+              <w:t xml:space="preserve">IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFAC, Jul 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04600486v1</w:t>
+                <w:t xml:space="preserve">hal-01560817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A global optimization approach to H infinity synthesis with parametric uncertainties applied to AUV control</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jordan Ninin</w:t>
+                <w:t xml:space="preserve">Wireless Based System for Continuous Electrocardiography Monitoring during Surgery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kahina Bensafia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Mansour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Le Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Clement</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Reynet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IFAC, Jul 2017, Toulouse, France</w:t>
+              <w:t xml:space="preserve">ICBSAT 2017 : 19th International Conference on Biomedical Signal Analysis Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01560817v1</w:t>
+                <w:t xml:space="preserve">hal-01651643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wireless Based System for Continuous Electrocardiography Monitoring during Surgery</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gilles Le Maillot</w:t>
+                <w:t xml:space="preserve">Pattern formation for a fleet of AUVs based on optical sensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaomin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Zerr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zexiao Xie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICBSAT 2017 : 19th International Conference on Biomedical Signal Analysis Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">OCEANS 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Aberdeen, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01651643v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01629616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pattern formation for a fleet of AUVs based on optical sensor</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xiaomin Wang</w:t>
+                <w:t xml:space="preserve">Global Optimization of continuous MinMax problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Zexiao Xie</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Ninin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OCEANS 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Aberdeen, United Kingdom</w:t>
+              <w:t xml:space="preserve">XIII Global Optimization Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Braga, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01629616v1</w:t>
+                <w:t xml:space="preserve">hal-01378727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sliding mode reference conditioning for path following applied to an AUV</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Modeling and Control approach for a cubic AUV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabricio Garelli</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Rui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Mansour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Ming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th IFAC Conference on Control Applications in Marine Systems (CAMS 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th IFAC Conference on Control Applications in Marine Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Tronheim, Norway. pp.279 - 284, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.10.355⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01368470v1</w:t>
+                <w:t xml:space="preserve">hal-01368466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A global optimization approach to structured regulation design under Hinfinity constraints</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimization based control for Robots, solutions for the implementation issue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Clement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 55th IEEE Conference on Decision and Control CDC 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Las Vegas, United States</w:t>
+              <w:t xml:space="preserve">Conference on Software and Hardware Architectures for Robots Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01416977v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01340686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MITIGATION OF THE SATURATION EFFECT IN AUV PATH FOLLOWING APPLICATIONS</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabricio Garelli</w:t>
+                <w:t xml:space="preserve">A global optimization approach to structured regulation design under Hinfinity constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Ninin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Clement</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hernan de Hernan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25o Congreso Argentino de Control Automático</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Buenos Aires, Argentina</w:t>
+              <w:t xml:space="preserve"> 55th IEEE Conference on Decision and Control CDC 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Las Vegas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01391615v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01416977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global Optimization of continuous MinMax problem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Monnet</w:t>
+                <w:t xml:space="preserve">MITIGATION OF THE SATURATION EFFECT IN AUV PATH FOLLOWING APPLICATIONS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Luis Rosendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabricio Garelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jordan Ninin</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hernan de Hernan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIII Global Optimization Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Braga, Portugal</w:t>
+              <w:t xml:space="preserve">25o Congreso Argentino de Control Automático</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Buenos Aires, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01378727v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01391615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Modeling and Control approach for a cubic AUV</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sliding mode reference conditioning for path following applied to an AUV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Luis Rosendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Li Ming</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabricio Garelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th IFAC Conference on Control Applications in Marine Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th IFAC Conference on Control Applications in Marine Systems (CAMS 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Trondheim, Norway</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.10.355⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01368466v1</w:t>
+                <w:t xml:space="preserve">hal-01368470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization based control for Robots, solutions for the implementation issue</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Global Optimization of H ∞ problems: Application to robust control synthesis under structural constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Ninin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Clement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Software and Hardware Architectures for Robots Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Brest, France</w:t>
+              <w:t xml:space="preserve">MACIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01340686v1</w:t>
+                <w:t xml:space="preserve">hal-01236171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global Optimization based on Contractor Programming</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">$H_\infty$ control synthesis under structural constraints based on Global Optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Ninin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoit Clement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Small Workshop on Interval Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">13thEUROPT Workshop on Advances in Continuous Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01194756v1</w:t>
+                <w:t xml:space="preserve">hal-01194766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global Optimization of H ∞ problems: Application to robust control synthesis under structural constraints</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Global Optimization based on Contractor Programming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Ninin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Monnet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jordan Ninin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Clement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MACIS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">8th Small Workshop on Interval Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01236171v1</w:t>
+                <w:t xml:space="preserve">hal-01194756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">$H_\infty$ control synthesis under structural constraints based on Global Optimization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Underwater Vehicle Modeling and Control Application to Ciscrea Robot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irvin Probst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Mansour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Ming</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Clement</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jordan Ninin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13thEUROPT Workshop on Advances in Continuous Optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Edinburgh, United Kingdom</w:t>
+              <w:t xml:space="preserve">MOQESM'14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENSTA Bretagne, Oct 2014, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01194766v1</w:t>
+                <w:t xml:space="preserve">hal-01119676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Underwater Vehicle Modeling and Control Application to Ciscrea Robot</w:t>
+                <w:t xml:space="preserve">Modeling of a Complex-Shaped Underwater Vehicle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rui Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Irvin Probst</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Mansour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. J. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MOQESM'14</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ENSTA Bretagne, Oct 2014, Brest, France</w:t>
+              <w:t xml:space="preserve">ICARSC 2014 - IEEE International Conference on Autonomous Robot Systems and Competitions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Espinho, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01119676v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01008150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of a Complex-Shaped Underwater Vehicle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rui Yang</w:t>
+                <w:t xml:space="preserve">An Arduino compatible CAN Bus architecture for sailing applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruget Kevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Reynet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernt Weber</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICARSC 2014 - IEEE International Conference on Autonomous Robot Systems and Competitions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Robotic Sailing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, France. pp.37, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-02276-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01008150v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00840647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FPGA Implementation of a Parameterized Fourier Synthesizer</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Marine Robotics point of view for Coastal Oceanography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Clement</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ali Mansour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Electronics, Circuits, and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Abu Dhabi, United Arab Emirates</w:t>
+              <w:t xml:space="preserve">Innovation &amp; Blue Growth symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Qingdao, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00917013v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00914238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Arduino compatible CAN Bus architecture for sailing applications</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Control Algorithms for a Sailboat Robot with a Sea Experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Clement</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bernt Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Robotic Sailing Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conference on Control Applications in Marine Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Osaka, Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00840647v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00870579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control Algorithms for a Sailboat Robot with a Sea Experiment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">FPGA Implementation of a Parameterized Fourier Synthesizer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.G. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Mansour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Control Applications in Marine Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Osaka, Japan</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Electronics, Circuits, and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Abu Dhabi, United Arab Emirates</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00870579v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00917013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Marine Robotics point of view for Coastal Oceanography</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Système d'assistance à la navigation handivoile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Brocheton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Bruget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Wibaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Reynet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Clement</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovation &amp; Blue Growth symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Qingdao, China</w:t>
+              <w:t xml:space="preserve">Handicap 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Paris, France. pp.180</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00914238v1</w:t>
+                <w:t xml:space="preserve">hal-00854812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Système d'assistance à la navigation handivoile</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Olivier Reynet</w:t>
+                <w:t xml:space="preserve">Suivi de route pour un robot voilier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jaulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Le Bars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Gallou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Menage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Handicap 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Paris, France. pp.180</w:t>
+              <w:t xml:space="preserve">Conférence Internationale Francophone d'Automatique (CIFA2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Grenoble, France. pp.695-702</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00854812v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00728390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi de route pour un robot voilier</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sea glider guidance around a circle using distance measurements to a drifting acoustic source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Sliwka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irvin Probst</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Internationale Francophone d'Automatique (CIFA2012)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Portugal. pp.94-99, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IROS.2012.6385659⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00728390v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00840509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sea glider guidance around a circle using distance measurements to a drifting acoustic source</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sailing without wind sensor and other hardware and software innovations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Sliwka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Nicola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Coquelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Becket De</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SAILING 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IROS.2012.6385659⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00840509v1</w:t>
+                <w:t xml:space="preserve">hal-00676022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sailing without wind sensor and other hardware and software innovations</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interval Tools and Convex Optimization For Robust Constraint Feasibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Clement</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAILING 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Germany</w:t>
+              <w:t xml:space="preserve">3rd Small Workshop on Interval Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00676022v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00674608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interval Tools and Convex Optimization For Robust Constraint Feasibility</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">JOG : une approche haut niveau des systèmes embarqués via Armadeus et Java</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Reynet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Le Lann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Clement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Small Workshop on Interval Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Nantes, France</w:t>
+              <w:t xml:space="preserve">3èmes Journées Démonstrateurs 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00674608v1</w:t>
+                <w:t xml:space="preserve">hal-00911269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">JOG : une approche haut niveau des systèmes embarqués via Armadeus et Java</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Le Lann</w:t>
+                <w:t xml:space="preserve">Robust gain scheduled control of a space launcher by introducing LQG/LTR ideas in the NCF robust stabilisation problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Abbas-Turki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spilios Theodoulis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3èmes Journées Démonstrateurs 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Angers, France</w:t>
+              <w:t xml:space="preserve">IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, New Orleans, United States. pp.2393-2398</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00911269v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00257862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust gain scheduled control of a space launcher by introducing LQG/LTR ideas in the NCF robust stabilisation problem</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-Objective Controller Design for a Space Launcher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Abbas-Turki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Duc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Clement</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Spilios Theodoulis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">46th IEEE Conference on Decision and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2007, United States. pp.2393 - 2398</w:t>
+              <w:t xml:space="preserve">European Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Kos, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00674621v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00840663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Objective Controller Design for a Space Launcher</w:t>
+                <w:t xml:space="preserve">Multi-objective controller design for a space launcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Abbas-Turki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Clement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Control Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Kos, Greece</w:t>
+              <w:t xml:space="preserve">ECC'07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Kos, Greece. pp.4016-4022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00840663v1</w:t>
+                <w:t xml:space="preserve">hal-00257873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust gain scheduled control of a space launcher by introducing LQG/LTR ideas in the NCF robust stabilisation problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Abbas-Turki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spilios Theodoulis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Conference on Decision and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2007, New Orleans, United States. pp.2393-2398</w:t>
+              <w:t xml:space="preserve">46th IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, United States. pp.2393 - 2398</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00257862v1</w:t>
+                <w:t xml:space="preserve">hal-00674621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-objective controller design for a space launcher</w:t>
+                <w:t xml:space="preserve">Retouche de correcteur multiobjectifs par optimisation convexe : application au pilotage d'un lanceur spatial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Abbas-Turki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Clement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECC'07</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Kos, Greece. pp.4016-4022</w:t>
+              <w:t xml:space="preserve">Conférence Internationale Francophone d'Automatique CIFA 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Bordeaux, France. pp.CD-ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00257873v1</w:t>
+                <w:t xml:space="preserve">hal-00263413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retouche de correcteur multiobjectifs par optimisation convexe : application au pilotage d'un lanceur spatial</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Duc</w:t>
+                <w:t xml:space="preserve">Approche Entrée-Sortie et Optimisation Convexe : base de nouveaux outils de CAO pour la commande des systèmes non linéaires avec application en aéronautique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fromion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Scorletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Magarotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Clement</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...80 lines deleted...]
-            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ferreres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Automatique et Agronomie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRA-ENSAM, Jan 2003, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04139125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12475,51 +12358,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Heading Control and its Application to Ciscrea Underwater Vehicle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rui Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12528,97 +12411,97 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Mansour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huajun Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ming Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OCEANS'15/MTS/IEEE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Genova, Italy. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01156483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12628,156 +12511,156 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative Monitoring of the Underwater Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Zerr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jaulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Creuze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Creuze</w:t>
+                <w:t xml:space="preserve">Nathalie Debese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Debese</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">,</w:t>
+                <w:t xml:space="preserve">Isabelle Quidu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Springer International Publishing. 6, 2016, 978-3-319-32107-3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Quidu</w:t>
-[...18 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-32107-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01306902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12787,463 +12670,463 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ECG Signal Monitoring and Processing in the Operating Room</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ali Mansour</w:t>
+                <w:t xml:space="preserve">Classification of Gougerot-Sjögren Syndrome Based on Artificial Intelligence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdel Ouahab Boudraa</w:t>
+                <w:t xml:space="preserve">A. Mansour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sallah Haddab</w:t>
+                <w:t xml:space="preserve">C. Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wit Heartlè</w:t>
+                <w:t xml:space="preserve">L. Bressollette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Jousse-Joulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Non-Invasive Health Systems based on Advanced Biomedical Signal and Image Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1201/9781003346678-4⟩</w:t>
+              <w:t xml:space="preserve">Advances in Data Clustering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer Nature Singapore, pp.1-22, 2024, 978-981977679-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-981-97-7679-5_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04481319v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05412146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification of Gougerot-Sjögren Syndrome Based on Artificial Intelligence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId326" w:history="1">
+                <w:t xml:space="preserve">Deep Learning Classification of Venous Thromboembolism Based on Ultrasound Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mansour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bressollette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Mansour</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">B. Clement</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Data Clustering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer Nature Singapore, pp.1-22, 2024, 978-981977679-5. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-981-97-7679-5_1⟩</w:t>
+              <w:t xml:space="preserve">, Springer Nature Singapore, pp.23-41, 2024, 978-981977679-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-981-97-7679-5_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05412146v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05412764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Learning Classification of Venous Thromboembolism Based on Ultrasound Imaging</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">ECG Signal Monitoring and Processing in the Operating Room</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kahina Bensafia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Mansour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel Ouahab Boudraa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sallah Haddab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wit Heartlè</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Data Clustering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-981-97-7679-5_2⟩</w:t>
+              <w:t xml:space="preserve">Non-Invasive Health Systems based on Advanced Biomedical Signal and Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, CRC Press, pp.70-94, 2024, 9781003346678. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1201/9781003346678-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05412764v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04481319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siamese Network for Salivary Glands Segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabin Fodop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13278,70 +13161,70 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Jousse-Joulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intelligent Decision Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 309, Springer Nature Singapore, pp.449-457, 2022, Smart Innovation, Systems and Technologies, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-981-19-3444-5_39⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03752031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13351,51 +13234,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feature Expansion and enhanced Compression for Class Incremental Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Ferdinand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13443,51 +13326,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Oliveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04562851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13497,100 +13380,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de l'interaction entre les immunoglobulines A sécrétoires et la cellule épithéliale intestinale humaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Clement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Immunologie. Université Sorbonne Paris Cité, 2017. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2017USPCB048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02426225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13600,105 +13483,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commande Robuste et Contraintes d'Optimisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Clement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Automatique / Robotique. UBO, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01305932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId342"/>
+      <w:footerReference w:type="default" r:id="rId341"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13845,51 +13728,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981006v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Ferdinand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Clement" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Papadakis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Oliveau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Chenadec" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2025.129807" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404075v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Abgrall" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Perali" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Sacher" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Clement" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Leroux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5957/jst/2025.10.1.407" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070858v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Karam" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mansour" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Khaldi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ammad-Uddin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2025.3569642" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763638v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danyaal Kaleel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaspar Althoefer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.10.033" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729442v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app14199132" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763641v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Grosser" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chelsea Wilkinson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Oppert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siobhan Banks" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.10.070" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790333v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Haidar Ahmad" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Zahwe" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbass Nasser" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/wevj15110531" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695303v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chaffre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Wheare" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Lammas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Santos" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02783649241272115" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763636v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pouria Sarhadi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dubromel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.10.046" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763637v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behnaz Hadi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Khosravi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Memarzadeh" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.10.068" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03950649v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliah Majed" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Harb" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11370-023-00454-w" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04270311v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Olivier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Hoffmann" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Jousse-Joulin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bressollette" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bioengineering10111283" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04267641v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Chauveau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Sammut" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.3329136" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518307v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moras" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Chan-Hon-Tong" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Marzat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-92442-3_19" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03752054v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Sola" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22166072" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03880193v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Kohler" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.10.401" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438287v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Monnet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Ninin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.10.114" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438286v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.10.113" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02508802v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Reynet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2020.2979280" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02465571v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaomin Wang" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Zerr" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Thomas" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zexiao Xie" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2020.1716096" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02882649v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Bensafia" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Ouahab Boudraa" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Haddab" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ari&#232;s" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-020-01674-1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02966669v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Luis Rosendo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hern&#225;n de Battista" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40435-020-00702-2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01971701v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Vincent" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1213/ANE.0000000000003972" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01858356v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabricio Garelli" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959651818791399" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02183747v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Benozzi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11432-018-9681-3" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01885912v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabine Keyetieu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Seube" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vignyl Djine" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Rou&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01490419.2018.1478349" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01306701v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-32859-1_46" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01369735v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aries Philippe" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ba-Vinh Nguyen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1213/ANE.0000000000001458" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138567v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Yang" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Li" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nailong Wu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-015-0186-2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01069935v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bruget" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernt Weber" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01460477v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adlane Ould-Yahoui" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualid Sbai" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Baranger" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bernard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yatma Gueye" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3727/096368912X657468" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00733844v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.46.381-395" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460291v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Decherchi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F&#233;ron" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bertin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gigmes" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mabi.201100067" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DJRQ84DG-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00674627v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abbas-Turki" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Duc" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597171v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhichen Lu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Stephenson" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Tapus" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3776734.3794393" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551633v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126849v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111066v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Podeur" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Guilcher" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain N&#234;me" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/oos2025-607" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126381v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Lagattu" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Lechene" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Artusi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-05083689v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04671507v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777821v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790410v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vivien" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481318v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Cunningham" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS51537.2024.10682309" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04437759v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANZCC59813.2024.10432828" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790467v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Wanctin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778257v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481317v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ammad" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAEAC59436.2024.10503803" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790501v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729448v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Karam" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khaldi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ammad" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04213082v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aaaiss.v2i1.27643" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04481311v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Tavakkoli" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wasif Naeem" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04195953v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECCME57830.2023.10252168" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04195952v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-28451-9_5" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04195955v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP53291.2023.10208034" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04322508v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCMA59762.2023.10374973" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03861061v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Khaldi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ammad Uddin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03784379v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW56347.2022.00423" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809895v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03787737v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ioan" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474825v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465861v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Olivier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Hoffman" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03106826v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEECONF38699.2020.9389415" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02171555v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Novella" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ponchart" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bosser" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSE.2019.8867041" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02171554v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amirmehdi Yasdani" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Yakimenko" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02171586v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lefort" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dal Santo" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02306783v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Laidani" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouhamida" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Benghanem" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02171560v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03212469v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Liu" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSE.2019.8867446" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600473v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01867161v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Luis" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01867181v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Dal Santo" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01867170v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01936710v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bao" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Yang" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Li" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01936344v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01780530v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02090264v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANZCC.2018.8606583" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600486v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01560817v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01651643v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Maillot" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01629616v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01368470v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416977v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01391615v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernan de Hernan" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01378727v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01368466v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Rui" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Ming" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.10.355" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01340686v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194756v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236171v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194766v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119676v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irvin Probst" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008150v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. J. Li" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00917013v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Wang" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00840647v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruget Kevin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02276-5" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00870579v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00914238v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854812v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brocheton" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Wibaux" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00728390v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jaulin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Le Bars" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Gallou" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Menage" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00840509v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Sliwka" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2012.6385659" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00676022v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Nicola" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Coquelin" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Becket De" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00674608v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911269v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Le Lann" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00674621v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spilios Theodoulis" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00840663v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00257862v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00257873v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00263413v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139125v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fromion" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Scorletti" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Magarotto" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ferreres" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156483v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huajun Li" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01306902v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Creuze" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Debese" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Quidu" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-32107-3" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04481319v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Ouahab Boudraa" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sallah Haddab" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wit Heartl&#232;" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003346678-4" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05412146v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Olivier" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mansour" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hoffmann" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bressollette" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jousse-Joulin" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-7679-5_1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05412764v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Clement" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-7679-5_2" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03752031v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Fodop" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-3444-5_39" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04562851v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02426225v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017USPCB048" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/tel-01305932v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981006v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Ferdinand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Clement" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Papadakis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Oliveau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Chenadec" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2025.129807" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404075v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Abgrall" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Perali" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Sacher" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Clement" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Leroux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5957/jst/2025.10.1.407" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070858v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Karam" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mansour" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Khaldi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ammad-Uddin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2025.3569642" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763641v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Grosser" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chelsea Wilkinson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Oppert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siobhan Banks" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.10.070" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729442v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app14199132" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790333v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Haidar Ahmad" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Zahwe" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbass Nasser" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/wevj15110531" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695303v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chaffre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Wheare" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Lammas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Santos" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02783649241272115" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763636v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pouria Sarhadi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dubromel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.10.046" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763637v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behnaz Hadi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Khosravi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Memarzadeh" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.10.068" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763638v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danyaal Kaleel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaspar Althoefer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.10.033" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03950649v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliah Majed" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Harb" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11370-023-00454-w" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04270311v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Olivier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Hoffmann" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Jousse-Joulin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bressollette" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bioengineering10111283" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04267641v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Chauveau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Sammut" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.3329136" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518307v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moras" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Chan-Hon-Tong" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Marzat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-92442-3_19" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03752054v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Sola" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22166072" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03880193v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Kohler" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.10.401" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438287v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Monnet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Ninin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.10.114" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438286v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.10.113" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02465571v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaomin Wang" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Zerr" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Thomas" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zexiao Xie" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2020.1716096" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02508802v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Reynet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2020.2979280" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02882649v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Bensafia" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Ouahab Boudraa" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Haddab" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ari&#232;s" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-020-01674-1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02966669v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Luis Rosendo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hern&#225;n de Battista" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40435-020-00702-2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01971701v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Vincent" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1213/ANE.0000000000003972" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01858356v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabricio Garelli" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959651818791399" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02183747v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Benozzi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11432-018-9681-3" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01885912v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabine Keyetieu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Seube" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vignyl Djine" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Rou&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01490419.2018.1478349" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01369735v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aries Philippe" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ba-Vinh Nguyen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1213/ANE.0000000000001458" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01306701v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-32859-1_46" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138567v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Yang" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Li" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nailong Wu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-015-0186-2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01069935v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bruget" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernt Weber" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01460477v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adlane Ould-Yahoui" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualid Sbai" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Baranger" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bernard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yatma Gueye" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3727/096368912X657468" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00733844v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.46.381-395" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460291v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Decherchi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F&#233;ron" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bertin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gigmes" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mabi.201100067" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DJRQ84DG-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00674627v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abbas-Turki" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Duc" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551633v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhichen Lu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Stephenson" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Tapus" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3776734.3794393" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126849v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111066v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Podeur" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Guilcher" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain N&#234;me" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/oos2025-607" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126381v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Lagattu" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Lechene" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Artusi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-05083689v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790410v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vivien" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481318v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Cunningham" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS51537.2024.10682309" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04437759v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANZCC59813.2024.10432828" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04671507v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777821v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790467v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Wanctin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778257v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481317v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ammad" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAEAC59436.2024.10503803" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790501v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729448v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Karam" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khaldi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ammad" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04213082v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aaaiss.v2i1.27643" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04481311v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Tavakkoli" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wasif Naeem" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04195955v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP53291.2023.10208034" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04195952v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-28451-9_5" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04322508v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCMA59762.2023.10374973" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04195953v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECCME57830.2023.10252168" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03784379v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW56347.2022.00423" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03861061v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Khaldi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ammad Uddin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809895v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03787737v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ioan" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474825v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465861v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Olivier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Hoffman" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03106826v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEECONF38699.2020.9389415" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02171555v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Novella" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ponchart" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bosser" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSE.2019.8867041" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02171554v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amirmehdi Yasdani" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Yakimenko" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02171586v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lefort" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dal Santo" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02306783v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Laidani" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouhamida" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Benghanem" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02171560v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03212469v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Liu" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSE.2019.8867446" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01867170v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01867161v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Luis" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01867181v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Dal Santo" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01936710v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bao" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Yang" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Li" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01936344v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01780530v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02090264v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANZCC.2018.8606583" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600486v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600473v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01560817v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01651643v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Maillot" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01629616v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01378727v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01368466v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Rui" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Ming" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.10.355" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01340686v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416977v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01391615v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernan de Hernan" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01368470v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236171v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194766v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194756v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119676v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irvin Probst" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008150v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. J. Li" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00840647v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruget Kevin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02276-5" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00914238v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00870579v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00917013v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Wang" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854812v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brocheton" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Wibaux" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00728390v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jaulin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Le Bars" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Gallou" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Menage" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00840509v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Sliwka" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2012.6385659" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00676022v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Nicola" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Coquelin" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Becket De" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00674608v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911269v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Le Lann" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00257862v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spilios Theodoulis" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00840663v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00257873v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00674621v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00263413v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139125v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fromion" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Scorletti" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Magarotto" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ferreres" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156483v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huajun Li" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01306902v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Creuze" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Debese" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Quidu" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-32107-3" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05412146v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Olivier" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mansour" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hoffmann" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bressollette" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jousse-Joulin" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-7679-5_1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05412764v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Clement" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-7679-5_2" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04481319v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Ouahab Boudraa" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sallah Haddab" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wit Heartl&#232;" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003346678-4" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03752031v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Fodop" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-3444-5_39" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04562851v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02426225v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017USPCB048" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/tel-01305932v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>