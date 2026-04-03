--- v0 (2026-03-14)
+++ v1 (2026-04-03)
@@ -386,1321 +386,1321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05367634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grain growth and its chemical impact in the first hydrostatic core phase</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simulations of early structure formation: Properties of halos that host primordial star formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">U. Lebreuilly</w:t>
+                <w:t xml:space="preserve">R. Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Hennebelle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Fuente</w:t>
+                <w:t xml:space="preserve">B. Commerçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Commerçon</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J. Rosdahl</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 685, pp.A112. </w:t>
+              <w:t xml:space="preserve">, 2024, 685, pp.A7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202347847⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202347918⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04577067v1</w:t>
+                <w:t xml:space="preserve">hal-04564855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation and evolution of a protoplanetary disk: Combining observations, simulations, and cosmochemical constraints</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Grain growth and its chemical impact in the first hydrostatic core phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Navarro-Almaida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandro Morbidelli</w:t>
+                <w:t xml:space="preserve">U. Lebreuilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Marrocchi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Charnoz</w:t>
+                <w:t xml:space="preserve">P. Hennebelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fuente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Commerçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 691, pp.A147. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202451388⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 685, pp.A112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202347847⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04788367v1</w:t>
+                <w:t xml:space="preserve">hal-04577067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulations of early structure formation: Properties of halos that host primordial star formation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Formation and evolution of a protoplanetary disk: Combining observations, simulations, and cosmochemical constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Morbidelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Marrocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnan Ali Ahmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Lenoble</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B. Commerçon</w:t>
+                <w:t xml:space="preserve">Asmita Bhandare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Rosdahl</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sébastien Charnoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 685, pp.A7. </w:t>
+              <w:t xml:space="preserve">, 2024, 691, pp.A147. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202347918⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202451388⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04564855v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04788367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Past activity of Sgr A* is unlikely to affect the local cosmic-ray spectrum up to the TeV regime</w:t>
+                <w:t xml:space="preserve">Formation of low-mass protostars and their circumstellar disks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Fournier</w:t>
+                <w:t xml:space="preserve">A. Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Fensch</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benoît Commerçon</w:t>
+                <w:t xml:space="preserve">M. González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Hennebelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Commerçon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 689, pp.A12. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202450017⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 687, pp.A90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202449340⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04608698v1</w:t>
+                <w:t xml:space="preserve">cea-04629268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of low-mass protostars and their circumstellar disks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Past activity of Sgr A* is unlikely to affect the local cosmic-ray spectrum up to the TeV regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Ahmad</w:t>
+                <w:t xml:space="preserve">Jérémy Fensch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. González</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">B. Commerçon</w:t>
+                <w:t xml:space="preserve">Benoît Commerçon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 687, pp.A90. </w:t>
+              <w:t xml:space="preserve">, 2024, 689, pp.A12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202449340⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202450017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04629268v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04608698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grain growth and its chemical impact in the first hydrostatic core phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Navarro-Almaida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Lebreuilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Hennebelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fuente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Commerçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 685, pp.A112. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/0004-6361/202347847⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04577065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of dust grains in turbulent molecular clouds</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The birth and early evolution of a low-mass protostar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ahmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Hennebelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Commerçon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 671, pp.A128. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202245141⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 680, pp.A23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202346711⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04285988v1</w:t>
+                <w:t xml:space="preserve">hal-04955829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dust dynamics in current sheets within protoplanetary disks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Dynamics of dust grains in turbulent molecular clouds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Commerçon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Lebreuilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Price</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lovascio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Laibe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 675, pp.A38. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202141840⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 671, pp.A128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202245141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04285764v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04285988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disk fragmentation around a massive protostar: a comparison of two three-dimensional codes</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Dust dynamics in current sheets within protoplanetary disks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Lebreuilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-M. Mac Low</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Commerçon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ebel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 672, pp.A88. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202243514⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 675, pp.A38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202141840⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03982763v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04285764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The birth and early evolution of a low-mass protostar</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Disk fragmentation around a massive protostar: a comparison of two three-dimensional codes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Mignon-Risse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Oliva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Kuiper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Hennebelle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benoît Commerçon</w:t>
+                <w:t xml:space="preserve">B. Commerçon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 680, pp.A23. </w:t>
+              <w:t xml:space="preserve">, 2023, 672, pp.A88. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202346711⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202243514⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04955829v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03982763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discs and outflows in the early phases of massive star formation: Influence of magnetic fields and ambipolar diffusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Commerçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Mignon-Risse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Hennebelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Vaytet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1773,1133 +1773,1129 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Mignon-Risse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Commerçon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joakim Rosdahl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 652, pp.A69. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202140617⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 656, pp.A85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202141648⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-03319227v1</w:t>
+                <w:t xml:space="preserve">cea-03469762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calibrating the Davis–Chandrasekhar–Fermi Method with Numerical Simulations: Uncertainties in Estimating the Magnetic Field Strength from Statistics of Field Orientations</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Collapse of turbulent massive cores with ambipolar diffusion and hybrid radiative transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Mignon-Risse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Commerçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joakim Rosdahl</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/ac0cec⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 652, pp.A69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202140617⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03408224v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03319227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gas phase Elemental abundances in Molecular cloudS (GEMS). IV. Observational results and statistical trends</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Caselli</w:t>
+                <w:t xml:space="preserve">Calibrating the Davis–Chandrasekhar–Fermi Method with Numerical Simulations: Uncertainties in Estimating the Magnetic Field Strength from Statistics of Field Orientations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junhao Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qizhou Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Commerçon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeska Valdivia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202040112⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 919 (2), pp.79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/ac0cec⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03374983v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03408224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protoplanetary Disk Birth in Massive Star-forming Clumps: The Essential Role of the Magnetic Field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ugo Lebreuilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Hennebelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tine Colman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Commerçon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralf Klessen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 917, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3847/2041-8213/ac158c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03745701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gas-phase Elemental abundances in Molecular cloudS (GEMS) III. Unlocking the CS chemistry: the CS+O reaction</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J. -C. Loison</w:t>
+                <w:t xml:space="preserve">Gas phase Elemental abundances in Molecular cloudS (GEMS). IV. Observational results and statistical trends</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rodríguez-Baras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fuente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Riviére-Marichalar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Navarro-Almaida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Caselli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 646, pp.A5. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202039611⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 648, pp.A120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202040112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03086991v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03374983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collapse of turbulent massive cores with ambipolar diffusion and hybrid radiative transfer</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gas-phase Elemental abundances in Molecular cloudS (GEMS) III. Unlocking the CS chemistry: the CS+O reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bulut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Roncero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Aguado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. -C. Loison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Navarro-Almaida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 656, pp.A85. </w:t>
+              <w:t xml:space="preserve">, 2021, 646, pp.A5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202141648⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202039611⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-03469762v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03086991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dust coagulation feedback on magnetohydrodynamic resistivities in protostellar collapse</w:t>
+                <w:t xml:space="preserve">The dynamically young outflow of the Class 0 protostar Cha-MMS1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Guillet</w:t>
+                <w:t xml:space="preserve">L. A. Busch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Belloche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Cabrit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Hennebelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Hennebelle</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">B. Commerçon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 643, pp.A17. </w:t>
+              <w:t xml:space="preserve">, 2020, 633, pp.A126. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201937387⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201936432⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03034835v1</w:t>
+                <w:t xml:space="preserve">cea-02450385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What Is the Role of Stellar Radiative Feedback in Setting the Stellar Mass Spectrum?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Protostellar Collapse: Regulation of the Angular Momentum and Onset of an Ionic Precursor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kengo Tomida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kei E. I. Tanaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Commerçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Chabrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 904, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/abbfab⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 900, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/abad99⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03711451v1</w:t>
+                <w:t xml:space="preserve">insu-03711461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protostellar Collapse: Regulation of the Angular Momentum and Onset of an Ionic Precursor</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kengo Tomida</w:t>
+                <w:t xml:space="preserve">What Is the Role of Stellar Radiative Feedback in Setting the Stellar Mass Spectrum?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Hennebelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Commerçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kei E. I. Tanaka</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">Yueh-Ning Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Chabrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 900, </w:t>
+              <w:t xml:space="preserve">, 2020, 904, </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/abad99⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/abbfab⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03711461v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03711451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gas phase Elemental abundances in Molecular cloudS (GEMS)</w:t>
               </w:r>
@@ -3013,599 +3009,603 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02999279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical evolution during the formation of a protoplanetary disk</w:t>
+                <w:t xml:space="preserve">Dust coagulation feedback on magnetohydrodynamic resistivities in protostellar collapse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Coutens</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Vincent Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Hennebelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pineau Des Forêts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Marcowith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Commerçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 643, pp.A108. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202038437⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 643, pp.A17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201937387⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03001912v1</w:t>
+                <w:t xml:space="preserve">hal-03034835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protostellar collapse: the conditions to form dust-rich protoplanetary disks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Chemical evolution during the formation of a protoplanetary disk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Coutens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Commerçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">G. Laibe</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Wakelam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 641, pp.A112. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202038174⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 643, pp.A108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202038437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02942468v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03001912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new hybrid radiative transfer method for massive star formation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Protostellar collapse: the conditions to form dust-rich protoplanetary disks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Lebreuilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Commerçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Rosdahl</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Laibe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 635, pp.A42. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201936605⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 641, pp.A112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202038174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02501491v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02942468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What determines the formation and characteristics of protoplanetary discs?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Hennebelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Commerçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yueh-Ning Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Charnoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 635, pp.A67. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/0004-6361/201936714⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02504653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The dynamically young outflow of the Class 0 protostar Cha-MMS1</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Cabrit</w:t>
+                <w:t xml:space="preserve">A new hybrid radiative transfer method for massive star formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Mignon-Risse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Hennebelle</w:t>
+                <w:t xml:space="preserve">B. Commerçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Commerçon</w:t>
+                <w:t xml:space="preserve">J. Rosdahl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 633, pp.A126. </w:t>
+              <w:t xml:space="preserve">, 2020, 635, pp.A42. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201936432⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201936605⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02450385v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02501491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the Hall effect in star formation, improving the angular momentum conservation</w:t>
               </w:r>
@@ -3617,51 +3617,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Tomida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Commerçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Chabrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3721,64 +3721,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shock-accelerated cosmic rays and streaming instability in the adaptive mesh refinement code Ramses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Commerçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Marcowith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loann Brahimi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3825,77 +3825,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Small dust grain dynamics on adaptive mesh refinement grids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Lebreuilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Commerçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Laibe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 626, pp.A96. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3942,51 +3942,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gas phase Elemental abundances in Molecular cloudS (GEMS) I. The prototypical dark cloud TMC 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Caselli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4063,64 +4063,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosmic-ray propagation in the bi-stable interstellar medium. I. Conditions for cosmic-ray trapping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Commerçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Marcowith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4314,51 +4314,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Methods for Simulating Star Formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Teyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Commerçon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Astronomy and Space Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4386,545 +4386,575 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02371318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protostellar birth with ambipolar and ohmic diffusion</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Fragmentation properties of massive protocluster gas clumps: an ALMA study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Fontani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Commerçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Giannetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. T. Beltrán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Á. Sánchez-Monge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 615, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201732075⟩</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201832672⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03711224v1</w:t>
+                <w:t xml:space="preserve">insu-03711223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ALMA observations of the young protostellar system Barnard 1b: Signatures of an incipient hot corino in B1b-S</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">H. Wootten</w:t>
+                <w:t xml:space="preserve">Thermal Jeans Fragmentation within ∼1000 au in OMC-1S</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aina Palau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis A. Zapata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos G. Román-Zúñiga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Álvaro Sánchez-Monge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Estalella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201731955⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 855, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/aaad03⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02371327v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03711237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal Jeans Fragmentation within ∼1000 au in OMC-1S</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Robert Estalella</w:t>
+                <w:t xml:space="preserve">ALMA observations of the young protostellar system Barnard 1b: Signatures of an incipient hot corino in B1b-S</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Marcelino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cernicharo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fuente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Wootten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/aaad03⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 620, pp.A80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201731955⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03711237v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02371327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the Hall effect in star formation and the issue of angular momentum conservation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Protostellar birth with ambipolar and ohmic diffusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Vaytet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Commerçon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Chabrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 619, pp.A37. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201832907⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 615, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201732075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02371328v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03711224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dust Polarization toward Embedded Protostars in Ophiuchus with ALMA. II. IRAS 16293-2422</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Sadavoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4946,237 +4976,207 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Stephens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Tobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Woojin Kwon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 869 (2), pp.115. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3847/1538-4357/aaef81⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02371324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fragmentation properties of massive protocluster gas clumps: an ALMA study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Impact of the Hall effect in star formation and the issue of angular momentum conservation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Commerçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Chabrier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 615, </w:t>
+              <w:t xml:space="preserve">, 2018, 619, pp.A37. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201832672⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201832907⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03711223v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02371328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ALMA survey of massive cluster progenitors from ATLASGAL. Limited fragmentation at the early evolutionary stage of massive clumps</w:t>
               </w:r>
@@ -5290,308 +5290,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01489046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic diffusivities in 3D radiative chemo-hydrodynamic simulations of protostellar collapse</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chemical segregation in the young protostars Barnard 1b-N and S</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fuente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natalia Dzyurkevich</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benoît Commerçon</w:t>
+                <w:t xml:space="preserve">Maryvonne Gerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Lesaffre</w:t>
+                <w:t xml:space="preserve">J. Pety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimitry Semenov</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">B. Commercon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Agúndez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 603, pp.A105. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201628995⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 606, pp.L3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201730963⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02174564v1</w:t>
+                <w:t xml:space="preserve">hal-02180656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical segregation in the young protostars Barnard 1b-N and S</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Magnetic diffusivities in 3D radiative chemo-hydrodynamic simulations of protostellar collapse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Pety</w:t>
+                <w:t xml:space="preserve">Natalia Dzyurkevich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Commerçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Commercon</w:t>
+                <w:t xml:space="preserve">Pierre Lesaffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Agúndez</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dimitry Semenov</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 606, pp.L3. </w:t>
+              <w:t xml:space="preserve">, 2017, 603, pp.A105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201730963⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201628995⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02180656v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02174564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for disks at an early stage in class 0 protostars ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryvonne Gerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Pety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5675,200 +5675,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01577450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An implicit scheme for solving the anisotropic diffusion of heat and cosmic rays in the RAMSES code</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">MAGNETICALLY SELF-REGULATED FORMATION OF EARLY PROTOPLANETARY DISKS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Hennebelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Commerçon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Chabrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 585, pp.A138. </w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 830 (1), pp.L8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201527126⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3847/2041-8205/830/1/L8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01509749v1</w:t>
+                <w:t xml:space="preserve">hal-02317626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambipolar diffusion in low-mass star formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Chabrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Hennebelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Vaytet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Commercon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 587, pp.A32. </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5896,481 +5922,455 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02318543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical solver to compute molecule and grain abundances and non-ideal MHD resistivities in prestellar core-collapse calculations</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An implicit scheme for solving the anisotropic diffusion of heat and cosmic rays in the RAMSES code</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Commerçon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 592, </w:t>
+              <w:t xml:space="preserve">, 2016, 585, pp.A138. </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201526780⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201527126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03710577v1</w:t>
+                <w:t xml:space="preserve">hal-01509749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetically regulated fragmentation of a massive, dense, and turbulent clump</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Chemical solver to compute molecule and grain abundances and non-ideal MHD resistivities in prestellar core-collapse calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Chabrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Hennebelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Commerçon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Sánchez-Monge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 593, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201629442⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 592, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201526780⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03710573v1</w:t>
+                <w:t xml:space="preserve">insu-03710577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MAGNETICALLY SELF-REGULATED FORMATION OF EARLY PROTOPLANETARY DISKS</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Magnetically regulated fragmentation of a massive, dense, and turbulent clump</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Fontani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Commerçon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Giannetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. T. Beltrán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sánchez-Monge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 830 (1), pp.L8. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 593, </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/2041-8205/830/1/L8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201629442⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02317626v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03710573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multigroup radiation hydrodynamics with flux-limited diffusion and adaptive mesh refinement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Vaytet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Commerçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 578, pp.A12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6430,64 +6430,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Padovani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Galli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Hennebelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Commerçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Joos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6534,51 +6534,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A fast, robust, and simple implicit method for adaptive time-stepping on adaptive mesh-refinement grids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Commerçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Debout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6638,51 +6638,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fragmentation of massive dense cores down to ~1000 AU: Relation between fragmentation and density structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aina Palau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Estalella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6690,51 +6690,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. M. Girart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fuente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fontani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 785 (1), pp.id. 42. </w:t>
@@ -6798,64 +6798,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Flock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fromang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Commerçon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 560, pp.A43. </w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6902,64 +6902,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The dynamical state of the first hydrostatic core candidate Chamaeleon-MMS1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tsitali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Belloche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Commerçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Menten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7019,77 +7019,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulations of protostellar collapse using multigroup radiation hydrodynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neil Vaytet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Chabrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Audit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Commerçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7166,51 +7166,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Hincelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Wakelam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Commerçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Hersant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7264,486 +7264,486 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00858261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulations of protostellar collapse using multigroup radiation hydrodynamics. I. The first collapse</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. Vaytet</w:t>
+                <w:t xml:space="preserve">Synthetic observations of first hydrostatic cores in collapsing low-mass dense cores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Commerçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Audit</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">J. Masson</w:t>
+                <w:t xml:space="preserve">R. Launhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dullemond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Th. Henning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 543, pp.60. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201219427⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 545, pp.A98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201118706⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00765977v1</w:t>
+                <w:t xml:space="preserve">hal-02748039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthetic observations of first hydrostatic cores in collapsing low-mass dense cores</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Simulations of protostellar collapse using multigroup radiation hydrodynamics. I. The first collapse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Vaytet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Audit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Chabrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Commerçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">R. Launhardt</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 548, pp.A39. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201220067⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 543, pp.60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201219427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02860640v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00765977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthetic observations of first hydrostatic cores in collapsing low-mass dense cores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Commerçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Levrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Th. Henning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Launhardt</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Th. Henning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 545, pp.A98. </w:t>
+              <w:t xml:space="preserve">, 2012, 548, pp.A39. </w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201118706⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201220067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02748039v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02860640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiation hydrodynamics with adaptive mesh refinement and application to prestellar core collapse. I. Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Commerçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Teyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Audit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Hennebelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Chabrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 529, pp.35. </w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7777,64 +7777,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collapse of Massive Magnetized Dense Cores Using Radiation Magnetohydrodynamics: Early Fragmentation Inhibition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Commerçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Hennebelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Henning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7881,64 +7881,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collapse, outflows and fragmentation of massive, turbulent and magnetized prestellar barotropic cores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Hennebelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Commerçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Joos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8015,90 +8015,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protostellar collapse: radiative and magnetic feedbacks on small-scale fragmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Commerçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Hennebelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Audit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Chabrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Teyssier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8145,90 +8145,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protostellar collapse: a comparison between smoothed particle hydrodynamics and adaptative mesh refinement calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Commerçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Hennebelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Audit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Chabrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Teyssier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8467,51 +8467,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. G. Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fuente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Caselli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8566,103 +8566,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fragmentation of massive dense cores down to ~1000 AU: relation between fragmentation and density structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aina Palau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Estalella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josep M. Girart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asuncion Fuente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Hennebelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Protostars and Planets VI, Heidelberg, July 15-20, 2013. Poster #1S038</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Heidelberg, Germany</w:t>
@@ -8691,90 +8691,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiative, magnetic and numerical feedbacks on small-scale fragmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Commerçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Hennebelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Audit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Chabrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Teyssier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8892,51 +8892,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bontemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Wyrowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Belloche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. M. Menten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8971,77 +8971,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VizieR Online Data Catalog: Signatures of an incipient hot corino in B1b-S (Marcelino+, 2018)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Marcelino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cernicharo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fuente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9083,263 +9083,263 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01981359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ALMA survey of massive cluster progenitors from ATLASGAL. Limited fragmentation at the early evolutionary stage of massive clumps.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">K. M. Menten</w:t>
+                <w:t xml:space="preserve">VizieR Online Data Catalog: Barnard 1b-N and 1b-S 350GHz images (Gerin+, 2017)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pety</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Commerçon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fuente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cernicharo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01509605v1</w:t>
+                <w:t xml:space="preserve">hal-01617863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VizieR Online Data Catalog: Barnard 1b-N and 1b-S 350GHz images (Gerin+, 2017)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Cernicharo</w:t>
+                <w:t xml:space="preserve">ALMA survey of massive cluster progenitors from ATLASGAL. Limited fragmentation at the early evolutionary stage of massive clumps.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Csengeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bontemps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Wyrowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Motte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. M. Menten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01617863v1</w:t>
+                <w:t xml:space="preserve">hal-01509605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9370,64 +9370,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulations of early structure formation: Properties of halos that host primordial star formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Commerçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joakim Rosdahl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9477,51 +9477,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation d'etoile : etude de l'effondrement des coeurs prestellaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Commerçon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Astrophysique [astro-ph]. Ecole normale supérieure de lyon - ENS LYON, 2009. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -9717,51 +9717,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367635v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Sanhueza" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junhao &#23803;&#35946; Liu &#21016;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaho Morii" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Miquel Girart" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qizhou Zhang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ad9d40" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367634v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Miranzo-Pastor" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fuente" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Navarro-Almaida" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pineda" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Segura-Cox" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202554018" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577067v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Lebreuilly" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hennebelle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Commer&#231;on" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347847" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04788367v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Morbidelli" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Marrocchi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Ali Ahmad" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmita Bhandare" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Charnoz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202451388" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564855v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lenoble" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rosdahl" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347918" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608698v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Fournier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Fensch" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Commer&#231;on" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202450017" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04629268v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ahmad" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202449340" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04577065v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285988v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Price" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lovascio" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Laibe" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202245141" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285764v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-M. Mac Low" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ebel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141840" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982763v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mignon-Risse" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oliva" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kuiper" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243514" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955829v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346711" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550143v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vaytet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202037479" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03319227v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Mignon-Risse" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joakim Rosdahl" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140617" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408224v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junhao Liu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeska Valdivia" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Maury" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac0cec" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374983v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rodr&#237;guez-Baras" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rivi&#233;re-Marichalar" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Caselli" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202040112" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03745701v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Lebreuilly" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hennebelle" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tine Colman" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Klessen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ac158c" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086991v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bulut" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Roncero" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aguado" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -C. Loison" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039611" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03469762v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141648" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034835v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guillet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pineau Des For&#234;ts" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Marcowith" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201937387" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03711451v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yueh-Ning Lee" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chabrier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/abbfab" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03711461v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marchand" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kengo Tomida" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kei E. I. Tanaka" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/abad99" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999279v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Le Gal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rivi&#232;re-Marichalar" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Wakelam" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201937180" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001912v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coutens" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038437" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942468v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038174" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02501491v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936605" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02504653v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Commer&#231;on" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936714" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02450385v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. A. Busch" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belloche" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cabrit" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936432" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371315v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marchand" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tomida" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chabrier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936215" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368799v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Dubois" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loann Brahimi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936275" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371319v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834147" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876896v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Navarro" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gerin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Krammer" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Roueff" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834654" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953084v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833809" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371330v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Sadavoy" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Stephens" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Myers" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Looney" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Tobin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4365/ab4257" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371318v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Teyssier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspas.2019.00051" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03711224v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Masson" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201732075" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371327v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Marcelino" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cernicharo" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wootten" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731955" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03711237v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aina Palau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis A. Zapata" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos G. Rom&#225;n-Z&#250;&#241;iga" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro S&#225;nchez-Monge" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Estalella" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aaad03" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371328v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201832907" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371324v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Woojin Kwon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aaef81" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03711223v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fontani" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giannetti" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T. Beltr&#225;n" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;. S&#225;nchez-Monge" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201832672" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489046v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Csengeri" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bontemps" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wyrowski" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Motte" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. M. Menten" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629754" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174564v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Dzyurkevich" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lesaffre" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitry Semenov" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628995" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180656v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Gerin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pety" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Commercon" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ag&#250;ndez" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201730963" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577450v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pety" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Commercon" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asuncion Fuente" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Cernicharo" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201630187" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01509749v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527126" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318543v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526371" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03710577v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526780" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03710573v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S&#225;nchez-Monge" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629442" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317626v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8205/830/1/L8" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01300581v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525971" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01290008v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Padovani" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Galli" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Joos" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424035" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559550v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Debout" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Teyssier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322858" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951180v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Estalella" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Girart" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/785/1/42" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01135502v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Flock" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fromang" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322451" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545855v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tsitali" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Menten" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321204" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01135422v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Vaytet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Audit" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Masson" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321423" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858261v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Hincelin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Wakelam" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hersant" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guilloteau" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/775/1/44" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765977v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Audit" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219427" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860640v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Levrier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maury" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Henning" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Launhardt" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220067" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02748039v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dullemond" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201118706" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743068v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015880" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785107v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Henning" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/742/1/L9" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786272v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Joos" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf S. Klessen" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Krumholz" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201016052" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03742663v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200913597" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03732348v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20078591" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783387v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timea Csengeri" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bontemps Baudry" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bouscasse" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana L&#243;pez-Sepulcre" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Le&#160;gal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13681475" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051765v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. G. Navarro" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880544v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep M. Girart" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724452v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1743921311000421" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901661v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981359v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. A. Wootten" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509605v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617863v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455536v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lenoble" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00442045v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367635v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Sanhueza" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junhao &#23803;&#35946; Liu &#21016;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaho Morii" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Miquel Girart" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qizhou Zhang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ad9d40" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367634v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Miranzo-Pastor" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fuente" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Navarro-Almaida" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pineda" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Segura-Cox" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202554018" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564855v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lenoble" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Commer&#231;on" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rosdahl" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347918" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577067v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Lebreuilly" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hennebelle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347847" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04788367v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Morbidelli" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Marrocchi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Ali Ahmad" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmita Bhandare" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Charnoz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202451388" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04629268v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ahmad" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202449340" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608698v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Fournier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Fensch" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Commer&#231;on" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202450017" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04577065v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955829v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346711" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285988v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Price" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lovascio" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Laibe" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202245141" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285764v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-M. Mac Low" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ebel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141840" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982763v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mignon-Risse" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oliva" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kuiper" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243514" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550143v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vaytet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202037479" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03469762v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Mignon-Risse" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141648" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03319227v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joakim Rosdahl" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140617" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408224v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junhao Liu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeska Valdivia" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Maury" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac0cec" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03745701v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Lebreuilly" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hennebelle" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tine Colman" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Klessen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ac158c" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374983v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rodr&#237;guez-Baras" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rivi&#233;re-Marichalar" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Caselli" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202040112" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086991v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bulut" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Roncero" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aguado" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -C. Loison" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039611" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02450385v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. A. Busch" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belloche" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cabrit" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936432" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03711461v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marchand" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kengo Tomida" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kei E. I. Tanaka" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chabrier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/abad99" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03711451v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yueh-Ning Lee" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/abbfab" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999279v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Le Gal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rivi&#232;re-Marichalar" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Wakelam" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201937180" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034835v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guillet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pineau Des For&#234;ts" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Marcowith" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201937387" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001912v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coutens" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038437" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942468v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038174" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02504653v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Commer&#231;on" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936714" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02501491v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936605" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371315v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marchand" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tomida" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chabrier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936215" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368799v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Dubois" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loann Brahimi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936275" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371319v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834147" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876896v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Navarro" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gerin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Krammer" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Roueff" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834654" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953084v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833809" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371330v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Sadavoy" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Stephens" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Myers" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Looney" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Tobin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4365/ab4257" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371318v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Teyssier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspas.2019.00051" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03711223v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fontani" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giannetti" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T. Beltr&#225;n" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;. S&#225;nchez-Monge" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201832672" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03711237v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aina Palau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis A. Zapata" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos G. Rom&#225;n-Z&#250;&#241;iga" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro S&#225;nchez-Monge" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Estalella" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aaad03" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371327v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Marcelino" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cernicharo" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wootten" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731955" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03711224v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Masson" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201732075" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371324v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Woojin Kwon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aaef81" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371328v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201832907" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489046v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Csengeri" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bontemps" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wyrowski" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Motte" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. M. Menten" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629754" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180656v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Gerin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pety" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Commercon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ag&#250;ndez" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201730963" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174564v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Dzyurkevich" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lesaffre" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitry Semenov" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628995" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577450v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pety" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Commercon" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asuncion Fuente" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Cernicharo" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201630187" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317626v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8205/830/1/L8" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318543v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526371" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01509749v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527126" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03710577v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526780" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03710573v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S&#225;nchez-Monge" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629442" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01300581v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525971" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01290008v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Padovani" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Galli" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Joos" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424035" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559550v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Debout" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Teyssier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322858" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951180v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Estalella" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Girart" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/785/1/42" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01135502v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Flock" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fromang" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322451" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545855v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tsitali" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Menten" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321204" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01135422v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Vaytet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Audit" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Masson" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321423" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858261v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Hincelin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Wakelam" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hersant" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guilloteau" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/775/1/44" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02748039v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Launhardt" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dullemond" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Henning" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201118706" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765977v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Audit" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219427" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860640v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Levrier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maury" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220067" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743068v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015880" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785107v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Henning" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/742/1/L9" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786272v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Joos" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf S. Klessen" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Krumholz" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201016052" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03742663v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200913597" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03732348v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20078591" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783387v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timea Csengeri" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bontemps Baudry" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bouscasse" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana L&#243;pez-Sepulcre" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Le&#160;gal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13681475" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051765v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. G. Navarro" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880544v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep M. Girart" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724452v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1743921311000421" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901661v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981359v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. A. Wootten" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617863v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509605v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455536v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lenoble" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00442045v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>