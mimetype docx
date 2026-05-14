--- v1 (2026-04-03)
+++ v2 (2026-05-14)
@@ -118,533 +118,533 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic Fields in Massive Star-forming Regions (MagMaR). V. The Magnetic Field at the Onset of High-mass Star Formation</w:t>
+                <w:t xml:space="preserve">PRODIGE – envelope to disk with NOEMA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricio Sanhueza</w:t>
+                <w:t xml:space="preserve">J. Miranzo-Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Junhao 峻豪 Liu 刘</w:t>
+                <w:t xml:space="preserve">A. Fuente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kaho Morii</w:t>
+                <w:t xml:space="preserve">D. Navarro-Almaida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josep Miquel Girart</w:t>
+                <w:t xml:space="preserve">J. Pineda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qizhou Zhang</w:t>
+                <w:t xml:space="preserve">D. Segura-Cox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 980 (1), pp.87. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 700, pp.A251. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/ad9d40⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202554018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05367635v1</w:t>
+                <w:t xml:space="preserve">hal-05367634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PRODIGE – envelope to disk with NOEMA</w:t>
+                <w:t xml:space="preserve">Magnetic Fields in Massive Star-forming Regions (MagMaR). V. The Magnetic Field at the Onset of High-mass Star Formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Miranzo-Pastor</w:t>
+                <w:t xml:space="preserve">Patricio Sanhueza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Fuente</w:t>
+                <w:t xml:space="preserve">Junhao 峻豪 Liu 刘</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Navarro-Almaida</w:t>
+                <w:t xml:space="preserve">Kaho Morii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Pineda</w:t>
+                <w:t xml:space="preserve">Josep Miquel Girart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Segura-Cox</w:t>
+                <w:t xml:space="preserve">Qizhou Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 700, pp.A251. </w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 980 (1), pp.87. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202554018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/ad9d40⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05367634v1</w:t>
+                <w:t xml:space="preserve">hal-05367635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulations of early structure formation: Properties of halos that host primordial star formation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Grain growth and its chemical impact in the first hydrostatic core phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Navarro-Almaida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Lenoble</w:t>
+                <w:t xml:space="preserve">U. Lebreuilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">P. Hennebelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fuente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">B. Commerçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 685, pp.A7. </w:t>
+              <w:t xml:space="preserve">, 2024, 685, pp.A112. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202347918⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202347847⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04564855v1</w:t>
+                <w:t xml:space="preserve">hal-04577067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grain growth and its chemical impact in the first hydrostatic core phase</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simulations of early structure formation: Properties of halos that host primordial star formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">U. Lebreuilly</w:t>
+                <w:t xml:space="preserve">R. Lenoble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Commerçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Hennebelle</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J. Rosdahl</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 685, pp.A112. </w:t>
+              <w:t xml:space="preserve">, 2024, 685, pp.A7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202347847⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202347918⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04577067v1</w:t>
+                <w:t xml:space="preserve">hal-04564855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation and evolution of a protoplanetary disk: Combining observations, simulations, and cosmochemical constraints</w:t>
               </w:r>
@@ -790,64 +790,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Hennebelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Commerçon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 687, pp.A90. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
@@ -985,722 +985,722 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grain growth and its chemical impact in the first hydrostatic core phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Navarro-Almaida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Lebreuilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Hennebelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fuente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Commerçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 685, pp.A112. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/0004-6361/202347847⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04577065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The birth and early evolution of a low-mass protostar</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Benoît Commerçon</w:t>
+                <w:t xml:space="preserve">Dust dynamics in current sheets within protoplanetary disks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Lebreuilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-M. Mac Low</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Commerçon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ebel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 680, pp.A23. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202346711⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 675, pp.A38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202141840⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04955829v1</w:t>
+                <w:t xml:space="preserve">hal-04285764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of dust grains in turbulent molecular clouds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Commerçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Lebreuilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Price</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lovascio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Laibe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 671, pp.A128. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/0004-6361/202245141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04285988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dust dynamics in current sheets within protoplanetary disks</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Disk fragmentation around a massive protostar: a comparison of two three-dimensional codes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Mignon-Risse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Oliva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Kuiper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Commerçon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Ebel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 675, pp.A38. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202141840⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 672, pp.A88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202243514⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04285764v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03982763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disk fragmentation around a massive protostar: a comparison of two three-dimensional codes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Oliva</w:t>
+                <w:t xml:space="preserve">The birth and early evolution of a low-mass protostar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Commerçon</w:t>
+                <w:t xml:space="preserve">P. Hennebelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Commerçon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 672, pp.A88. </w:t>
+              <w:t xml:space="preserve">, 2023, 680, pp.A23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202243514⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202346711⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03982763v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04955829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discs and outflows in the early phases of massive star formation: Influence of magnetic fields and ambipolar diffusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Commerçon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Mignon-Risse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Hennebelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Vaytet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1741,914 +1741,918 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03550143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collapse of turbulent massive cores with ambipolar diffusion and hybrid radiative transfer</w:t>
+                <w:t xml:space="preserve">Calibrating the Davis–Chandrasekhar–Fermi Method with Numerical Simulations: Uncertainties in Estimating the Magnetic Field Strength from Statistics of Field Orientations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Mignon-Risse</w:t>
+                <w:t xml:space="preserve">Junhao Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qizhou Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Commerçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthias González</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Valeska Valdivia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202141648⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 919 (2), pp.79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/ac0cec⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-03469762v1</w:t>
+                <w:t xml:space="preserve">hal-03408224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collapse of turbulent massive cores with ambipolar diffusion and hybrid radiative transfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Mignon-Risse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Commerçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joakim Rosdahl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 652, pp.A69. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/0004-6361/202140617⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-03319227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calibrating the Davis–Chandrasekhar–Fermi Method with Numerical Simulations: Uncertainties in Estimating the Magnetic Field Strength from Statistics of Field Orientations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Qizhou Zhang</w:t>
+                <w:t xml:space="preserve">Protoplanetary Disk Birth in Massive Star-forming Clumps: The Essential Role of the Magnetic Field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ugo Lebreuilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Hennebelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tine Colman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Commerçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anaëlle Maury</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralf Klessen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/ac0cec⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 917, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/2041-8213/ac158c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03408224v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03745701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protoplanetary Disk Birth in Massive Star-forming Clumps: The Essential Role of the Magnetic Field</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ralf Klessen</w:t>
+                <w:t xml:space="preserve">Gas phase Elemental abundances in Molecular cloudS (GEMS). IV. Observational results and statistical trends</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rodríguez-Baras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fuente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Riviére-Marichalar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Navarro-Almaida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Caselli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/2041-8213/ac158c⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 648, pp.A120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202040112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03745701v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03374983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gas phase Elemental abundances in Molecular cloudS (GEMS). IV. Observational results and statistical trends</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Gas-phase Elemental abundances in Molecular cloudS (GEMS) III. Unlocking the CS chemistry: the CS+O reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bulut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Roncero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Aguado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. -C. Loison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Navarro-Almaida</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Caselli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 648, pp.A120. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202040112⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 646, pp.A5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202039611⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03374983v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03086991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gas-phase Elemental abundances in Molecular cloudS (GEMS) III. Unlocking the CS chemistry: the CS+O reaction</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Collapse of turbulent massive cores with ambipolar diffusion and hybrid radiative transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Mignon-Risse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Commerçon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 646, pp.A5. </w:t>
+              <w:t xml:space="preserve">, 2021, 656, pp.A85. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202039611⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202141648⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03086991v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03469762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The dynamically young outflow of the Class 0 protostar Cha-MMS1</w:t>
+                <w:t xml:space="preserve">Dust coagulation feedback on magnetohydrodynamic resistivities in protostellar collapse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. A. Busch</w:t>
+                <w:t xml:space="preserve">Vincent Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Hennebelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Belloche</w:t>
+                <w:t xml:space="preserve">G. Pineau Des Forêts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Cabrit</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Alexandre Marcowith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Commerçon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 633, pp.A126. </w:t>
+              <w:t xml:space="preserve">, 2020, 643, pp.A17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201936432⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201937387⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02450385v1</w:t>
+                <w:t xml:space="preserve">hal-03034835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protostellar Collapse: Regulation of the Angular Momentum and Onset of an Ionic Precursor</w:t>
               </w:r>
@@ -2764,51 +2768,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What Is the Role of Stellar Radiative Feedback in Setting the Stellar Mass Spectrum?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Hennebelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Commerçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2881,77 +2885,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gas phase Elemental abundances in Molecular cloudS (GEMS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Navarro-Almaida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fuente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rivière-Marichalar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3009,893 +3013,889 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02999279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dust coagulation feedback on magnetohydrodynamic resistivities in protostellar collapse</w:t>
+                <w:t xml:space="preserve">Chemical evolution during the formation of a protoplanetary disk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Guillet</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">A. Coutens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Commerçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Wakelam</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 643, pp.A17. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201937387⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 643, pp.A108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202038437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03034835v1</w:t>
+                <w:t xml:space="preserve">hal-03001912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical evolution during the formation of a protoplanetary disk</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Protostellar collapse: the conditions to form dust-rich protoplanetary disks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Lebreuilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Commerçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">V. Wakelam</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Laibe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 643, pp.A108. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202038437⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 641, pp.A112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202038174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03001912v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02942468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protostellar collapse: the conditions to form dust-rich protoplanetary disks</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G. Laibe</w:t>
+                <w:t xml:space="preserve">What determines the formation and characteristics of protoplanetary discs?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Hennebelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Commerçon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yueh-Ning Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Charnoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 641, pp.A112. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202038174⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 635, pp.A67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201936714⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02942468v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02504653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What determines the formation and characteristics of protoplanetary discs?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Charnoz</w:t>
+                <w:t xml:space="preserve">A new hybrid radiative transfer method for massive star formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Mignon-Risse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Commerçon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Rosdahl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 635, pp.A67. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201936714⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 635, pp.A42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201936605⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02504653v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02501491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new hybrid radiative transfer method for massive star formation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. González</w:t>
+                <w:t xml:space="preserve">The dynamically young outflow of the Class 0 protostar Cha-MMS1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. A. Busch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Belloche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Cabrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">P. Hennebelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">B. Commerçon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Rosdahl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 635, pp.A42. </w:t>
+              <w:t xml:space="preserve">, 2020, 633, pp.A126. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201936605⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201936432⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02501491v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02450385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the Hall effect in star formation, improving the angular momentum conservation</w:t>
+                <w:t xml:space="preserve">Shock-accelerated cosmic rays and streaming instability in the adaptive mesh refinement code Ramses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Marchand</w:t>
+                <w:t xml:space="preserve">Yohan Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Commerçon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Marcowith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Tomida</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">G. Chabrier</w:t>
+                <w:t xml:space="preserve">Loann Brahimi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 631, pp.A66. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201936215⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 631, pp.A121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201936275⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02371315v1</w:t>
+                <w:t xml:space="preserve">hal-02368799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shock-accelerated cosmic rays and streaming instability in the adaptive mesh refinement code Ramses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of the Hall effect in star formation, improving the angular momentum conservation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yohan Dubois</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Marcowith</w:t>
+                <w:t xml:space="preserve">K. Tomida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Commerçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loann Brahimi</w:t>
+                <w:t xml:space="preserve">G. Chabrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 631, pp.A121. </w:t>
+              <w:t xml:space="preserve">, 2019, 631, pp.A66. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201936275⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201936215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02368799v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02371315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Small dust grain dynamics on adaptive mesh refinement grids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Lebreuilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Commerçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Laibe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 626, pp.A96. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3942,51 +3942,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gas phase Elemental abundances in Molecular cloudS (GEMS) I. The prototypical dark cloud TMC 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Caselli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4076,64 +4076,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosmic-ray propagation in the bi-stable interstellar medium. I. Conditions for cosmic-ray trapping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Commerçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Marcowith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 622, pp.A143. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4386,575 +4386,545 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02371318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fragmentation properties of massive protocluster gas clumps: an ALMA study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Protostellar birth with ambipolar and ohmic diffusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Vaytet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Commerçon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Fontani</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J. Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Chabrier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 615, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201832672⟩</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201732075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03711223v1</w:t>
+                <w:t xml:space="preserve">insu-03711224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal Jeans Fragmentation within ∼1000 au in OMC-1S</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Robert Estalella</w:t>
+                <w:t xml:space="preserve">ALMA observations of the young protostellar system Barnard 1b: Signatures of an incipient hot corino in B1b-S</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Marcelino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cernicharo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fuente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Wootten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/aaad03⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 620, pp.A80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201731955⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03711237v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02371327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ALMA observations of the young protostellar system Barnard 1b: Signatures of an incipient hot corino in B1b-S</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">H. Wootten</w:t>
+                <w:t xml:space="preserve">Thermal Jeans Fragmentation within ∼1000 au in OMC-1S</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aina Palau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis A. Zapata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos G. Román-Zúñiga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Álvaro Sánchez-Monge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Estalella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201731955⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 855, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/aaad03⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02371327v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03711237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protostellar birth with ambipolar and ohmic diffusion</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Impact of the Hall effect in star formation and the issue of angular momentum conservation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Commerçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Chabrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 615, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201732075⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 619, pp.A37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201832907⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03711224v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02371328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dust Polarization toward Embedded Protostars in Ophiuchus with ALMA. II. IRAS 16293-2422</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Sadavoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4976,207 +4946,237 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Stephens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Tobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Woojin Kwon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 869 (2), pp.115. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3847/1538-4357/aaef81⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02371324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the Hall effect in star formation and the issue of angular momentum conservation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Fragmentation properties of massive protocluster gas clumps: an ALMA study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Fontani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Commerçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Giannetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. T. Beltrán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Á. Sánchez-Monge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 619, pp.A37. </w:t>
+              <w:t xml:space="preserve">, 2018, 615, </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201832907⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201832672⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02371328v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03711223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ALMA survey of massive cluster progenitors from ATLASGAL. Limited fragmentation at the early evolutionary stage of massive clumps</w:t>
               </w:r>
@@ -5290,308 +5290,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01489046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical segregation in the young protostars Barnard 1b-N and S</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Magnetic diffusivities in 3D radiative chemo-hydrodynamic simulations of protostellar collapse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maryvonne Gerin</w:t>
+                <w:t xml:space="preserve">Natalia Dzyurkevich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Commerçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Pety</w:t>
+                <w:t xml:space="preserve">Pierre Lesaffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Commercon</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dimitry Semenov</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 606, pp.L3. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201730963⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 603, pp.A105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201628995⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02180656v1</w:t>
+                <w:t xml:space="preserve">hal-02174564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic diffusivities in 3D radiative chemo-hydrodynamic simulations of protostellar collapse</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chemical segregation in the young protostars Barnard 1b-N and S</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fuente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryvonne Gerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natalia Dzyurkevich</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benoît Commerçon</w:t>
+                <w:t xml:space="preserve">J. Pety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Lesaffre</w:t>
+                <w:t xml:space="preserve">B. Commercon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimitry Semenov</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Agúndez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 603, pp.A105. </w:t>
+              <w:t xml:space="preserve">, 2017, 606, pp.L3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201628995⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201730963⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02174564v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02180656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for disks at an early stage in class 0 protostars ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryvonne Gerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Pety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5675,226 +5675,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01577450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MAGNETICALLY SELF-REGULATED FORMATION OF EARLY PROTOPLANETARY DISKS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Hennebelle</w:t>
+                <w:t xml:space="preserve">An implicit scheme for solving the anisotropic diffusion of heat and cosmic rays in the RAMSES code</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Commerçon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 830 (1), pp.L8. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 585, pp.A138. </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/2041-8205/830/1/L8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201527126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02317626v1</w:t>
+                <w:t xml:space="preserve">hal-01509749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambipolar diffusion in low-mass star formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Chabrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Hennebelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Vaytet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Commercon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 587, pp.A32. </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5922,386 +5896,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02318543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An implicit scheme for solving the anisotropic diffusion of heat and cosmic rays in the RAMSES code</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Chemical solver to compute molecule and grain abundances and non-ideal MHD resistivities in prestellar core-collapse calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Chabrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Hennebelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Commerçon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 585, pp.A138. </w:t>
+              <w:t xml:space="preserve">, 2016, 592, </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201527126⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201526780⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01509749v1</w:t>
+                <w:t xml:space="preserve">insu-03710577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical solver to compute molecule and grain abundances and non-ideal MHD resistivities in prestellar core-collapse calculations</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Magnetically regulated fragmentation of a massive, dense, and turbulent clump</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Fontani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Commerçon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Giannetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. T. Beltrán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sánchez-Monge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 592, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201526780⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 593, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201629442⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03710577v1</w:t>
+                <w:t xml:space="preserve">insu-03710573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetically regulated fragmentation of a massive, dense, and turbulent clump</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">MAGNETICALLY SELF-REGULATED FORMATION OF EARLY PROTOPLANETARY DISKS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Hennebelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Commerçon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Chabrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 593, </w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 830 (1), pp.L8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201629442⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3847/2041-8205/830/1/L8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03710573v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02317626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multigroup radiation hydrodynamics with flux-limited diffusion and adaptive mesh refinement</w:t>
               </w:r>
@@ -6313,64 +6313,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Vaytet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Commerçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 578, pp.A12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6430,64 +6430,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Padovani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Galli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Hennebelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Commerçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Joos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6534,51 +6534,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A fast, robust, and simple implicit method for adaptive time-stepping on adaptive mesh-refinement grids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Commerçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Debout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6638,103 +6638,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fragmentation of massive dense cores down to ~1000 AU: Relation between fragmentation and density structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aina Palau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Estalella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. M. Girart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fuente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fontani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 785 (1), pp.id. 42. </w:t>
@@ -6766,902 +6766,902 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00951180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiation magnetohydrodynamics in global simulations of protoplanetary discs</w:t>
+                <w:t xml:space="preserve">Simulations of protostellar collapse using multigroup radiation hydrodynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Flock</w:t>
+                <w:t xml:space="preserve">Neil Vaytet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Chabrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Fromang</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Edouard Audit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Commerçon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 560, pp.A43. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201322451⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 557, pp.A90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201321423⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01135502v1</w:t>
+                <w:t xml:space="preserve">cea-01135422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The dynamical state of the first hydrostatic core candidate Chamaeleon-MMS1</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Survival of interstellar molecules to prestellar dense core collapse and early phases of disk formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Menten</w:t>
+                <w:t xml:space="preserve">U. Hincelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Wakelam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Commerçon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Hersant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201321204⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 775 (1), pp.44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/775/1/44⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02545855v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00858261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulations of protostellar collapse using multigroup radiation hydrodynamics</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Radiation magnetohydrodynamics in global simulations of protoplanetary discs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Flock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Fromang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Commerçon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 557, pp.A90. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201321423⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 560, pp.A43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201322451⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01135422v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01135502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Survival of interstellar molecules to prestellar dense core collapse and early phases of disk formation</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The dynamical state of the first hydrostatic core candidate Chamaeleon-MMS1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Hersant</w:t>
+                <w:t xml:space="preserve">A. Tsitali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Belloche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Commerçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Guilloteau</w:t>
+                <w:t xml:space="preserve">K. Menten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 775 (1), pp.44. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 557, pp.A98. </w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/775/1/44⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201321204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00858261v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02545855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthetic observations of first hydrostatic cores in collapsing low-mass dense cores</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Simulations of protostellar collapse using multigroup radiation hydrodynamics. I. The first collapse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Vaytet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Audit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Chabrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Commerçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Th. Henning</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 545, pp.A98. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201118706⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 543, pp.60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201219427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02748039v1</w:t>
+                <w:t xml:space="preserve">hal-00765977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulations of protostellar collapse using multigroup radiation hydrodynamics. I. The first collapse</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. Vaytet</w:t>
+                <w:t xml:space="preserve">Synthetic observations of first hydrostatic cores in collapsing low-mass dense cores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Commerçon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Levrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Audit</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">J. Masson</w:t>
+                <w:t xml:space="preserve">Th. Henning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Launhardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 543, pp.60. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201219427⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 548, pp.A39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201220067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00765977v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02860640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthetic observations of first hydrostatic cores in collapsing low-mass dense cores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Commerçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F. Levrier</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Launhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Maury</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId256" w:history="1">
+                <w:t xml:space="preserve">C. Dullemond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Th. Henning</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Launhardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 548, pp.A39. </w:t>
+              <w:t xml:space="preserve">, 2012, 545, pp.A98. </w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201220067⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201118706⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02860640v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02748039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiation hydrodynamics with adaptive mesh refinement and application to prestellar core collapse. I. Methods</w:t>
               </w:r>
@@ -7673,64 +7673,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Commerçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Teyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Audit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Hennebelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Chabrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7790,51 +7790,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collapse of Massive Magnetized Dense Cores Using Radiation Magnetohydrodynamics: Early Fragmentation Inhibition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Commerçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Hennebelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Henning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7881,51 +7881,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collapse, outflows and fragmentation of massive, turbulent and magnetized prestellar barotropic cores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Hennebelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Commerçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8028,64 +8028,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protostellar collapse: radiative and magnetic feedbacks on small-scale fragmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Commerçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Hennebelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Audit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Chabrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8158,64 +8158,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protostellar collapse: a comparison between smoothed particle hydrodynamics and adaptative mesh refinement calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Commerçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Hennebelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Audit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Chabrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8454,64 +8454,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H_{2}S Formation in Dark Clouds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. G. Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fuente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Caselli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8566,103 +8566,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fragmentation of massive dense cores down to ~1000 AU: relation between fragmentation and density structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aina Palau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Estalella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josep M. Girart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asuncion Fuente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Hennebelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Protostars and Planets VI, Heidelberg, July 15-20, 2013. Poster #1S038</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Heidelberg, Germany</w:t>
@@ -8704,64 +8704,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiative, magnetic and numerical feedbacks on small-scale fragmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Commerçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Hennebelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Audit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Chabrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8892,51 +8892,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bontemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Wyrowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Belloche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. M. Menten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8971,90 +8971,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VizieR Online Data Catalog: Signatures of an incipient hot corino in B1b-S (Marcelino+, 2018)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Marcelino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cernicharo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fuente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. A. Wootten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9083,263 +9083,263 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01981359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VizieR Online Data Catalog: Barnard 1b-N and 1b-S 350GHz images (Gerin+, 2017)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Cernicharo</w:t>
+                <w:t xml:space="preserve">ALMA survey of massive cluster progenitors from ATLASGAL. Limited fragmentation at the early evolutionary stage of massive clumps.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Csengeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bontemps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Wyrowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Motte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. M. Menten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01617863v1</w:t>
+                <w:t xml:space="preserve">hal-01509605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ALMA survey of massive cluster progenitors from ATLASGAL. Limited fragmentation at the early evolutionary stage of massive clumps.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">K. M. Menten</w:t>
+                <w:t xml:space="preserve">VizieR Online Data Catalog: Barnard 1b-N and 1b-S 350GHz images (Gerin+, 2017)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pety</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Commerçon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fuente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cernicharo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01509605v1</w:t>
+                <w:t xml:space="preserve">hal-01617863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9370,64 +9370,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulations of early structure formation: Properties of halos that host primordial star formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Commerçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joakim Rosdahl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9717,51 +9717,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367635v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Sanhueza" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junhao &#23803;&#35946; Liu &#21016;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaho Morii" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Miquel Girart" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qizhou Zhang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ad9d40" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367634v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Miranzo-Pastor" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fuente" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Navarro-Almaida" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pineda" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Segura-Cox" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202554018" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564855v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lenoble" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Commer&#231;on" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rosdahl" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347918" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577067v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Lebreuilly" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hennebelle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347847" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04788367v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Morbidelli" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Marrocchi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Ali Ahmad" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmita Bhandare" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Charnoz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202451388" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04629268v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ahmad" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202449340" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608698v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Fournier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Fensch" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Commer&#231;on" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202450017" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04577065v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955829v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346711" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285988v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Price" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lovascio" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Laibe" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202245141" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285764v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-M. Mac Low" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ebel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141840" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982763v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mignon-Risse" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oliva" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kuiper" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243514" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550143v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vaytet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202037479" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03469762v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Mignon-Risse" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141648" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03319227v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joakim Rosdahl" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140617" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408224v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junhao Liu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeska Valdivia" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Maury" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac0cec" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03745701v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Lebreuilly" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hennebelle" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tine Colman" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Klessen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ac158c" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374983v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rodr&#237;guez-Baras" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rivi&#233;re-Marichalar" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Caselli" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202040112" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086991v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bulut" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Roncero" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aguado" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -C. Loison" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039611" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02450385v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. A. Busch" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belloche" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cabrit" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936432" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03711461v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marchand" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kengo Tomida" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kei E. I. Tanaka" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chabrier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/abad99" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03711451v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yueh-Ning Lee" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/abbfab" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999279v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Le Gal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rivi&#232;re-Marichalar" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Wakelam" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201937180" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034835v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guillet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pineau Des For&#234;ts" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Marcowith" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201937387" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001912v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coutens" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038437" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942468v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038174" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02504653v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Commer&#231;on" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936714" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02501491v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936605" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371315v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marchand" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tomida" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chabrier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936215" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368799v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Dubois" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loann Brahimi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936275" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371319v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834147" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876896v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Navarro" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gerin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Krammer" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Roueff" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834654" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953084v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833809" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371330v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Sadavoy" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Stephens" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Myers" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Looney" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Tobin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4365/ab4257" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371318v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Teyssier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspas.2019.00051" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03711223v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fontani" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giannetti" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T. Beltr&#225;n" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;. S&#225;nchez-Monge" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201832672" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03711237v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aina Palau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis A. Zapata" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos G. Rom&#225;n-Z&#250;&#241;iga" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro S&#225;nchez-Monge" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Estalella" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aaad03" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371327v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Marcelino" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cernicharo" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wootten" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731955" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03711224v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Masson" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201732075" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371324v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Woojin Kwon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aaef81" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371328v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201832907" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489046v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Csengeri" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bontemps" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wyrowski" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Motte" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. M. Menten" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629754" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180656v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Gerin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pety" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Commercon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ag&#250;ndez" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201730963" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174564v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Dzyurkevich" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lesaffre" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitry Semenov" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628995" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577450v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pety" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Commercon" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asuncion Fuente" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Cernicharo" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201630187" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317626v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8205/830/1/L8" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318543v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526371" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01509749v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527126" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03710577v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526780" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03710573v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S&#225;nchez-Monge" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629442" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01300581v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525971" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01290008v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Padovani" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Galli" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Joos" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424035" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559550v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Debout" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Teyssier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322858" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951180v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Estalella" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Girart" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/785/1/42" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01135502v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Flock" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fromang" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322451" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545855v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tsitali" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Menten" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321204" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01135422v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Vaytet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Audit" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Masson" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321423" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858261v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Hincelin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Wakelam" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hersant" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guilloteau" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/775/1/44" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02748039v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Launhardt" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dullemond" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Henning" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201118706" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765977v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Audit" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219427" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860640v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Levrier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maury" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220067" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743068v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015880" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785107v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Henning" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/742/1/L9" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786272v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Joos" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf S. Klessen" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Krumholz" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201016052" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03742663v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200913597" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03732348v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20078591" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783387v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timea Csengeri" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bontemps Baudry" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bouscasse" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana L&#243;pez-Sepulcre" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Le&#160;gal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13681475" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051765v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. G. Navarro" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880544v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep M. Girart" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724452v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1743921311000421" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901661v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981359v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. A. Wootten" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617863v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509605v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455536v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lenoble" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00442045v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367634v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Miranzo-Pastor" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fuente" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Navarro-Almaida" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pineda" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Segura-Cox" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202554018" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367635v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Sanhueza" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junhao &#23803;&#35946; Liu &#21016;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaho Morii" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Miquel Girart" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qizhou Zhang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ad9d40" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577067v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Lebreuilly" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hennebelle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Commer&#231;on" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347847" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564855v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lenoble" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rosdahl" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347918" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04788367v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Morbidelli" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Marrocchi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Ali Ahmad" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmita Bhandare" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Charnoz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202451388" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04629268v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ahmad" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202449340" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608698v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Fournier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Fensch" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Commer&#231;on" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202450017" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04577065v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285764v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-M. Mac Low" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ebel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141840" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285988v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Price" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lovascio" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Laibe" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202245141" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982763v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mignon-Risse" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oliva" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kuiper" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243514" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955829v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346711" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550143v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vaytet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202037479" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408224v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junhao Liu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeska Valdivia" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Maury" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac0cec" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03319227v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Mignon-Risse" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joakim Rosdahl" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140617" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03745701v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Lebreuilly" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hennebelle" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tine Colman" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Klessen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ac158c" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374983v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rodr&#237;guez-Baras" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rivi&#233;re-Marichalar" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Caselli" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202040112" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086991v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bulut" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Roncero" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aguado" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -C. Loison" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039611" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03469762v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141648" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034835v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guillet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pineau Des For&#234;ts" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Marcowith" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201937387" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03711461v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marchand" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kengo Tomida" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kei E. I. Tanaka" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chabrier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/abad99" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03711451v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yueh-Ning Lee" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/abbfab" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999279v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Le Gal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rivi&#232;re-Marichalar" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Wakelam" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201937180" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001912v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coutens" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038437" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942468v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038174" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02504653v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Commer&#231;on" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936714" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02501491v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936605" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02450385v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. A. Busch" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belloche" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cabrit" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936432" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368799v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Dubois" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loann Brahimi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936275" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371315v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marchand" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tomida" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chabrier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936215" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371319v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834147" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876896v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Navarro" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gerin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Krammer" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Roueff" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834654" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953084v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833809" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371330v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Sadavoy" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Stephens" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Myers" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Looney" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Tobin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4365/ab4257" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371318v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Teyssier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspas.2019.00051" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03711224v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Masson" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201732075" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371327v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Marcelino" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cernicharo" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wootten" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731955" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03711237v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aina Palau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis A. Zapata" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos G. Rom&#225;n-Z&#250;&#241;iga" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro S&#225;nchez-Monge" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Estalella" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aaad03" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371328v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201832907" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371324v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Woojin Kwon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aaef81" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03711223v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fontani" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giannetti" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T. Beltr&#225;n" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;. S&#225;nchez-Monge" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201832672" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489046v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Csengeri" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bontemps" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wyrowski" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Motte" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. M. Menten" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629754" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174564v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Dzyurkevich" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lesaffre" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitry Semenov" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628995" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180656v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Gerin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pety" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Commercon" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ag&#250;ndez" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201730963" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577450v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pety" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Commercon" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asuncion Fuente" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Cernicharo" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201630187" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01509749v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527126" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318543v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526371" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03710577v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526780" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03710573v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S&#225;nchez-Monge" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629442" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317626v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8205/830/1/L8" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01300581v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525971" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01290008v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Padovani" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Galli" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Joos" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424035" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559550v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Debout" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Teyssier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322858" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951180v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Estalella" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Girart" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/785/1/42" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01135422v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Vaytet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Audit" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Masson" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321423" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858261v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Hincelin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Wakelam" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hersant" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guilloteau" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/775/1/44" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01135502v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Flock" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fromang" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322451" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545855v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tsitali" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Menten" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321204" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765977v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Audit" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219427" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860640v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Levrier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maury" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Henning" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Launhardt" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220067" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02748039v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dullemond" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201118706" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743068v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015880" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785107v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Henning" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/742/1/L9" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786272v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Joos" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf S. Klessen" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Krumholz" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201016052" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03742663v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200913597" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03732348v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20078591" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783387v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timea Csengeri" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bontemps Baudry" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bouscasse" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana L&#243;pez-Sepulcre" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Le&#160;gal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13681475" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051765v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. G. Navarro" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880544v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep M. Girart" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724452v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1743921311000421" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901661v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981359v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. A. Wootten" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509605v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617863v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455536v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lenoble" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00442045v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>