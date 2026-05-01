--- v0 (2026-03-15)
+++ v1 (2026-05-01)
@@ -764,364 +764,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03771480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de la précarité sur la prise en charge du cancer du sein en Île-de-France : résultats de l’étude DESSEIN</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comment les retraités façonnent la structure sociale des villes françaises?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Gourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Conti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Ngô</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Benoit Conti</w:t>
+                <w:t xml:space="preserve">Laurent Terral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Fromentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bulcan.2024.02.019⟩</w:t>
+              <w:t xml:space="preserve">Métropolitiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.56698/metropolitiques.2082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04619974v1</w:t>
+                <w:t xml:space="preserve">hal-04723477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment les retraités façonnent la structure sociale des villes françaises?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Delage</w:t>
+                <w:t xml:space="preserve">Impact de la précarité sur la prise en charge du cancer du sein en Île-de-France : résultats de l’étude DESSEIN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Ngô</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bonsang-Kitzis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Charreire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bochaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Conti</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julie Fromentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Métropolitiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 111 (7-8), pp.635-645. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.56698/metropolitiques.2082⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bulcan.2024.02.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04723477v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04619974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temps et espaces dans les parcours de soins de femmes souffrant d’un cancer du sein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Desprès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bochaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Conti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Baffert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1172,51 +1172,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A natural experiment to assess how urban interventions in lower socioeconomic areas influence health behaviors: the UrbASanté study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Conti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1319,77 +1319,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of geographic access and socioeconomic characteristics on breast cancer outcomes: A systematic review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Conti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bochaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bonsang-Kitzis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Desprès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2428,51 +2428,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet UrbASanté : de la coconstruction d'un projet de recherche aux collaboraions avec les acteurs de terrains de Porte de la Chapelle (Paris)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Conti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2543,480 +2543,480 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04614495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déterminants du choix modal et possibilités de report modal pour les trajets interurbains portés par les villes moyennes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Aguilera-Belanger</w:t>
+                <w:t xml:space="preserve">UrbASanté study: using natural experiment to improve understanding relationships between urban transformations and health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Conti</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvestre Duroudier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5èmes Rencontres Francophones Transport Mobilité (RFTM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Dijon, France</w:t>
+              <w:t xml:space="preserve">AAG Annual Meeting 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Denver, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04220327v1</w:t>
+                <w:t xml:space="preserve">hal-04276964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobilités pendulaires interurbaines : analyse longitudinale à l'échelle des villes moyennes</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">De la “simple” collecte de données à des collaborations avec les habitant.e.s qui interrogent l’engagement des chercheurs : retour sur l’expérience terrain du projet UrbASanté à la Porte de la Chapelle (Paris)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Bauchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ndèye Aïta Cissé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Leydier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxanne Caparros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">59e colloque de l’Association de Science Régionale de Langue Française (ASRDLF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Le Tampon, France</w:t>
+              <w:t xml:space="preserve">Colloque Engagement(s), Comité National Français de Géographie (CNFG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France, May 2023, Valenciennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04158550v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04277519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UrbASanté study: using natural experiment to improve understanding relationships between urban transformations and health</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mobilités pendulaires interurbaines : analyse longitudinale à l'échelle des villes moyennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Conti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvestre Duroudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Le Néchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Aguilera-Belanger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAG Annual Meeting 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Denver, United States</w:t>
+              <w:t xml:space="preserve">59e colloque de l’Association de Science Régionale de Langue Française (ASRDLF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Le Tampon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04276964v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04158550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la “simple” collecte de données à des collaborations avec les habitant.e.s qui interrogent l’engagement des chercheurs : retour sur l’expérience terrain du projet UrbASanté à la Porte de la Chapelle (Paris)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Antoine Leydier</w:t>
+                <w:t xml:space="preserve">Déterminants du choix modal et possibilités de report modal pour les trajets interurbains portés par les villes moyennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Le Néchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roxanne Caparros</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anne Aguilera-Belanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Conti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvestre Duroudier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Engagement(s), Comité National Français de Géographie (CNFG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France, May 2023, Valenciennes, France</w:t>
+              <w:t xml:space="preserve">5èmes Rencontres Francophones Transport Mobilité (RFTM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04277519v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04220327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des évolutions croisées d’un territoire et des comportements de santé de ses habitant.es : étude UrbASanté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Conti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3093,77 +3093,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Bauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Caparros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Leydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Conti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regards croisés sur les habitats précaires. Perspectives internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Aubervilliers (Campus Condorcet - EHESS), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3322,51 +3322,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Essai de typologie des villes moyennes et intermédiaires françaises selon les mobilités pendulaires interurbaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvestre Duroudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Aguilera-Belanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Conti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3965,77 +3965,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Précarité, cancer du sein, accès aux soins en Île-de-France : une lecture par les pratiques de mobilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Conti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bochaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Charreire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Ngô</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">56ème colloque de l'Association de Science Régionale de Langue Française (ASRDLF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Iasi, Roumanie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4073,64 +4073,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of deprivation level and mobility behaviors on accessibility to breast cancer care: example in Paris region (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Conti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bochaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Ngo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5125,165 +5125,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01385618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les mobilités domicile-travail depuis les villes moyennes : état des lieux et réflexions sur la durabilité</w:t>
+                <w:t xml:space="preserve">Les mobilités domicile-travail interurbains depuis les villes moyennes : état des lieux et réflexions sur la durabilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Conti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Doctorales de l’Association de Science Régionale de Langue Françaises (ASRDLF) 2014 : Ville et territoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2014, Champs-sur-Marne, France</w:t>
+              <w:t xml:space="preserve">51ème colloque de l'Association de Science Régionale de Langue Française (ASRDLF), Métropolisation, cohésion et performance : quels futurs pour nos territoires ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01385581v1</w:t>
+                <w:t xml:space="preserve">hal-01385583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les mobilités domicile-travail interurbains depuis les villes moyennes : état des lieux et réflexions sur la durabilité</w:t>
+                <w:t xml:space="preserve">Les mobilités domicile-travail depuis les villes moyennes : état des lieux et réflexions sur la durabilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Conti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">51ème colloque de l'Association de Science Régionale de Langue Française (ASRDLF), Métropolisation, cohésion et performance : quels futurs pour nos territoires ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Champs-sur-Marne, France</w:t>
+              <w:t xml:space="preserve">Doctorales de l’Association de Science Régionale de Langue Françaises (ASRDLF) 2014 : Ville et territoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01385583v1</w:t>
+                <w:t xml:space="preserve">hal-01385581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multipolarisation des emplois, dynamiques de peuplement et mobilités domicile-travail des périurbains</w:t>
               </w:r>
@@ -5888,51 +5888,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04943001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -6008,51 +6008,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05489701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Essai de définition de systèmes de villes multiscalaires en France</w:t>
+                <w:t xml:space="preserve">A Method to Define Multiscalar Systems of Cities in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Le Néchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Conti</w:t>
@@ -6061,240 +6061,339 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvestre Duroudier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Céline Vacchiani-Marcuzzo; Denise Pumain. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Des lois d’échelle et des villes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Iste Editions, pp.293-328, 2025, Géographie et démographie, 9781789482287</w:t>
+              <w:t xml:space="preserve">Scaling Laws and Urban Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Iste Editions, pp.275-310, 2026, Geography and Demography, 978-1-78945-228-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05322433v1</w:t>
+                <w:t xml:space="preserve">halshs-05572202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mobilité pendulaire des actifs interurbains à destination du pôle urbain de Paris</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Essai de définition de systèmes de villes multiscalaires en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Le Néchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Conti</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvestre Duroudier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Céline Vacchiani-Marcuzzo; Denise Pumain. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atlas collaboratif de la mégarégion parisienne</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Des lois d’échelle et des villes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Iste Editions, pp.293-328, 2025, Géographie et démographie, 9781789482287</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03324641v1</w:t>
+                <w:t xml:space="preserve">hal-05322433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La mobilité pendulaire des actifs interurbains à destination du pôle urbain de Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Conti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atlas collaboratif de la mégarégion parisienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laboratoire "Identité et Différenciation de l'Espace, de l'Environnement et des Sociétés" UMR CNRS 6266 Université de Rouen-Normandie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48390/0fe7-7h85⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03324641v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les transports publics face à la nouvelle géographie des flux urbains et interurbains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Aguilera-Belanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Conti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Concevoir une offre de transport public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01848027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6304,51 +6403,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La rétraction des services et commerces dans les villes petites et moyennes : modalités et logiques à l’échelle interurbaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Baudet-Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6357,220 +6456,220 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Conti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Chouraqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Commenges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Caisse des Dépôts et Consignations - Commissariat Général à l'Egalité des Territoires. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
-              <w:r>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02144993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique du peuplement, des formes urbaines et des mobilités dans les territoires de la périurbanisation. Quels enseignements au regard des enjeux du développement durable ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Aguilera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Conti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Coralli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Le Néchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] PUCA (Plan Urbanisme Construction Architecture). 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01118382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6580,185 +6679,185 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mobilité pendulaire interurbaine en France face aux enjeux du changement climatique : caractérisation socioéconomique, analyse spatiale et potentiels de report modal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Conti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géographie. Université Paris-Est, 2016. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01492756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mobilité pendulaire interurbaine en France face aux enjeux du changement climatique : caractérisation socioéconomique, analyse spatiale et potentiels de report modal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Conti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Architecture, aménagement de l'espace. Université Paris-Est, 2016. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2016PESC1174⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01524369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId140"/>
+      <w:footerReference w:type="default" r:id="rId141"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6826,51 +6925,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8B380F86"/>
+    <w:nsid w:val="8033741D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7057,51 +7156,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benoit-conti" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0348-2119" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/20019058X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.archives-ouvertes.fr/tel-01524369" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-gustave-eiffel.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lvmt.fr/equipe/benoit-conti/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05394704v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gourdon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Delage" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fromentin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Conti" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Baudet-Michel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/158w7" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077857v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aguil&#233;ra" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvestre Duroudier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Le N&#233;chet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04885493v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Caparros" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Perrin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Perignon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Rollet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2024.12.001" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771480v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gunko" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Sheludkov" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Novkunskaya" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15387216.2022.2120033" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04619974v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Ng&#244;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bonsang-Kitzis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Charreire" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bochaton" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2024.02.019" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723477v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Terral" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.2082" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635845v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Despr&#232;s" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Baffert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2024.04.006" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04032915v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Bauchard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nd&#232;ye A&#239;ta Ciss&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-023-15388-2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730234v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0271319" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03161226v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chouraqui" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Guiraud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Le Neindre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/04353684.2021.1875867" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170915v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfst.909" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halshs-02518591v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.2020.0001" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111951v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.115.0014" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847990v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtrangeo.2018.05.007" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01527428v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aguilera" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731360v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01675670v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Nessi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Proulhac" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Sajous" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Th&#233;bert" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418680v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01385412v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0761898015001041" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614495v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urbasant&#233; Study Group" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220327v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aguilera-Belanger" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158550v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276964v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277519v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Leydier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Caparros" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Blanchard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277528v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05505297v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596623v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Ysebaert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Giraud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Pecout" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782821v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716581v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256966v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337951v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037851v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Chantal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305089v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Le Nechet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189479v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305092v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Ngo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848086v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04457691v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848068v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848108v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Gu&#233;rois" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848105v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Pavard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189512v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682581v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682586v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01385593v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01385618v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01385581v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01385583v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00877693v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01385403v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00877707v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04631697v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04630987v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943001v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05489701v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322433v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324641v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://atlas-paris-mega-region.univ-rouen.fr/node/77" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48390/0fe7-7h85" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848027v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02144993v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Commenges" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01118382v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Coralli" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01492756v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-01524369v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016PESC1174" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benoit-conti" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0348-2119" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/20019058X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.archives-ouvertes.fr/tel-01524369" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-gustave-eiffel.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lvmt.fr/equipe/benoit-conti/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05394704v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gourdon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Delage" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fromentin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Conti" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Baudet-Michel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/158w7" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077857v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aguil&#233;ra" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvestre Duroudier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Le N&#233;chet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04885493v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Caparros" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Perrin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Perignon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Rollet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2024.12.001" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771480v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gunko" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Sheludkov" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Novkunskaya" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15387216.2022.2120033" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723477v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Terral" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.2082" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04619974v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Ng&#244;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bonsang-Kitzis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Charreire" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bochaton" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2024.02.019" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635845v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Despr&#232;s" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Baffert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2024.04.006" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04032915v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Bauchard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nd&#232;ye A&#239;ta Ciss&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-023-15388-2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730234v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0271319" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03161226v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chouraqui" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Guiraud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Le Neindre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/04353684.2021.1875867" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170915v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfst.909" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halshs-02518591v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.2020.0001" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111951v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.115.0014" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847990v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtrangeo.2018.05.007" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01527428v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aguilera" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731360v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01675670v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Nessi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Proulhac" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Sajous" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Th&#233;bert" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418680v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01385412v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0761898015001041" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614495v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urbasant&#233; Study Group" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276964v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277519v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Leydier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Caparros" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Blanchard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158550v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aguilera-Belanger" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220327v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277528v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05505297v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596623v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Ysebaert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Giraud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Pecout" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782821v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716581v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256966v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337951v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037851v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Chantal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305089v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Le Nechet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189479v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305092v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Ngo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848086v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04457691v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848068v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848108v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Gu&#233;rois" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848105v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Pavard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189512v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682581v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682586v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01385593v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01385618v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01385583v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01385581v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00877693v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01385403v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00877707v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04631697v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04630987v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943001v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05489701v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05572202v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322433v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324641v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://atlas-paris-mega-region.univ-rouen.fr/node/77" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48390/0fe7-7h85" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848027v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02144993v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Commenges" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01118382v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Coralli" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01492756v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-01524369v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016PESC1174" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>