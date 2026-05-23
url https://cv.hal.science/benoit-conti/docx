--- v1 (2026-05-01)
+++ v2 (2026-05-23)
@@ -258,269 +258,269 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse multidimensionnelle de la précarité dans le système urbain français</w:t>
+                <w:t xml:space="preserve">Les déplacements domicile-travail entre villes, un impensé de la mobilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Gourdon</w:t>
+                <w:t xml:space="preserve">Anne Aguiléra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Delage</w:t>
+                <w:t xml:space="preserve">Benoit Conti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Fromentin</w:t>
+                <w:t xml:space="preserve">Sylvestre Duroudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Conti</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Florent Le Néchet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05394704v1</w:t>
+                <w:t xml:space="preserve">hal-05077857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les déplacements domicile-travail entre villes, un impensé de la mobilité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse multidimensionnelle de la précarité dans le système urbain français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Gourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Aguiléra</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Julie Fromentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Conti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvestre Duroudier</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sophie Baudet-Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Conversation France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/158w7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05077857v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05394704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre les stratégies d’approvisionnement alimentaire des habitants d’un quartier en politique de la ville. Une enquête qualitative conduite Porte de la Chapelle à Paris</w:t>
               </w:r>
@@ -532,51 +532,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Caparros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Conti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -653,77 +653,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lost in transformation: comparative analysis of healthcare provision dynamics within urban systems of European Russia and France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Gunko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Conti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Sheludkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Baudet-Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Novkunskaya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -770,103 +770,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment les retraités façonnent la structure sociale des villes françaises?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Gourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Delage</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Benoit Conti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Terral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Fromentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Métropolitiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
@@ -956,51 +956,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bochaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Conti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin du Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 111 (7-8), pp.635-645. </w:t>
@@ -1064,51 +1064,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Desprès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bochaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Conti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1185,51 +1185,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A natural experiment to assess how urban interventions in lower socioeconomic areas influence health behaviors: the UrbASanté study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Conti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Bauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1306,51 +1306,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of geographic access and socioeconomic characteristics on breast cancer outcomes: A systematic review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Conti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bochaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1440,77 +1440,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The shrinkage of justice and hospital facilities in small French cities (2000–2016)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Baudet-Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Chouraqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Conti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noé Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1574,64 +1574,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réformes hospitalières et crise pandémique de la Covid-19 : depuis 2008 les inégalités spatiales d'équipement en lits de réanimation ont-elles augmenté ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Conti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Baudet-Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Le Neindre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1678,64 +1678,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Envisager la rétraction d’un équipement dans le système urbain français : le cas des lits d’hospitalisation en court séjour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Conti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Baudet-Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Le Neindre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1782,51 +1782,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Essai de caractérisation de la mobilité interurbaine en France : des pendulaires et pendularités hétérogènes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Conti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 1 (115), pp.14-32. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1860,51 +1860,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modal shift and interurban mobility: Environmentally positive, socially regressive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Conti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Transport Geography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 69, pp. 234-241. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1951,64 +1951,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accompagner la transition vers des mobilités plus durables dans le périurbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Aguilera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Conti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Le Néchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transports urbains : mobilité, réseaux, territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2033,51 +2033,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mobilité pendulaire des interurbains et leurs impacts sur les émissions de CO2, un enjeu d'aménagement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Conti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Région et Développement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2115,51 +2115,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mobilité périurbaine : le changement, c’est pour quand ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Nessi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Conti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Proulhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2236,64 +2236,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accompagner la transition vers des mobilités plus durables dans le périurbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Aguilera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Conti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Le Néchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transports urbains : mobilité, réseaux, territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2318,51 +2318,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La structure des mobilités domicile-travail au départ des villes moyennes : réflexions sur leur durabilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Conti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTS. Recherche, transports, sécurité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Usages de la vitesse, 2015 (01), pp.35-45. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2441,51 +2441,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet UrbASanté : de la coconstruction d'un projet de recherche aux collaboraions avec les acteurs de terrains de Porte de la Chapelle (Paris)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Conti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Bauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2543,493 +2543,493 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04614495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UrbASanté study: using natural experiment to improve understanding relationships between urban transformations and health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Charreire</w:t>
+                <w:t xml:space="preserve">Mobilités pendulaires interurbaines : analyse longitudinale à l'échelle des villes moyennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Conti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvestre Duroudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Conti</w:t>
+                <w:t xml:space="preserve">Florent Le Néchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Aguilera-Belanger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAG Annual Meeting 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Denver, United States</w:t>
+              <w:t xml:space="preserve">59e colloque de l’Association de Science Régionale de Langue Française (ASRDLF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Le Tampon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04276964v1</w:t>
+                <w:t xml:space="preserve">hal-04158550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la “simple” collecte de données à des collaborations avec les habitant.e.s qui interrogent l’engagement des chercheurs : retour sur l’expérience terrain du projet UrbASanté à la Porte de la Chapelle (Paris)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Déterminants du choix modal et possibilités de report modal pour les trajets interurbains portés par les villes moyennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Le Néchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Aguilera-Belanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Conti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvestre Duroudier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Engagement(s), Comité National Français de Géographie (CNFG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France, May 2023, Valenciennes, France</w:t>
+              <w:t xml:space="preserve">5èmes Rencontres Francophones Transport Mobilité (RFTM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04277519v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04220327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobilités pendulaires interurbaines : analyse longitudinale à l'échelle des villes moyennes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Florent Le Néchet</w:t>
+                <w:t xml:space="preserve">De la “simple” collecte de données à des collaborations avec les habitant.e.s qui interrogent l’engagement des chercheurs : retour sur l’expérience terrain du projet UrbASanté à la Porte de la Chapelle (Paris)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Bauchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ndèye Aïta Cissé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Leydier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxanne Caparros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Aguilera-Belanger</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sophie Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">59e colloque de l’Association de Science Régionale de Langue Française (ASRDLF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Le Tampon, France</w:t>
+              <w:t xml:space="preserve">Colloque Engagement(s), Comité National Français de Géographie (CNFG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France, May 2023, Valenciennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04158550v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04277519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déterminants du choix modal et possibilités de report modal pour les trajets interurbains portés par les villes moyennes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">UrbASanté study: using natural experiment to improve understanding relationships between urban transformations and health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Charreire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Conti</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvestre Duroudier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5èmes Rencontres Francophones Transport Mobilité (RFTM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Dijon, France</w:t>
+              <w:t xml:space="preserve">AAG Annual Meeting 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Denver, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04220327v1</w:t>
+                <w:t xml:space="preserve">hal-04276964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des évolutions croisées d’un territoire et des comportements de santé de ses habitant.es : étude UrbASanté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Conti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urbasanté Study Group</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3093,64 +3093,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Bauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Caparros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Leydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Conti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3188,64 +3188,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of spatial access to hospital surgery in France between 2000 and 2018: analysis of socio-spatial inequalities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Conti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Baudet-Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Ysebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3309,90 +3309,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Essai de typologie des villes moyennes et intermédiaires françaises selon les mobilités pendulaires interurbaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvestre Duroudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Aguilera-Belanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Conti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Le Néchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4èmes Rencontres Francophones Transport Mobilité (RFTM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Luxembourg Institute of Economic Research, Jun 2022, Esch-sur-Alzette, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3417,77 +3417,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscalarité, polycentricité : exploration des relations du quotidien à partir du nouveau zonage en aires d’attraction des villes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Conti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvestre Duroudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Le Néchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">58e colloque de l’Association de Science Régionale de Langue Française (ASRDLF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3525,64 +3525,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éloignement de l'offre d'hospitalisation pour les soins de chirurgie en France : une comparaison public/privé par les distances temps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Ysebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Conti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Baudet-Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Pecout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3637,77 +3637,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chirurgie et rétraction de l'accès à l'offre d'hospitalisation en France entre 2000 et 2018 : analyse des inégalités socio-spatiales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Conti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Ysebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Baudet-Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3762,77 +3762,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La transformation des équipements hospitaliers se fait-elle au détriment des villes petites et moyennes?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Baudet-Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Chantal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Conti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Le Neindre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3883,51 +3883,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trajectories of the French mega-city regions: which links between urban growth and urban form?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Le Nechet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Conti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECTQG 2019, European Colloquium on Theoretical and Quantitative Geography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Mondorf-les-Bains, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3952,51 +3952,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Précarité, cancer du sein, accès aux soins en Île-de-France : une lecture par les pratiques de mobilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Conti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bochaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4060,51 +4060,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of deprivation level and mobility behaviors on accessibility to breast cancer care: example in Paris region (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Conti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bochaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4168,64 +4168,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Champ métropolitain, aire urbaine, système urbain ? Trois lectures géographiques de l'évolution des formes d’organisation morphologiques et fonctionnelles en France entre 1982 et 2010</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Conti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Le Néchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ères Rencontres Francophones Transport Mobilité (RFTM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4250,77 +4250,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organisation de la session spéciale &amp;quot;Les mobilités interurbaines du quotidien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Conti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Aguilera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Le Néchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FRTM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4345,51 +4345,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modal shift and interurban mobility: environmentally positive, socially regressive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Conti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Association of Geographers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4414,64 +4414,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rétraction de l’offre de soins dans l’espace urbain français, 2000-2016 : une analyse par l’évolution des lits et places d’hospitalisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Conti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Baudet-Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Le Neindre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4522,64 +4522,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconfiguration of Hospital’s Locations Since the Early 2000s in France: Are Shrinking Cities More at Stake?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Baudet-Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Conti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Le Neindre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4643,64 +4643,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconfiguration of hospital supply (bed) since the early 2000s in France: Are shrinking cities more at stake?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Conti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Baudet-Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Guérois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4758,234 +4758,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02189512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification du volume des émissions de CO2 liées aux déplacements domicile-travail des actifs interurbains des aires urbaines grandes et moyennes en France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolution of the forms of polycentricity within French mega-city regions: more dispersed and/or more scattered?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Conti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Conti</w:t>
+                <w:t xml:space="preserve">Florent Le Néchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">54ème colloque de l'Association de Science Régionale de Langue Française (ASRDLF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Athènes, Grèce</w:t>
+              <w:t xml:space="preserve">American Association of Geographers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01682581v1</w:t>
+                <w:t xml:space="preserve">hal-01682586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of the forms of polycentricity within French mega-city regions: more dispersed and/or more scattered?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Quantification du volume des émissions de CO2 liées aux déplacements domicile-travail des actifs interurbains des aires urbaines grandes et moyennes en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Conti</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florent Le Néchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Association of Geographers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Boston, United States</w:t>
+              <w:t xml:space="preserve">54ème colloque de l'Association de Science Régionale de Langue Française (ASRDLF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Athènes, Grèce</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01682586v1</w:t>
+                <w:t xml:space="preserve">hal-01682581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mobilités domicile-travail internes aux systèmes urbains régionaux. . Caractéristiques et durabilité des systèmes urbains régionaux.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Conti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Aguilera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Le Néchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">52ème colloque de l'Association de Science Régionale de Langue Française (ASRDLF), Territoires méditerranéens : agriculture, alimentation et villes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5023,51 +5023,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le changement c'est pour quand ? Évolution des pratiques spatiales dans le périurbain francilien au regard des &amp;quot; modes de mobilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Nessi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Conti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Proulhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5125,208 +5125,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01385618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les mobilités domicile-travail interurbains depuis les villes moyennes : état des lieux et réflexions sur la durabilité</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Les mobilités domicile-travail depuis les villes moyennes : état des lieux et réflexions sur la durabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Conti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">51ème colloque de l'Association de Science Régionale de Langue Française (ASRDLF), Métropolisation, cohésion et performance : quels futurs pour nos territoires ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Champs-sur-Marne, France</w:t>
+              <w:t xml:space="preserve">Doctorales de l’Association de Science Régionale de Langue Françaises (ASRDLF) 2014 : Ville et territoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01385583v1</w:t>
+                <w:t xml:space="preserve">hal-01385581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les mobilités domicile-travail depuis les villes moyennes : état des lieux et réflexions sur la durabilité</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Les mobilités domicile-travail interurbains depuis les villes moyennes : état des lieux et réflexions sur la durabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Conti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Doctorales de l’Association de Science Régionale de Langue Françaises (ASRDLF) 2014 : Ville et territoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2014, Champs-sur-Marne, France</w:t>
+              <w:t xml:space="preserve">51ème colloque de l'Association de Science Régionale de Langue Française (ASRDLF), Métropolisation, cohésion et performance : quels futurs pour nos territoires ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01385581v1</w:t>
+                <w:t xml:space="preserve">hal-01385583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multipolarisation des emplois, dynamiques de peuplement et mobilités domicile-travail des périurbains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Aguilera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Conti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deuxièmes rencontres internationales du Forum des Vies Mobiles : Des mobilités durables dans le périurbain, est-ce possible ? Quels modes de vie dans l'alter-urbain/suburban-rural/citta diffusa/Zwischenstadt ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5351,51 +5351,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilité, accessibilité : quelles formes spatiales pour la ville durable ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Conti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18ème Journée doctorale en transport - Journées Éric Tabourin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5433,51 +5433,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamiques du peuplement, des formes urbaines et de la mobilité dans les territoires de la périurbanisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Aguilera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Conti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">50ème colloque de l'ASRDLF (Association de Science Régionale de Langue Française) : Culture, patrimoine et savoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Mons, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5534,64 +5534,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Se déplacer pour se faire opérer : géographie des mobilités hospitalières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Conti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Baudet-Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5655,90 +5655,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atlas régional des mobilités interurbaines du quotidien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Aguiléra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Conti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvestre Duroudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Le Néchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RFTM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5795,90 +5795,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De villes en villes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Aguiléra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Conti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvestre Duroudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Le Néchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université Gustave Eiffel. pp.91, 2024, Les collections de l'IFSTTAR, 978-2-37135-000-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5928,64 +5928,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les interstices des systèmes de villes en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Conti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Le Néchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Florent Le Néchet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La coévolution transport, mobilité, territoire. Échelles et modèles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Iste Editions, pp.135-157, 2026, Géographie et démographie, 978-1-78948-234-8</w:t>
@@ -6014,77 +6014,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Method to Define Multiscalar Systems of Cities in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Le Néchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Conti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvestre Duroudier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Céline Vacchiani-Marcuzzo; Denise Pumain. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scaling Laws and Urban Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Iste Editions, pp.275-310, 2026, Geography and Demography, 978-1-78945-228-0</w:t>
@@ -6113,77 +6113,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Essai de définition de systèmes de villes multiscalaires en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Le Néchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Conti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvestre Duroudier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Céline Vacchiani-Marcuzzo; Denise Pumain. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des lois d’échelle et des villes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Iste Editions, pp.293-328, 2025, Géographie et démographie, 9781789482287</w:t>
@@ -6212,51 +6212,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mobilité pendulaire des actifs interurbains à destination du pôle urbain de Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Conti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas collaboratif de la mégarégion parisienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6303,64 +6303,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les transports publics face à la nouvelle géographie des flux urbains et interurbains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Aguilera-Belanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Conti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Concevoir une offre de transport public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6417,103 +6417,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La rétraction des services et commerces dans les villes petites et moyennes : modalités et logiques à l’échelle interurbaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Baudet-Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Conti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Chouraqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Commenges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Caisse des Dépôts et Consignations - Commissariat Général à l'Egalité des Territoires. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -6565,77 +6565,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Aguilera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Conti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Coralli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Le Néchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] PUCA (Plan Urbanisme Construction Architecture). 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -6693,51 +6693,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mobilité pendulaire interurbaine en France face aux enjeux du changement climatique : caractérisation socioéconomique, analyse spatiale et potentiels de report modal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Conti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géographie. Université Paris-Est, 2016. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -6764,51 +6764,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mobilité pendulaire interurbaine en France face aux enjeux du changement climatique : caractérisation socioéconomique, analyse spatiale et potentiels de report modal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Conti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Architecture, aménagement de l'espace. Université Paris-Est, 2016. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2016PESC1174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -6925,51 +6925,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8033741D"/>
+    <w:nsid w:val="3726A9B9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7156,51 +7156,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benoit-conti" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0348-2119" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/20019058X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.archives-ouvertes.fr/tel-01524369" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-gustave-eiffel.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lvmt.fr/equipe/benoit-conti/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05394704v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gourdon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Delage" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fromentin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Conti" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Baudet-Michel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/158w7" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077857v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aguil&#233;ra" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvestre Duroudier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Le N&#233;chet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04885493v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Caparros" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Perrin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Perignon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Rollet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2024.12.001" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771480v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gunko" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Sheludkov" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Novkunskaya" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15387216.2022.2120033" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723477v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Terral" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.2082" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04619974v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Ng&#244;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bonsang-Kitzis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Charreire" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bochaton" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2024.02.019" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635845v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Despr&#232;s" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Baffert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2024.04.006" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04032915v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Bauchard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nd&#232;ye A&#239;ta Ciss&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-023-15388-2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730234v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0271319" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03161226v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chouraqui" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Guiraud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Le Neindre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/04353684.2021.1875867" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170915v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfst.909" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halshs-02518591v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.2020.0001" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111951v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.115.0014" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847990v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtrangeo.2018.05.007" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01527428v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aguilera" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731360v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01675670v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Nessi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Proulhac" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Sajous" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Th&#233;bert" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418680v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01385412v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0761898015001041" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614495v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urbasant&#233; Study Group" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276964v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277519v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Leydier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Caparros" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Blanchard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158550v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aguilera-Belanger" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220327v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277528v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05505297v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596623v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Ysebaert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Giraud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Pecout" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782821v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716581v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256966v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337951v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037851v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Chantal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305089v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Le Nechet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189479v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305092v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Ngo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848086v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04457691v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848068v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848108v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Gu&#233;rois" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848105v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Pavard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189512v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682581v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682586v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01385593v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01385618v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01385583v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01385581v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00877693v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01385403v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00877707v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04631697v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04630987v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943001v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05489701v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05572202v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322433v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324641v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://atlas-paris-mega-region.univ-rouen.fr/node/77" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48390/0fe7-7h85" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848027v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02144993v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Commenges" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01118382v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Coralli" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01492756v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-01524369v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016PESC1174" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benoit-conti" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0348-2119" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/20019058X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.archives-ouvertes.fr/tel-01524369" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-gustave-eiffel.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lvmt.fr/equipe/benoit-conti/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077857v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aguil&#233;ra" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Conti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvestre Duroudier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Le N&#233;chet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05394704v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gourdon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Delage" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fromentin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Baudet-Michel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/158w7" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04885493v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Caparros" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Perrin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Perignon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Rollet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2024.12.001" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771480v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gunko" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Sheludkov" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Novkunskaya" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15387216.2022.2120033" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723477v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Terral" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.2082" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04619974v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Ng&#244;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bonsang-Kitzis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Charreire" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bochaton" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2024.02.019" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635845v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Despr&#232;s" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Baffert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2024.04.006" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04032915v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Bauchard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nd&#232;ye A&#239;ta Ciss&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-023-15388-2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730234v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0271319" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03161226v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chouraqui" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Guiraud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Le Neindre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/04353684.2021.1875867" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170915v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfst.909" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halshs-02518591v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.2020.0001" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111951v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.115.0014" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847990v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtrangeo.2018.05.007" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01527428v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aguilera" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731360v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01675670v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Nessi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Proulhac" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Sajous" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Th&#233;bert" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418680v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01385412v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0761898015001041" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614495v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urbasant&#233; Study Group" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158550v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aguilera-Belanger" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220327v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277519v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Leydier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Caparros" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Blanchard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276964v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277528v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05505297v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596623v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Ysebaert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Giraud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Pecout" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782821v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716581v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256966v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337951v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037851v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Chantal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305089v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Le Nechet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189479v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305092v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Ngo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848086v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04457691v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848068v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848108v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Gu&#233;rois" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848105v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Pavard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189512v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682586v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682581v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01385593v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01385618v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01385581v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01385583v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00877693v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01385403v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00877707v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04631697v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04630987v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943001v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05489701v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05572202v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322433v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324641v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://atlas-paris-mega-region.univ-rouen.fr/node/77" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48390/0fe7-7h85" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848027v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02144993v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Commenges" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01118382v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Coralli" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01492756v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-01524369v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016PESC1174" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>