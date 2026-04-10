--- v0 (2026-03-06)
+++ v1 (2026-04-10)
@@ -2995,291 +2995,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01709495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical infrared heating of semi transparent thermoplastic using ray tracing method</w:t>
+                <w:t xml:space="preserve">Optimisation of the Thickness of PET Bottle during Stretch-Blow Moulding by using a Mesh-Free (Numerical) Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yannick Le Maoult</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Yvonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12289-009-0544-3⟩</w:t>
+              <w:t xml:space="preserve">International Polymer Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 24 (3), pp.223-233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3139/217.2215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01709498v1</w:t>
+                <w:t xml:space="preserve">hal-00692231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation of the Thickness of PET Bottle during Stretch-Blow Moulding by using a Mesh-Free (Numerical) Method</w:t>
+                <w:t xml:space="preserve">Numerical infrared heating of semi transparent thermoplastic using ray tracing method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julien Yvonnet</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Polymer Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 24 (3), pp.223-233. </w:t>
+              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 2 (1), pp.267-270. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3139/217.2215⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12289-009-0544-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00692231v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01709498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation du procédé de soufflage par la méthode des éléments naturels contraints (C-NEM): application à l'optimisation du procédé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Yvonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux et Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 96 (-), pp.243-251. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3351,51 +3351,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Yvonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Material Forming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 1 (S1), pp. 707-710. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4702,51 +4702,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Yvonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th ESAFORM Conference on Material Forming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Lyon, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4866,64 +4866,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Simulation of Multi-Axial Tensile Tests and Free Blowing of a PET Bottle Near Tg by the C-NEM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Yvonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th Esaform conference on material forming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Saragoza, Spain. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5712,51 +5712,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04415151v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Ha-Xuyen Nguyen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chateau Aku&#233; Ass&#233;ko" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh-Duc Le" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Cosson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jajp.2024.100186" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04697243v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Matus-Aguirre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Garnier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Schmidt" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Chateau Akue Asseko" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jajp.2024.100252" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04200470v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Krawczak" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma16186121" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04415132v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Anh-Duc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-023-01786-9" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04564663v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh&#8208;duc Le" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Ha-Xuyen NGUYEN" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.26405" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136293v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cosson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Chaki" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Duborper" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42791-020-00036-2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314903v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.T. Nguyen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.A. Do" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cosson" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mbe.2019269" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02429024v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. May" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aktas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.G. Advani" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.C. Berg" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Endruweit" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2019.03.006" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314803v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Aku&#233; Ass&#233;ko" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lagard&#232;re" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dauphin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlastec.2019.105585" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319471v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-F. Lacrampe" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-017-1367-2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319461v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlastec.2018.04.009" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VW47D1LK-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319462v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998318764579" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609024v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lafranche" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Maoult" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2016.04.064" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773188v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Lacrampe" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-016-0161-8" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02050967v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mylene Deleglise" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-013-1154-7" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611009v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infrared.2015.02.004" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773181v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu Thuan Nguyen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie France Lacrampe" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-014-1185-8" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611010v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gilblas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infrared.2015.10.005" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716700v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Comas-Cardona" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bickerton" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Binetruy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2013.10.020" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687314v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gantois" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Cantarel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dusserre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Felices" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pc.22531" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773203v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Chevalier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. R&#233;gnier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-010-1010-y" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786583v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Zhang" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2011.06.006" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-984QRBX1-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709492v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bordival" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-010-0985-8" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709495v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Plantamura" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-010-0893-y" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709498v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-009-0544-3" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692231v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chevalier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Yvonnet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3139/217.2215" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692241v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech:2008028" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-DQV7C5QL-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782480v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-008-0313-8" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336561v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A C Aku&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S L Ndiaye" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Leroy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Cosson" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04564648v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903131-285" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04086486v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosson Benoit" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644902479-198" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773480v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5008064" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790376v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chung-Hae Park" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609023v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4963415" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782322v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625032v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.611-612.1560" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760283v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057084v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717676v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361763v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717685v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270668v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Deleglise-Lagardere" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lafranche" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270783v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Sihwan" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495522v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00470534v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008PEST0235" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506598v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04415151v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Ha-Xuyen Nguyen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chateau Aku&#233; Ass&#233;ko" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh-Duc Le" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Cosson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jajp.2024.100186" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04697243v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Matus-Aguirre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Garnier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Schmidt" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Chateau Akue Asseko" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jajp.2024.100252" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04200470v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Krawczak" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma16186121" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04415132v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Anh-Duc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-023-01786-9" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04564663v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh&#8208;duc Le" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Ha-Xuyen NGUYEN" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.26405" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136293v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cosson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Chaki" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Duborper" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42791-020-00036-2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314903v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.T. Nguyen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.A. Do" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cosson" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mbe.2019269" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02429024v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. May" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aktas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.G. Advani" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.C. Berg" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Endruweit" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2019.03.006" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314803v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Aku&#233; Ass&#233;ko" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lagard&#232;re" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dauphin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlastec.2019.105585" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319471v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-F. Lacrampe" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-017-1367-2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319461v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlastec.2018.04.009" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VW47D1LK-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319462v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998318764579" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609024v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lafranche" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Maoult" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2016.04.064" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773188v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Lacrampe" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-016-0161-8" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02050967v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mylene Deleglise" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-013-1154-7" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611009v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infrared.2015.02.004" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773181v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu Thuan Nguyen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie France Lacrampe" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-014-1185-8" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611010v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gilblas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infrared.2015.10.005" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716700v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Comas-Cardona" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bickerton" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Binetruy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2013.10.020" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687314v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gantois" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Cantarel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dusserre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Felices" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pc.22531" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773203v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Chevalier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. R&#233;gnier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-010-1010-y" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786583v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Zhang" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2011.06.006" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-984QRBX1-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709492v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bordival" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-010-0985-8" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709495v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Plantamura" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-010-0893-y" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692231v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chevalier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Yvonnet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3139/217.2215" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709498v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-009-0544-3" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692241v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech:2008028" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-DQV7C5QL-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782480v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-008-0313-8" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336561v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A C Aku&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S L Ndiaye" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Leroy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Cosson" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04564648v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903131-285" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04086486v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosson Benoit" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644902479-198" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773480v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5008064" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790376v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chung-Hae Park" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609023v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4963415" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782322v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625032v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.611-612.1560" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760283v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057084v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717676v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361763v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717685v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270668v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Deleglise-Lagardere" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lafranche" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270783v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Sihwan" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495522v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00470534v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008PEST0235" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506598v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>