--- v1 (2026-04-10)
+++ v2 (2026-05-05)
@@ -100,334 +100,334 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating laser intensity profile and light scattering effects in the transmission laser welding process of 3D printed parts</w:t>
+                <w:t xml:space="preserve">Characterization and modeling of laser transmission welded polyetherketoneketone (PEKK) joints: influence of process parameters and annealing on weld properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thi-Ha-Xuyen Nguyen</w:t>
+                <w:t xml:space="preserve">Marcela Matus-Aguirre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Chateau Akué Asséko</w:t>
+                <w:t xml:space="preserve">Benoît Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anh-Duc Le</w:t>
+                <w:t xml:space="preserve">Christian Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Cosson</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fabrice Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Chateau Akue Asseko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Advanced Joining Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 9, pp.100186. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jajp.2024.100186⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 10, pp.100252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jajp.2024.100252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04415151v1</w:t>
+                <w:t xml:space="preserve">hal-04697243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and modeling of laser transmission welded polyetherketoneketone (PEKK) joints: influence of process parameters and annealing on weld properties</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Investigating laser intensity profile and light scattering effects in the transmission laser welding process of 3D printed parts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi-Ha-Xuyen Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Chateau Akué Asséko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh-Duc Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Cosson</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Advanced Joining Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 10, pp.100252. </w:t>
+              <w:t xml:space="preserve">, 2024, 9, pp.100186. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jajp.2024.100252⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jajp.2024.100186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04697243v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04415151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the Effect of Interface Temperature on Molecular Interdiffusion during Laser Transmission Welding of 3D-Printed Composite Parts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh-Duc Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Chateau Akué Asséko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Krawczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -487,64 +487,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the effect of light scattering on transmitted laser intensity at the weld interface during laser transmission welding of 3D printed thermoplastic parts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Anh-Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Chateau Akué Asséko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Material Forming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 16 (6), pp.65. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
@@ -591,77 +591,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser intensity and surface distribution identification at weld interface during laser transmission welding of thermoplastic polymers: A combined numerical inverse method and experimental temperature measurement approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh‐duc Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Chateau Akué Asséko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi-Ha-Xuyen NGUYEN</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Cosson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Engineering and Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 63 (9), pp.2795-2805. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
@@ -695,51 +695,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling inverse fin method with infrared thermography to determine the effective thermal conductivity of extruded thermoplastic foams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Chateau Akué Asséko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -823,762 +823,762 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03136293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of submerged flow bridge scour under dam-break flow using multi-phase SPH method</w:t>
+                <w:t xml:space="preserve">In-plane permeability characterization of engineering textiles based on radial flow experiments: A benchmark exercise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H.T. Nguyen</w:t>
+                <w:t xml:space="preserve">D. May</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T.A. Do</w:t>
+                <w:t xml:space="preserve">A. Aktas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Cosson</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S.G. Advani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.C. Berg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Endruweit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Biosciences and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3934/mbe.2019269⟩</w:t>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 121, pp.100-114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2019.03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03314903v1</w:t>
+                <w:t xml:space="preserve">hal-02429024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-plane permeability characterization of engineering textiles based on radial flow experiments: A benchmark exercise</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">3D modeling of thermoplastic composites laser welding process – A ray tracing method coupled with finite element method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.G. Advani</w:t>
+                <w:t xml:space="preserve">B. Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D.C. Berg</w:t>
+                <w:t xml:space="preserve">A.C. Akué Asséko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Endruweit</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Lagardère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dauphin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2019.03.006⟩</w:t>
+              <w:t xml:space="preserve">Optics and Laser Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 119, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optlastec.2019.105585⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02429024v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03314803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D modeling of thermoplastic composites laser welding process – A ray tracing method coupled with finite element method</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Numerical simulation of submerged flow bridge scour under dam-break flow using multi-phase SPH method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.T. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.A. Do</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cosson</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Dauphin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics and Laser Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 119, </w:t>
+              <w:t xml:space="preserve">Mathematical Biosciences and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 16 (5), pp.5395-5418. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.optlastec.2019.105585⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3934/mbe.2019269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03314803v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03314903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of reactive polymer flow during rotational molding using smoothed particle hydrodynamics method and experimental verification</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Optical measurement of local permeability of flax fiber fabrics before liquid composite molding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cosson</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">T.A. Do</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12289-017-1367-2⟩</w:t>
+              <w:t xml:space="preserve">Journal of Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 52 (24), pp.3289-3297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0021998318764579⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03319471v1</w:t>
+                <w:t xml:space="preserve">hal-03319462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A non-destructive optical experimental method to predict extinction coefficient of glass fibre-reinforced thermoplastic composites</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Numerical simulation of reactive polymer flow during rotational molding using smoothed particle hydrodynamics method and experimental verification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.T. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A.C. Akué Asséko</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-F. Lacrampe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Dauphin</w:t>
+                <w:t xml:space="preserve">T.A. Do</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics and Laser Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 106, pp.215-221. </w:t>
+              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11 (4), pp.583-592. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.optlastec.2018.04.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12289-017-1367-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03319461v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03319471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical measurement of local permeability of flax fiber fabrics before liquid composite molding</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">A non-destructive optical experimental method to predict extinction coefficient of glass fibre-reinforced thermoplastic composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.C. Akué Asséko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dauphin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Composite Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optics and Laser Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 106, pp.215-221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optlastec.2018.04.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0021998318764579⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03319462v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03319461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the developed temperature field on the molecular interdiffusion at the interface in infrared welding of polycarbonate composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chateau Akue Asseko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Cosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lafranche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1625,64 +1625,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical analysis of effective thermal conductivity of plastic foams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chateau Akue Asseko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Duborper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1749,585 +1749,585 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01773188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical and numerical modeling of light scattering in composite transmission laser welding process</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Laser transmission welding of composites - Part B: Experimental validation of numerical model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chateau Akue Asseko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoit Cosson</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Cosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mylene Deleglise</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yannick Le Maoult</w:t>
+                <w:t xml:space="preserve">Rémi Gilblas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 8 (1), pp.127-135. </w:t>
+              <w:t xml:space="preserve">Infrared Physics and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 73, p. 304-311. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12289-013-1154-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.infrared.2015.10.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02050967v1</w:t>
+                <w:t xml:space="preserve">hal-01611010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser transmission welding of composites-Part A: Thermo-physical and optical characterization of materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Analytical and numerical modeling of light scattering in composite transmission laser welding process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chateau Akue Asseko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Cosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylene Deleglise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Cosson</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infrared Physics and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.infrared.2015.02.004⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8 (1), pp.127-135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12289-013-1154-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01611009v1</w:t>
+                <w:t xml:space="preserve">hal-02050967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation on the flow and heat transfer of polymer powder in rotational molding</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Huu Thuan Nguyen</w:t>
+                <w:t xml:space="preserve">Laser transmission welding of composites-Part A: Thermo-physical and optical characterization of materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Chateau Akue Asseko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Cosson</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Patricia Krawczak</w:t>
+                <w:t xml:space="preserve">Fabrice Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Maoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lafranche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12289-014-1185-8⟩</w:t>
+              <w:t xml:space="preserve">Infrared Physics and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 72, p. 293-299. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.infrared.2015.02.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01773181v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01611009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser transmission welding of composites - Part B: Experimental validation of numerical model</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Numerical simulation on the flow and heat transfer of polymer powder in rotational molding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huu Thuan Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Gilblas</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie France Lacrampe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Krawczak</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infrared Physics and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 73, p. 304-311. </w:t>
+              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8 (3), pp.423 - 438. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.infrared.2015.10.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12289-014-1185-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01611010v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01773181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An optically-based inverse method to measure in-plane permeability fields of fibrous reinforcements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Comas-Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Bickerton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2521,51 +2521,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of the stretch blow moulding process: from the modelling of the microstructure evolution to the end-use elastic properties of polyethylene terephthalate bottles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2638,51 +2638,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient stochastic simulation approach for RTM process with random fibrous permeability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Comas-Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2767,51 +2767,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infrared heating stage simulation of semi-transparent media (PET) using ray tracing method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2884,77 +2884,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A ray tracing method to simulate the infrared heating of semi-transparent thermoplastics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bordival</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Plantamura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3001,51 +3001,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation of the Thickness of PET Bottle during Stretch-Blow Moulding by using a Mesh-Free (Numerical) Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3105,64 +3105,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical infrared heating of semi transparent thermoplastic using ray tracing method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3209,51 +3209,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation du procédé de soufflage par la méthode des éléments naturels contraints (C-NEM): application à l'optimisation du procédé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3325,51 +3325,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization by the C-NEM Method of the Stretch-Blow Molding Process of a PET Bottle Near T g</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3569,90 +3569,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and numerical investigation of the light scattering of the 3D printed parts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi-Ha-Xuyen Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Chateau Akué Asséko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh-Duc Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Cosson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Material Forming - ESAFORM 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Toulouse (31000), France. pp.2595-2606, </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3686,103 +3686,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser transmission welding of PEKK: Influence of material properties and process parameters on the weld strength</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcela Matus-Aguirre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Gilblas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosson Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chateau Akue Asseko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAFORM 2023 - 26th International Conference on Material Forming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Cracovie, Poland. pp.1829-1840, </w:t>
@@ -3820,64 +3820,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A method of measuring the effective thermal conductivity of thermoplastic foams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chateau Akue Asseko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Chaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3980,51 +3980,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chung-Hae Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosson Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylene Deleglise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lafranche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4075,90 +4075,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infrared welding process on composite: Effect of interdiffusion at the welding interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chateau Akue Asseko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lafranche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Cosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4205,51 +4205,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical analysis of effective thermal conductivity of plastic foams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chateau Akue Asseko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosson Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4326,90 +4326,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal modeling in composite transmission laser welding process: light scattering and absorption phenomena coupling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chateau Akue Asseko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Cosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Cosson</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Gilblas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4473,77 +4473,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A ray tracing method to simulate the infrared heating of semi-transparent thermoplastics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bordival</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Plantamura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4594,51 +4594,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Infrared Heating of semi-transparent Thermoplastic Using Ray Tracing Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosson Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4676,51 +4676,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization by the C-NEM Method of the StretchBlow Molding Process of a PET Bottle Near Tg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4771,51 +4771,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification viscoélastique, en grande transformation, du comportement du polyéthylène téréphtalate au dessus de Tg et homogénéisation des propriétés mécaniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4853,51 +4853,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Simulation of Multi-Axial Tensile Tests and Free Blowing of a PET Bottle Near Tg by the C-NEM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5258,64 +5258,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One-step ultra-fast production of millifluidic devices: Technical proof-of-concept</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chateau Akue Asseko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5365,207 +5365,301 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation et simulation numérique du procédé de soufflage par bi-orientation des bouteilles en PET : évolution de microstructure, évolution de comportement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Cosson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre [cond-mat.other]. Université Paris-Est, 2008. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2008PEST0235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00470534v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">HDR (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modélisation multi-échelle des procédés de la plasturgie : aspects mécaniques et thermiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Cosson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Université de Lille, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">HDR</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-05595317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vidéo (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ABSTRACT - Assemblage de composite carbone hybride thermoplastique - thermodurcissable : personnalisation de structures complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chateau Akue Asseko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Cosson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04506598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId147"/>
+      <w:footerReference w:type="default" r:id="rId148"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5712,51 +5806,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04415151v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Ha-Xuyen Nguyen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chateau Aku&#233; Ass&#233;ko" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh-Duc Le" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Cosson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jajp.2024.100186" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04697243v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Matus-Aguirre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Garnier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Schmidt" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Chateau Akue Asseko" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jajp.2024.100252" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04200470v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Krawczak" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma16186121" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04415132v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Anh-Duc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-023-01786-9" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04564663v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh&#8208;duc Le" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Ha-Xuyen NGUYEN" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.26405" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136293v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cosson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Chaki" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Duborper" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42791-020-00036-2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314903v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.T. Nguyen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.A. Do" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cosson" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mbe.2019269" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02429024v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. May" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aktas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.G. Advani" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.C. Berg" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Endruweit" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2019.03.006" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314803v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Aku&#233; Ass&#233;ko" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lagard&#232;re" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dauphin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlastec.2019.105585" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319471v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-F. Lacrampe" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-017-1367-2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319461v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlastec.2018.04.009" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VW47D1LK-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319462v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998318764579" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609024v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lafranche" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Maoult" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2016.04.064" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773188v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Lacrampe" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-016-0161-8" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02050967v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mylene Deleglise" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-013-1154-7" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611009v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infrared.2015.02.004" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773181v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu Thuan Nguyen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie France Lacrampe" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-014-1185-8" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611010v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gilblas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infrared.2015.10.005" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716700v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Comas-Cardona" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bickerton" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Binetruy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2013.10.020" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687314v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gantois" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Cantarel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dusserre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Felices" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pc.22531" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773203v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Chevalier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. R&#233;gnier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-010-1010-y" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786583v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Zhang" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2011.06.006" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-984QRBX1-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709492v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bordival" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-010-0985-8" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709495v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Plantamura" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-010-0893-y" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692231v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chevalier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Yvonnet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3139/217.2215" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709498v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-009-0544-3" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692241v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech:2008028" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-DQV7C5QL-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782480v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-008-0313-8" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336561v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A C Aku&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S L Ndiaye" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Leroy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Cosson" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04564648v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903131-285" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04086486v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosson Benoit" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644902479-198" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773480v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5008064" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790376v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chung-Hae Park" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609023v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4963415" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782322v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625032v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.611-612.1560" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760283v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057084v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717676v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361763v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717685v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270668v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Deleglise-Lagardere" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lafranche" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270783v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Sihwan" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495522v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00470534v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008PEST0235" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506598v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04697243v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Matus-Aguirre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Cosson" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Garnier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Schmidt" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Chateau Akue Asseko" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jajp.2024.100252" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04415151v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Ha-Xuyen Nguyen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chateau Aku&#233; Ass&#233;ko" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh-Duc Le" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jajp.2024.100186" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04200470v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Krawczak" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma16186121" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04415132v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Anh-Duc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-023-01786-9" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04564663v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh&#8208;duc Le" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Ha-Xuyen NGUYEN" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.26405" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136293v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cosson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Chaki" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Duborper" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42791-020-00036-2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02429024v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. May" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aktas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.G. Advani" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.C. Berg" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Endruweit" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2019.03.006" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314803v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cosson" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Aku&#233; Ass&#233;ko" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lagard&#232;re" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dauphin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlastec.2019.105585" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314903v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.T. Nguyen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.A. Do" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mbe.2019269" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319462v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998318764579" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319471v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-F. Lacrampe" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-017-1367-2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319461v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlastec.2018.04.009" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VW47D1LK-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609024v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lafranche" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Maoult" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2016.04.064" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773188v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Lacrampe" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-016-0161-8" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611010v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gilblas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infrared.2015.10.005" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02050967v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mylene Deleglise" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-013-1154-7" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611009v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infrared.2015.02.004" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773181v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu Thuan Nguyen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie France Lacrampe" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-014-1185-8" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716700v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Comas-Cardona" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bickerton" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Binetruy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2013.10.020" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687314v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gantois" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Cantarel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dusserre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Felices" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pc.22531" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773203v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Chevalier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. R&#233;gnier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-010-1010-y" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786583v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Zhang" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2011.06.006" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-984QRBX1-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709492v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bordival" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-010-0985-8" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709495v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Plantamura" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-010-0893-y" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692231v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chevalier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Yvonnet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3139/217.2215" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709498v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-009-0544-3" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692241v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech:2008028" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-DQV7C5QL-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782480v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-008-0313-8" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336561v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A C Aku&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S L Ndiaye" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Leroy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Cosson" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04564648v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903131-285" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04086486v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosson Benoit" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644902479-198" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773480v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5008064" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790376v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chung-Hae Park" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609023v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4963415" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782322v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625032v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.611-612.1560" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760283v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057084v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717676v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361763v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717685v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270668v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Deleglise-Lagardere" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lafranche" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270783v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Sihwan" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495522v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00470534v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008PEST0235" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/tel-05595317v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506598v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>