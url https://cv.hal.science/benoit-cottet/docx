--- v0 (2026-03-17)
+++ v1 (2026-05-02)
@@ -17,1254 +17,1464 @@
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Benoît Cottet </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="641e6e"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ATER en Littérature française des XXe-XXIe siècles, création littéraire et atelier d’écriture à Aix-Marseille Université.</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Identifiants chercheurs</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> IdHAL : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">benoit-cottet</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (5)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelques réflexions à partir de la notion de « gesticulation » chez Charles Pennequin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoît Cottet</w:t>
+                <w:t xml:space="preserve">Enquêter / Reconstituer. Qui va gagner ? d’Éric Duyckaerts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Toqué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fabula / Les colloques</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04124336v1</w:t>
+              <w:t xml:space="preserve">Écrire la performance : arts, littératures, poésie contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jean-François Puff; Juliette Drigny; Gaëlle Théval; Cécile Mahiou, Mar 2026, Cergy (CY Cergy Paris Université), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05580268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance et improvisation d'auteur</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">La poésie en performance : entre mode de publication, œuvre-événement et performance sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Cottet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fabula - Atelier de Théorie littéraire</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04819838v1</w:t>
+              <w:t xml:space="preserve">Séminaire de l’Observatoire des Littératures Sauvages (OLSa)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Denis Saint-Amand, Oct 2025, Université de Namur, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05580266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le corps, la voix, le geste et l'objet texte (Peux-je ? de Charles Pennequin et Dominique Jégou, Mon corps n'obéit plus de Yoann Thommerel)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Gester, gesticuler. Kunisme et idiotie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Cottet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fabula / Les colloques</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04124342v1</w:t>
+              <w:t xml:space="preserve">Charles Pennequin : poésie tapage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anne-Christine Royère; Gaëlle Théval, 2021, Université Jean Moulin - Lyon 3, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04412944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance et improvisation d’auteur</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">‘‘Where is Bryan ?’’ Suivez le guide : au pays des merveilles ou de l’autre côté de la lecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Cottet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fabula - Atelier de Théorie littéraire</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04412912v1</w:t>
+              <w:t xml:space="preserve">Manières de lire. Dispositifs et protocoles de lecture-artiste</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collectif La Lecture-artiste, 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04412931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour des études littéraires élargies : objets, méthodes, expériences</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Un projet par le doctorat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Cottet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Littérature</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Le travail doctoral en recherche création : théories, méthodes, projets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vincent Broqua, 2019, Université Paris 8 Vincennes - Saint-Denis, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04412949v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Cottet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quelle théorie pour quelle thèse ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marta Caraion; Jérôme Meizoz; Marc Escola, 2018, Université de Lausanne, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04412952v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le corps, la voix, le geste et l’objet texte : Charles Pennequin et Dominique Jégou, Yoann Thommerel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Cottet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Ceci est mon corps ». La performance d’écrivain : spectacle, stratégie publicitaire et invention poétique, Colloque international – festival de lectures performances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, organisé par le centre de recherche RIRRA21 (Université Paul-Valéry, Montpellier 3), Feb 2018, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03036469v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">halshs-03435617v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le corps, la voix, le geste et l’objet texte (Peux-je ? de Charles Pennequin et Dominique Jégou, Mon corps n’obéit plus de Yoann Thommerel)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Cottet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">‘‘Ceci est mon corps’’. La performance d’écrivain : spectacle, stratégie publicitaire, invention poétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Catherine Soulier; Marie-Ève Thérenty; Galia Yanoshevsky, 2018, Université Paul Valéry - Montpellier 3, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04412959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (4)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habiter outre</w:t>
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Ouvrages</w:t>
+                <w:t xml:space="preserve">L’autobiographie prématurée ou comment parler de soi sans avoir recours à l’autofiction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Toqué</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Essais : revue interdisciplinaire d'Humanités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 22, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12wqu⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04412988v1</w:t>
+                <w:t xml:space="preserve">hal-05063026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entartête. Performances</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">hal-04413003v1</w:t>
+                <w:t xml:space="preserve">Quelques réflexions à partir de la notion de “gesticulation” chez Charles Pennequin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Toqué</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fabula / Les colloques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Gaëlle Théval et Anne-Christine Royère (dir.), Charles Pennequin : poésie tapage, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58282/colloques.7836⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04124336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrariétés</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Le corps, la voix, le geste et l'objet texte (Peux-je de Charles Pennequin et Dominique Jégou, Mon corps n'obéit plus de Yoann Thommerel)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Cottet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04413000v1</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fabula / Les colloques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Catherine Soulier, Marie-Ève Thérenty et Galia Yanoshevsky (dir.), Écrivains en performance, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58282/colloques.6403⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04124342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gloire gouaille gosier</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Performance et improvisation d'auteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Cottet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04413005v1</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fabula - Atelier de Théorie littéraire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04819838v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour des études littéraires élargies : objets, méthodes, expériences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Roussigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Blesch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Chassaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Cottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Crépin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 192 (4), pp.31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/litt.192.0031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03435617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
+        <w:t xml:space="preserve">Ouvrages (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gester, gesticuler. Kunisme et idiotie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Habiter outre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Cottet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-04412944v1</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">Supernova, 2021, « Dans le vif »</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04412988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">‘‘Where is Bryan ?’’ Suivez le guide : au pays des merveilles ou de l’autre côté de la lecture</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Entartête. Performances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Cottet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-04412931v1</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">Extensibles, 2020, « Collection générale »</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04413003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un projet par le doctorat</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Contrariétés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Cottet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-04412949v1</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dernier Télégramme, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04413000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Gloire gouaille gosier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Cottet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...163 lines deleted...]
-                <w:t xml:space="preserve">hal-03036469v1</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">Supernova, 2018, « Dans le vif »</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04413005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId28"/>
+      <w:footerReference w:type="default" r:id="rId35"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1330,51 +1540,203 @@
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
+<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:abstractNum w:abstractNumId="1">
+    <w:nsid w:val="7C1B06CE"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
@@ -1411,51 +1773,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124336v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Cottet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819838v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124342v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412912v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03435617v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Roussigne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Blesch" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Chassaing" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cr&#233;pin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/litt.192.0031" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412988v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413003v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413000v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413005v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412944v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412931v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412949v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412952v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412959v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03036469v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benoit-cottet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580268v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Toqu&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580266v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Cottet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412944v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412931v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412949v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412952v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03036469v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412959v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063026v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12wqu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124336v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.7836" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124342v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.6403" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819838v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03435617v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Roussigne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Blesch" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Chassaing" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cr&#233;pin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/litt.192.0031" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412988v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413003v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413000v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413005v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>