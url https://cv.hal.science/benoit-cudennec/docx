--- v0 (2026-03-04)
+++ v1 (2026-04-04)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:107.86516853933px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Benoit Cudennec </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de Conférences (HDR, HC)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">benoit-cudennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5505-4458</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">199734674</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes recherches s'inscrivent dans un contexte mondial où la valorisation des co-produits de l'industrie agroalimentaire est devenue essentielle pour promouvoir l'économie circulaire et réduire l’impact environnemental. Mon travail se concentre sur la caractérisation des produits de digestion et leur rôle dans les processus physiologiques prenant place au niveau intestinal. Comprendre ces processus fondamentaux est crucial pour développer de nouvelles méthodes de transformation et de valorisation des co-produits, permettant ainsi la création d'ingrédients à haute valeur ajoutée pour divers secteurs tels que la santé, l'alimentation, les nutraceutiques, l'aquaculture et l'alimentation animale. Cette démarche s’intègre dans un contexte actuel, marqué par une demande croissante en aliments fonctionnels en raison du vieillissement de la population et de l’augmentation de la prévalence de maladies chroniques telles que le diabète, l'hypertension et les maladies inflammatoires de l'intestin. Notre recherche pluridisciplinaire a pour objectif d’établir un lien crucial entre l'agroalimentaire, la nutrition et la santé animale et humaine. Elle s’inscrit dans une approche intégrée et systémique &amp;quot;One Health&amp;quot;. La pérennité de cette approche repose sur les collaborations étroites que nous avons établies avec des partenaires académiques et industriels, couvrant l'ensemble des secteurs impliqués.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (55)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of antihypertensive, antidiabetic, and antioxidant peptides derived from hydrolysates of dairy white wastewaters containing milk proteins using machine learning insights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diala Damen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hairati Aboubacar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Cournoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bazinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan de Toro-Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.118496. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2026.118496⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05474142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary proteins from various sources have different effects on short-term food intake and intestinal hormone secretion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandy Theysgeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Trachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allane Belurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Ravallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 201, pp.115533. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2024.115533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lactic acid fermentation enhances antioxidant potential of chicory by-products for functional food applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bruniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Raveschot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Daboudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime de Sousa Lopes Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 534, pp.147079. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2025.147079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05387529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying linear Ultra-Short Peptides in Agrifood: Challenges and Critical Insights.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Deracinois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime de Sousa Lopes Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Ravallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 163, pp.105129. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tifs.2025.105129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05114170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro digestibility, peptide profile, and bioactivities of water lentil (duckweed) protein compared to commercial protein isolates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hairati Aboubacar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Tourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacinthe Thibodeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.117973. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2025.117973⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05400888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning-driven discovery of bioactive peptides from duckweed (Lemnaceae) protein hydrolysates: Identification and experimental validation of 20 novel antihypertensive, antidiabetic, and/or antioxidant peptides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Cournoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ève Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hairati Aboubacar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan de Toro-Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Vohl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 482, pp.144029. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2025.144029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05387587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Specific Collagen Hydrolysate Improves Postprandial Glucose Tolerance in Normoglycemic and Prediabetic Mice and in a First Proof of Concept Study in Healthy, Normoglycemic and Prediabetic Humans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Grasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolina Virgilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Schön</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manfred Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Science &amp; Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/fsn3.4538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04788858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digested casein phosphopeptides impact intestinal calcium transport in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathie Tenenbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Deracinois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Dugardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (15), pp.8104-8115. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D4FO01637H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04678925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative study of the effects of crude chicory and inulin on gut health in weaning piglets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tushar Kulkarni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pawel Siegien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luke Comer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimmy Vandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Chataigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Functional Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 123, pp.106578. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jff.2024.106578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomic monitoring of chicory during in vitro gastrointestinal digestion and correlation with bioactive properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Dugardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Behra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Tourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Molinié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.142344. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2024.142344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04822532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro comparison of whey protein isolate and hydrolysate for their effect on glucose homeostasis markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathie Tenenbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Dugardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Moro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (9), pp.4173-4182. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d3fo00467h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-centre peptidomics investigation of food digesta: current state of the art in mass spectrometry analysis and data visualisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reto Portmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Jiménez-Barrios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lychou Abbühl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Barile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 169, pp.112887. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2023.112887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04094987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gelatine, present use and future applications: Decryption of a high-value multi-purpose by-product of the agro-food industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Ambli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Deracinois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Ravallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Flahaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Science and Nutrition Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 06 (04), </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26502/jfsnr.2642-110000144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential effects of milk proteins on amino acid digestibility, post-prandial nitrogen utilization and intestinal peptide profiles in rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Atallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire C. Gaudichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Boulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 169, pp.112814. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2023.112814⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Bioinformatics Search Parameters for Peptides’ Identification and Their Post-Translational Modifications: A Case Study of Proteolysed Gelatines from Beef, Pork, and Fish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Ambli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Deracinois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Jenequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Ravallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (13), pp.2524. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods12132524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04551728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification, production and bioactivity of casein phosphopeptides – A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathie Tenenbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Deracinois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Dugardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Matéos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Romelard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 157, pp.111360. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2022.111360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03685317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthetic Flavonoid BrCl-Flav—An Alternative Solution to Combat ESKAPE Pathogens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina-Veronica Moldovan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Savu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Dussert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hairati Aboubacar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Gabriela Sarbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antibiotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (10), pp.1389. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/antibiotics11101389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04551735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Vivo and In Vitro Comparison of the DPP-IV Inhibitory Potential of Food Proteins from Different Origins after Gastrointestinal Digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Deracinois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Dugardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Nongonierma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fitzgerald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (15), pp.8365. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms23158365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04431009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Exploratory Study of the Role of Dietary Proteins in the Regulation of Intestinal Glucose Absorption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Dugardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Touche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Ahdach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnut.2021.769773⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-adhesion and Anti-inflammatory Potential of the Leaderless Class IIb Bacteriocin Enterocin DD14</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radja Teiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrián Pérez-Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Zgheib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanath Belguesmia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Probiotics and Antimicrobial Proteins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (4), pp.613-619. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12602-022-09954-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04328322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chicory: Understanding the Effects and Effectors of This Functional Food</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Ouaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Roels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Behra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Tourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (5), pp.957. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu14050957⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03600297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gut microbiota, body weight and histopathological examinations in experimental infection by methicillin-resistant Staphylococcus aureus : antibiotic versus bacteriocin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bendjeddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hamma-Faradji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ait Meddour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanath Belguesmia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beneficial Microbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (3), pp.295-305. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/BM2020.0155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03924264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addition of dairy lipids and probiotic lactobacillus fermentum in infant formulas modulates proteolysis and lipolysis with moderate consequences on gut physiology and metabolism in yucatan piglets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Cahu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nogret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Briard-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnut.2021.615248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple Selection Criteria for Probiotic Strains with High Potential for Obesity Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Alard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Boutillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Peucelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Descat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (3), pp.713. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu13030713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03447633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated Continuous Bioprocess Development for ACE-Inhibitory Peptide Production by Lactobacillus helveticus Strains in Membrane Bioreactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Raveschot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Deracinois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmeline Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Flahaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Frémont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.585815. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fbioe.2020.585815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Bioactive Peptides Identified from a Tilapia Byproduct Hydrolysate Exerting Effects on DPP-IV Activity and Intestinal Hormones Regulation after Canine Gastrointestinal Simulated Digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandy Theysgeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Deracinois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Guiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 26 (1), pp.136. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules26010136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probiotic Lactobacillus strains from Mongolia improve calcium transport and uptake by intestinal cells in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Raveschot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Frémont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Vaeremans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamyan Dugersuren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 133, pp.109201 -. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2020.109201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03490856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorative Screening of Bioactivities Generated by Plant-Based Proteins after In Vitro Static Gastrointestinal Digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Dugardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Tourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Guérin-Deremaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (12), pp.3746. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu12123746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04431004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorescent Pseudomonas strains from mid-mountain water able to release antioxidant proteins directly into water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Dussert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Tourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Deracinois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Duban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Leclère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 236, pp.126444. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micres.2020.126444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chicory root flour – A functional food with potential multiple health benefits evaluated in a mice model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline L. Pouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doriane Jegou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Dugardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Ravallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Functional Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 74, pp.104174 -. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jff.2020.104174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03492343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Vitro Characterisation of the Antioxidative Properties of Whey Protein Hydrolysates Generated under pH- and Non pH-Controlled Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanyaporn Kleekayai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Le Gouic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Deracinois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fitzgerald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (5), pp.582. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods9050582⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04551726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Vitro Assessment of the Impact of Industrial Processes on the Gastrointestinal Digestion of Milk Protein Matrices Using the INFOGEST Protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Atallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Deracinois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Boulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (11), pp.1580. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods9111580⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03288940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proteolytic activity of Lactobacillus strains isolated from Mongolian traditional dairy products: A multiparametric analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Raveschot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Deracinois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Frémont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Vaeremans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 304, pp.125415. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2019.125415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03488186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dataset on phenotypic characterization, on protein and genome analysis of three fluorescent Pseudomonas strains from mid-mountain water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Dussert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Tourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Deracinois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Duban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Leclère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30, pp.105466. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2020.105466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03898077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro probiotic properties of selected lactobacilli and multi-strain consortium on immune function, gut barrier strengthening and gut hormone secretion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanath Belguesmia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Alard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezak Mendil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Ravallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Grangette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Functional Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 57, pp.382-391. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jff.2019.04.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population response of the estuarine copepod &amp;lt;i&amp;gt;Eurytemora affinis&amp;lt;/i&amp;gt; to its bioaccumulation of trace metals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahammed Zidour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakia Boubechiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yen-Ju Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Bialais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 220, pp.505-513. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2018.12.148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food-Derived Hemorphins Cross Intestinal and Blood–Brain Barriers In Vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothee Domenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Kouach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Touche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Landry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.159. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fendo.2018.00159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02506264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chicory roots for prebiotics and appetite regulation: A pilot study in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Foure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Dugardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Foligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Cadalen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 66 (25), pp.6439-6449. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jafc.8b01055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of bioactive peptides by lactobacillus species: from gene to application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Raveschot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Flahaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2018.02354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel approach to identify phenoloxidases inhibitors: Optimization of spectrophotometric MBTH assay for high throughput use enzymatic assays and analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Zeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egon Heuson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Himber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Phalip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 93, pp.83 - 91. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodcont.2018.05.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In silico and experimental data claiming safety aspects and beneficial attributes of the bacteriocinogenic strain enterococcus faecalis B3A-B3B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Al Seraih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanath Belguesmia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Baah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Drider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Probiotics and Antimicrobial Proteins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (3), pp.456-465. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12602-017-9357-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-pathogenic and probiotic attributes of &amp;lt;em&amp;gt;Lactobacillus salivarius&amp;lt;/em&amp;gt; and &amp;lt;em&amp;gt;Lactobacillus plantarum&amp;lt;/em&amp;gt; strains isolated from feces of Algerian infants and adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Hamza Ait Seddik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farida Bendali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Drider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 168 (3), pp.244-254. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.resmic.2016.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein digestion-derived peptides and the peripheral regulation of food intake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothee Domenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dhulster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozeen Ravallec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fendo.2017.00085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioactivities of hemorphins released from bovine haemoglobin gastrointestinal digestion: Dual effects on intestinal hormones and DPP-IV regulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothee Domenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanath Belguesmia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dhulster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Functional Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 36, pp.9-17. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jff.2017.06.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The safe enterocin DD14 is a leaderless two-peptide bacteriocin with anti-Clostridium perfringens activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine L. Caly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Flahaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Khassaf Al Atya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Antimicrobial Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 49 (3), pp.282-289. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijantimicag.2016.11.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation and characterization of bacteria colonizing &amp;lt;i&amp;gt;Acartia tonsa&amp;lt;/i&amp;gt; copepod eggs and displaying antagonist effects against &amp;lt;i&amp;gt;Vibrio anguillarum&amp;lt;/i&amp;gt;, &amp;lt;i&amp;gt;Vibrio alginolyticus&amp;lt;/i&amp;gt; and other pathogenic strains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahammed Zidour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanath Belguesmia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Grard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, pp.1919. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2017.01919⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanosis in &amp;lt;em&amp;gt;Penaeus monodon&amp;lt;/em&amp;gt;: involvement of the laccase-like activity of hemocyanin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dhulster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Drider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Duflos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, ACS Publications- Most Trusted, Most Cited, Most Read, 64 (3), pp.663-670. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jafc.5b04997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein digestion and energy homeostasis: How generated peptides may impact intestinal hormones?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothee Domenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanath Belguesmia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Kouach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Food Research International, 88, pp.310-318. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2015.12.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03534216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food peptides: purification, identification and role in the metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naima Arroume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rénato Froidevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Kapel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Ravallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Food Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, pp.101 - 107. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cofs.2016.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04946991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle-based photodynamic therapy based on indocyanine green modified plasmonic nanostructures for inactivation of a Crohn's disease-associated Escherichia coli strain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxana Jijie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetiana Dumych</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengnan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bouckaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kostiantyn Turcheniuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of materials chemistry‎ B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Journal of Materials Chemistry B, 4 (15), pp.2598-2605. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C5TB02697K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03206159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food peptidomics of in vitro gastrointestinal digestions of partially purified bovine hemoglobin: low‐resolution versus high‐resolution LC‐MS/MS analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Chataigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐pascal Gimeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Duhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐françois Goossens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrophoresis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 37 (13), pp.1814-1822. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/elps.201500559⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apelin stimulates both cholecystokinin and glucagon-like peptide 1 secretions in vitro and in vivo in rodents.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Wattez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Ravallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Knauf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dhulster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peptides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, epub ahead of print. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.peptides.2013.08.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00853168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of abalone Haliotis tuberculata–Vibrio harveyi interactions in gill primary cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Huchette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chakib Djediat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cytotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 65 (5), pp.759 - 772. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10616-013-9583-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03627313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peptides from fish and crustacean by-products hydrolysates stimulate cholecystokinin release in STC-1 cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Ravallec-Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Courois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Fouchereau-Peron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 111 (4), pp.970-975. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2008.05.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00277079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CGRP stimulates gill carbonic anhydrase activity in molluscs via a common CT/CGRP receptor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marthe Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Fouchereau-Peron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peptides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 27, pp.2678-2682</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00077567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NEW FINDINGS IN THE REGULATION OF INTESTINAL GLUCOSE ABSORPTION BY DIETARY PROTEINS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allane Belurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Dugardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Schroyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lestavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41ème CECED</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative study of effects of inulin and chicory on gut health in piglets during the weaning period.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tushar. Kulkarnia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L P Comerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Arévalo Suredac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Wavreilled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Food Bioactives &amp; Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Prague (République Tchèque), Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04551775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary bioactive peptides & glucose metabolism. Session: Exploring potential of bioactive peptides as food supplements and nutraceuticals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cudennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrevent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Rennes (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of industrial process on gastrointestinal digestion of milk micellar caseins and development of low bitterness casein hydrolysates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Flahaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Deracinois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dahlia Daher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Attalah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathie Tenenbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Food Tech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Montréal Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorization of endive co-products for functional food applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bruniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Raveschot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Flahaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cudennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Food Bioactives &amp; Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Prague (République Tchèque), Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04551785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro transport of juncusol isolated from Juncus inflexus across intestinal Caco-2-HT29-MTX cells monolayer.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Hakem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathie Tenenbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bruniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Deracinois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Semaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">One Health International Days - OHID</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04552069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to better characterize proteins and protein by-products for a more efficient and targeted utilization?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cudennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrevent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Nantes (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of dietary proteins in the regulation of intestinal glucose absorption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Dugardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Touche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Ahdach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Food Bioactives &amp; Health.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Parme (IT), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of in vitro acellular and cellular tests to support the scientific evidence for animal and human health claims. One Health International Days</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Flahaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Deracinois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Dussert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Dugardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">One Health International Days - OHID</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04552072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of dietary proteins in the regulation of intestinal glucose metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Dugardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Touche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Ahdach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Cork (Irlande), Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of dietary proteins in the acute regulation of intestinal glucose absorption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Dugardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Touche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Ahdach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Food Bioactives &amp; Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Parme (IT), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PeptidoMILK: an academic/industrial collaboration story through the “All in Pep labcom” and the ProteinoPepS industrial chair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Flahaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Deracinois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Matéos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dahlia Daher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Attalah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytics 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nantes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New bioactive peptides identified from a Tilapia byproduct hydrolysate exerting effects on DPP-IV activity and intestinal hormones regulation after canine gastrointestinal simulated digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandy Theysgeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Deracinois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Guiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">One Health International Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chicory: understanding the effects and effectors of this functional food</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Behra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Ravallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rambaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Hilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Food Bioactives &amp; Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Parma (Italie), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04551791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of pH control on peptide release and the in vitro bioactive properties of whey protein enzymatic hydrolysates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanyaporn Kleekayai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Le Gouic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Deracinois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.J. Fitzgerald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference and Exhibition on Nutraceuticals and Functional Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Nanjing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04552076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro and preclinical models for studying the effects of prebiotics and probiotics on human and animal health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cudennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adebiotech, Webinaire « Impact sur la santé des pré et probiotiques via le microbiote »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of dietary proteins from different origins on intestinal glucose transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Dugardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Touche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Ahdach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Paris (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of food protein from diverse origins on DPP-IV inhibitory activity, in vivo in rat plasma, and in vitro after intestinal barrier passage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Deracinois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Dugardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Flahaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Dublin ( virtual ), Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro and in vivo evidence of fish hydrolysate impact on energy homeostasis and food intake regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandy Theysgeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Guiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lepoudère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Symposium on Bioactive Peptides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Valencia (Espagne), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrative approach for peptidome characterization to unravel the encrypted bioactivity of protein byproducts.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Deracinois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Bélurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Dugardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dhulster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Ravallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ADEBIOTECH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Romainville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of the hydrolysis process of blue whiting (Micromesistius poutassou) co-products, for the generation of gastrin / cholecystokinin and CGRP related peptides.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Ravallec-Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Latimier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Aubertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Guillochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAFT 2006* ; 2nd Trans-Atlantic Fisheries Technology Conference : /Health and Innovative Products from the Sea/October 29 - November 1, 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Quebec City, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00105283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary proteins from various sources have different effects on short-term food intake and intestinal hormone secretion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandy Theysgeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Ravallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Dugardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NEW FINDINGS IN THE REGULATION OF INTESTINAL GLUCOSE ABSORPTION BY DIETARY PROTEINS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allane Belurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Dugardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Schroyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lestavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on FOOD DIGESTION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04548384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ROLE OF DIETARY PROTEINS IN INTESTINAL GLUCOSE ABSORPTION : POTENTIAL INVOLVEMENT OF PEPT1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allane Belurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Dugardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Schroyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Ravallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Cudennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on FOOD BIOACTIVES &amp; HEALTH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04548361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro and in vivo comparison of the DPP-IV inhibitory activity of dietary proteins from different origins after gastrointestinal digestion. Alternatives To Animal Experimentation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Deracinois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Dugardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Nongonierma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fritzgerald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ADEBIOTECH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Romainville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gut microbiota, body weight and histopathological examinations in experimental infection by methicillin-resistant Staphylococcus aureus: antibiotic versus bacteriocin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Bendjeddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Hamma-Faradji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Ait Meddour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanath Belguesmia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bacteriocin International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of chicory flour on inflammation and gut permeability in weaned piglets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tushar Kulkarni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Siegien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Lemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Arévalo Suredac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Wavreille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th International Society for Animal Genetics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Cape Town. South Africa, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of dietary proteins in intestinal glucose absorption is mediated by PepT1 in vitro ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Delcourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Dugardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Ravallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Cudennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">One Health International Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an in vitro triple coculture model to mimic the human intestine in inflammation state.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Dussert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Tourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Ravallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Behra-Miellet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Food Bioactives &amp; Health.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Parme (IT), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of health ingredients from chicory by-products fermentation : first step strains selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bruniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Raveschot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Daboudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Flahaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OHID 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of industrial processes on the digestion of milk protein matrices in rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Atallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire C. Gaudichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Deracinois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Ravallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Cork, Ireland. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of industrial processes on the digestion and protein synthesis of milk protein matrices in rats.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Attalah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire C. Gaudichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Deracinois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Ravallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Cork, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of agro-food protein hydrolysates: challenge for short peptide identification (2 to 6 AAs).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Bélurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandy Theysgeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Ravallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Nongonierma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMAP 2019 congres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gut microbiota changes during chicory diet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Broché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Fouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Dugardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gromada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandy Theysgeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANTIMIC 2019 - deuxième symposium franco-canadien sur les antimicrobiens naturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro nutritional characterization of milk proteins with different molecular arrangements.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Attalah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Deracinois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Boulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Granada, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro nutritional characterization of milk proteins with different molecular arrangements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Atallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Deracinois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Boulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International congress on food digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Grenade, Spain. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fruits algériens : source non conventionnelle d'isolement de lactobacilles à potentiel probiotique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacim Barrache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabia Ladjouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanath Belguesmia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezak Mendil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème colloque du Club des Bactéries Lactiques (CBL 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorative screening of potential peptide activities generated by plant-based proteins after in vitro simulation of static digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Dugardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Tourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Guerin-Deremaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FENS 2019 - 13th European Nutrition Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of a static in vitro gastro-intestinal digestion method for simple food matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Atallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Boulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliane Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gaudichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Conference on Food Bioactives and Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Lisbonne, Portugal. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro evaluation of chicory-induced modulation of intestinal health in weaning piglets: approach combining gastrointestinal digestion, dialysis, and batch fermentation with a triple cell culture model.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tushar Sanjay Kulkarni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegen Pawel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandy Theysgeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Dugardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Symposium on Digestive Physiology of Pigs (DPP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Lake Geneva, Wisconsin, United States. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05387848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lactobacillus Use for Plant Fermentation: New Ways for Plant-Based Product Valorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Le Rouzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bruniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Raveschot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Krier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Phalip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lactobacillus - A Multifunctional Genus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IntechOpen, 2023, 978-1-80355-445-7. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/intechopen.104958⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lactobacillus use for plant fermentation: new ways for plantbased product valorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Phalip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Le Rouzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bruniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Ravenschot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Krier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lactobacillus - A Multifunctional Genus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-1-80355-445-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04548721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NOVEL PEPTIDES INDUCING SATIETY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandy Theysgeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lepoudere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Ravallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO/2021/083958. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NOVEL LACTOBACILLUS PLANTARUM STRAIN USEFUL FOR INTESTINAL CALCIUM ABSORPTION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dhulster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Drider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Flahaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO/2021/084195. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NOVEL LACTIC ACID BACTERIA STRAINS THAT PROMOTE THE ABSORPTION OF CALCIUM - PEPTIDES AND ASSOCIATED PRODUCTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dhulster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Drider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Flahaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO/2020/188181. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NOUVELLES SOUCHES DE BACTERIES LACTIQUES FAVORISANT L’ABSORPTION DU CALCIUM – PEPTIDES ET PRODUITS ASSOCIES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dhulster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Drider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Flahaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR3093923. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04551049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NOVEL LACTIC ACID BACTERIA STRAINS THAT PROMOTE THE ABSORPTION OF CALCIUM - PEPTIDES AND ASSOCIATED PRODUCTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dhulster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Drider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Flahaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO/2020/188181. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NOUVELLES SOUCHES DE BACTERIES LACTIQUES FAVORISANT L’ABSORPTION DU CALCIUM – PEPTIDES ET PRODUITS ASSOCIES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dhulster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Drider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Flahaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR3094013. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04551018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NOUVELLES SOUCHES DE BACTERIES LACTIQUES FAVORISANT L’ABSORPTION DU CALCIUM – PEPTIDES ET PRODUITS ASSOCIES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dhulster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Drider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Flahaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR3094015. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04551031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NOUVELLES SOUCHES DE BACTERIES LACTIQUES FAVORISANT L’ABSORPTION DU CALCIUM – PEPTIDES ET PRODUITS ASSOCIES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dhulster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Drider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Flahaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR3094014. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04551028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying Short-Chain Peptides in Agrofood: Challenges and Critical Insights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Deracinois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime De sousa lopes moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Ravallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04937346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId376"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:107.86516853933px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Benoit Cudennec </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de Conférences (HDR, HC)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">benoit-cudennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5505-4458</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">199734674</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes recherches s'inscrivent dans un contexte mondial où la valorisation des co-produits de l'industrie agroalimentaire est devenue essentielle pour promouvoir l'économie circulaire et réduire l’impact environnemental. Mon travail se concentre sur la caractérisation des produits de digestion et leur rôle dans les processus physiologiques prenant place au niveau intestinal. Comprendre ces processus fondamentaux est crucial pour développer de nouvelles méthodes de transformation et de valorisation des co-produits, permettant ainsi la création d'ingrédients à haute valeur ajoutée pour divers secteurs tels que la santé, l'alimentation, les nutraceutiques, l'aquaculture et l'alimentation animale. Cette démarche s’intègre dans un contexte actuel, marqué par une demande croissante en aliments fonctionnels en raison du vieillissement de la population et de l’augmentation de la prévalence de maladies chroniques telles que le diabète, l'hypertension et les maladies inflammatoires de l'intestin. Notre recherche pluridisciplinaire a pour objectif d’établir un lien crucial entre l'agroalimentaire, la nutrition et la santé animale et humaine. Elle s’inscrit dans une approche intégrée et systémique &amp;quot;One Health&amp;quot;. La pérennité de cette approche repose sur les collaborations étroites que nous avons établies avec des partenaires académiques et industriels, couvrant l'ensemble des secteurs impliqués.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (56)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of antihypertensive, antidiabetic, and antioxidant peptides derived from hydrolysates of dairy white wastewaters containing milk proteins using machine learning insights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diala Damen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hairati Aboubacar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Cournoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bazinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan de Toro-Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.118496. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2026.118496⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05474142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of added calcium on the rehydration behavior and processability of high-protein casein-based solutions reconstituted from micellar casein powder (MCP) and demineralized MCP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayan Castulovich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Hiolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Dairy Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 177, pp.106600. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.idairyj.2026.106600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05540382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary proteins from various sources have different effects on short-term food intake and intestinal hormone secretion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandy Theysgeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Trachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allane Belurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Ravallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 201, pp.115533. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2024.115533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lactic acid fermentation enhances antioxidant potential of chicory by-products for functional food applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bruniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Raveschot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Daboudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime de Sousa Lopes Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 534, pp.147079. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2025.147079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05387529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying linear Ultra-Short Peptides in Agrifood: Challenges and Critical Insights.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Deracinois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime de Sousa Lopes Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Ravallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 163, pp.105129. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tifs.2025.105129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05114170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro digestibility, peptide profile, and bioactivities of water lentil (duckweed) protein compared to commercial protein isolates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hairati Aboubacar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Tourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacinthe Thibodeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.117973. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2025.117973⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05400888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning-driven discovery of bioactive peptides from duckweed (Lemnaceae) protein hydrolysates: Identification and experimental validation of 20 novel antihypertensive, antidiabetic, and/or antioxidant peptides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Cournoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ève Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hairati Aboubacar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan de Toro-Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Vohl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 482, pp.144029. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2025.144029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05387587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Specific Collagen Hydrolysate Improves Postprandial Glucose Tolerance in Normoglycemic and Prediabetic Mice and in a First Proof of Concept Study in Healthy, Normoglycemic and Prediabetic Humans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Grasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolina Virgilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Schön</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manfred Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Science &amp; Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/fsn3.4538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04788858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digested casein phosphopeptides impact intestinal calcium transport in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathie Tenenbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Deracinois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Dugardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (15), pp.8104-8115. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D4FO01637H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04678925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative study of the effects of crude chicory and inulin on gut health in weaning piglets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tushar Kulkarni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pawel Siegien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luke Comer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimmy Vandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Chataigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Functional Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 123, pp.106578. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jff.2024.106578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomic monitoring of chicory during in vitro gastrointestinal digestion and correlation with bioactive properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Dugardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Behra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Tourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Molinié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.142344. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2024.142344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04822532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro comparison of whey protein isolate and hydrolysate for their effect on glucose homeostasis markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathie Tenenbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Dugardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Moro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (9), pp.4173-4182. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d3fo00467h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-centre peptidomics investigation of food digesta: current state of the art in mass spectrometry analysis and data visualisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reto Portmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Jiménez-Barrios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lychou Abbühl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Barile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 169, pp.112887. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2023.112887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04094987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gelatine, present use and future applications: Decryption of a high-value multi-purpose by-product of the agro-food industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Ambli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Deracinois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Ravallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Flahaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Science and Nutrition Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 06 (04), </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26502/jfsnr.2642-110000144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential effects of milk proteins on amino acid digestibility, post-prandial nitrogen utilization and intestinal peptide profiles in rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Atallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire C. Gaudichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Boulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 169, pp.112814. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2023.112814⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Bioinformatics Search Parameters for Peptides’ Identification and Their Post-Translational Modifications: A Case Study of Proteolysed Gelatines from Beef, Pork, and Fish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Ambli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Deracinois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Jenequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Ravallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (13), pp.2524. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods12132524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04551728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification, production and bioactivity of casein phosphopeptides – A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathie Tenenbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Deracinois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Dugardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Matéos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Romelard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 157, pp.111360. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2022.111360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03685317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Vivo and In Vitro Comparison of the DPP-IV Inhibitory Potential of Food Proteins from Different Origins after Gastrointestinal Digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Deracinois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Dugardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Nongonierma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fitzgerald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (15), pp.8365. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms23158365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04431009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthetic Flavonoid BrCl-Flav—An Alternative Solution to Combat ESKAPE Pathogens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina-Veronica Moldovan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Savu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Dussert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hairati Aboubacar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Gabriela Sarbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antibiotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (10), pp.1389. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/antibiotics11101389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04551735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Exploratory Study of the Role of Dietary Proteins in the Regulation of Intestinal Glucose Absorption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Dugardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Touche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Ahdach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnut.2021.769773⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-adhesion and Anti-inflammatory Potential of the Leaderless Class IIb Bacteriocin Enterocin DD14</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radja Teiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrián Pérez-Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Zgheib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanath Belguesmia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Probiotics and Antimicrobial Proteins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (4), pp.613-619. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12602-022-09954-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04328322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chicory: Understanding the Effects and Effectors of This Functional Food</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Ouaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Roels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Behra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Tourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (5), pp.957. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu14050957⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03600297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addition of dairy lipids and probiotic lactobacillus fermentum in infant formulas modulates proteolysis and lipolysis with moderate consequences on gut physiology and metabolism in yucatan piglets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Cahu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nogret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Briard-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnut.2021.615248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gut microbiota, body weight and histopathological examinations in experimental infection by methicillin-resistant Staphylococcus aureus : antibiotic versus bacteriocin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bendjeddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hamma-Faradji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ait Meddour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanath Belguesmia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beneficial Microbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (3), pp.295-305. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/BM2020.0155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03924264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple Selection Criteria for Probiotic Strains with High Potential for Obesity Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Alard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Boutillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Peucelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Descat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (3), pp.713. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu13030713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03447633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated Continuous Bioprocess Development for ACE-Inhibitory Peptide Production by Lactobacillus helveticus Strains in Membrane Bioreactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Raveschot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Deracinois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmeline Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Flahaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Frémont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.585815. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fbioe.2020.585815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probiotic Lactobacillus strains from Mongolia improve calcium transport and uptake by intestinal cells in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Raveschot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Frémont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Vaeremans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamyan Dugersuren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 133, pp.109201 -. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2020.109201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03490856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Bioactive Peptides Identified from a Tilapia Byproduct Hydrolysate Exerting Effects on DPP-IV Activity and Intestinal Hormones Regulation after Canine Gastrointestinal Simulated Digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandy Theysgeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Deracinois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Guiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 26 (1), pp.136. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules26010136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorescent Pseudomonas strains from mid-mountain water able to release antioxidant proteins directly into water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Dussert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Tourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Deracinois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Duban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Leclère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 236, pp.126444. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micres.2020.126444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorative Screening of Bioactivities Generated by Plant-Based Proteins after In Vitro Static Gastrointestinal Digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Dugardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Tourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Guérin-Deremaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (12), pp.3746. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu12123746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04431004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Vitro Characterisation of the Antioxidative Properties of Whey Protein Hydrolysates Generated under pH- and Non pH-Controlled Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanyaporn Kleekayai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Le Gouic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Deracinois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fitzgerald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (5), pp.582. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods9050582⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04551726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chicory root flour – A functional food with potential multiple health benefits evaluated in a mice model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline L. Pouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doriane Jegou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Dugardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Ravallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Functional Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 74, pp.104174 -. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jff.2020.104174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03492343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Vitro Assessment of the Impact of Industrial Processes on the Gastrointestinal Digestion of Milk Protein Matrices Using the INFOGEST Protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Atallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Deracinois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Boulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (11), pp.1580. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods9111580⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03288940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proteolytic activity of Lactobacillus strains isolated from Mongolian traditional dairy products: A multiparametric analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Raveschot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Deracinois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Frémont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Vaeremans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 304, pp.125415. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2019.125415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03488186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dataset on phenotypic characterization, on protein and genome analysis of three fluorescent Pseudomonas strains from mid-mountain water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Dussert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Tourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Deracinois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Duban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Leclère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30, pp.105466. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2020.105466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03898077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro probiotic properties of selected lactobacilli and multi-strain consortium on immune function, gut barrier strengthening and gut hormone secretion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanath Belguesmia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Alard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezak Mendil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Ravallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Grangette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Functional Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 57, pp.382-391. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jff.2019.04.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population response of the estuarine copepod &amp;lt;i&amp;gt;Eurytemora affinis&amp;lt;/i&amp;gt; to its bioaccumulation of trace metals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahammed Zidour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakia Boubechiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yen-Ju Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Bialais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 220, pp.505-513. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2018.12.148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food-Derived Hemorphins Cross Intestinal and Blood–Brain Barriers In Vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothee Domenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Kouach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Touche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Landry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.159. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fendo.2018.00159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02506264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of bioactive peptides by lactobacillus species: from gene to application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Raveschot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Flahaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2018.02354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chicory roots for prebiotics and appetite regulation: A pilot study in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Foure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Dugardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Foligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Cadalen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 66 (25), pp.6439-6449. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jafc.8b01055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel approach to identify phenoloxidases inhibitors: Optimization of spectrophotometric MBTH assay for high throughput use enzymatic assays and analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Zeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egon Heuson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Himber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Phalip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 93, pp.83 - 91. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodcont.2018.05.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In silico and experimental data claiming safety aspects and beneficial attributes of the bacteriocinogenic strain enterococcus faecalis B3A-B3B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Al Seraih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanath Belguesmia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Baah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Drider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Probiotics and Antimicrobial Proteins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (3), pp.456-465. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12602-017-9357-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-pathogenic and probiotic attributes of &amp;lt;em&amp;gt;Lactobacillus salivarius&amp;lt;/em&amp;gt; and &amp;lt;em&amp;gt;Lactobacillus plantarum&amp;lt;/em&amp;gt; strains isolated from feces of Algerian infants and adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Hamza Ait Seddik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farida Bendali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Drider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 168 (3), pp.244-254. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.resmic.2016.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein digestion-derived peptides and the peripheral regulation of food intake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothee Domenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dhulster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozeen Ravallec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fendo.2017.00085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioactivities of hemorphins released from bovine haemoglobin gastrointestinal digestion: Dual effects on intestinal hormones and DPP-IV regulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothee Domenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanath Belguesmia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dhulster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Functional Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 36, pp.9-17. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jff.2017.06.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The safe enterocin DD14 is a leaderless two-peptide bacteriocin with anti-Clostridium perfringens activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine L. Caly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Flahaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Khassaf Al Atya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Antimicrobial Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 49 (3), pp.282-289. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijantimicag.2016.11.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation and characterization of bacteria colonizing &amp;lt;i&amp;gt;Acartia tonsa&amp;lt;/i&amp;gt; copepod eggs and displaying antagonist effects against &amp;lt;i&amp;gt;Vibrio anguillarum&amp;lt;/i&amp;gt;, &amp;lt;i&amp;gt;Vibrio alginolyticus&amp;lt;/i&amp;gt; and other pathogenic strains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahammed Zidour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanath Belguesmia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Grard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, pp.1919. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2017.01919⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanosis in &amp;lt;em&amp;gt;Penaeus monodon&amp;lt;/em&amp;gt;: involvement of the laccase-like activity of hemocyanin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dhulster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Drider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Duflos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, ACS Publications- Most Trusted, Most Cited, Most Read, 64 (3), pp.663-670. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jafc.5b04997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein digestion and energy homeostasis: How generated peptides may impact intestinal hormones?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothee Domenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanath Belguesmia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Kouach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Food Research International, 88, pp.310-318. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2015.12.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03534216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food peptides: purification, identification and role in the metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naima Arroume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rénato Froidevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Kapel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Ravallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Food Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, pp.101 - 107. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cofs.2016.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04946991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle-based photodynamic therapy based on indocyanine green modified plasmonic nanostructures for inactivation of a Crohn's disease-associated Escherichia coli strain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxana Jijie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetiana Dumych</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengnan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bouckaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kostiantyn Turcheniuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of materials chemistry‎ B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Journal of Materials Chemistry B, 4 (15), pp.2598-2605. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C5TB02697K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03206159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food peptidomics of in vitro gastrointestinal digestions of partially purified bovine hemoglobin: low‐resolution versus high‐resolution LC‐MS/MS analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Chataigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐pascal Gimeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Duhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐françois Goossens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrophoresis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 37 (13), pp.1814-1822. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/elps.201500559⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apelin stimulates both cholecystokinin and glucagon-like peptide 1 secretions in vitro and in vivo in rodents.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Wattez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Ravallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Knauf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dhulster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peptides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, epub ahead of print. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.peptides.2013.08.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00853168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of abalone Haliotis tuberculata–Vibrio harveyi interactions in gill primary cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Huchette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chakib Djediat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cytotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 65 (5), pp.759 - 772. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10616-013-9583-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03627313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peptides from fish and crustacean by-products hydrolysates stimulate cholecystokinin release in STC-1 cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Ravallec-Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Courois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Fouchereau-Peron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 111 (4), pp.970-975. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2008.05.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00277079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CGRP stimulates gill carbonic anhydrase activity in molluscs via a common CT/CGRP receptor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marthe Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Fouchereau-Peron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peptides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 27, pp.2678-2682</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00077567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NEW FINDINGS IN THE REGULATION OF INTESTINAL GLUCOSE ABSORPTION BY DIETARY PROTEINS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allane Belurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Dugardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Schroyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lestavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41ème CECED</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative study of effects of inulin and chicory on gut health in piglets during the weaning period.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tushar. Kulkarnia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L P Comerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Arévalo Suredac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Wavreilled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Food Bioactives &amp; Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Prague (République Tchèque), Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04551775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of industrial process on gastrointestinal digestion of milk micellar caseins and development of low bitterness casein hydrolysates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Flahaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Deracinois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dahlia Daher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Attalah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathie Tenenbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Food Tech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Montréal Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary bioactive peptides & glucose metabolism. Session: Exploring potential of bioactive peptides as food supplements and nutraceuticals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cudennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrevent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Rennes (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorization of endive co-products for functional food applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bruniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Raveschot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Flahaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cudennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Food Bioactives &amp; Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Prague (République Tchèque), Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04551785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of dietary proteins in the regulation of intestinal glucose absorption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Dugardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Touche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Ahdach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Food Bioactives &amp; Health.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Parme (IT), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to better characterize proteins and protein by-products for a more efficient and targeted utilization?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cudennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrevent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Nantes (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of in vitro acellular and cellular tests to support the scientific evidence for animal and human health claims. One Health International Days</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Flahaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Deracinois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Dussert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Dugardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">One Health International Days - OHID</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04552072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro transport of juncusol isolated from Juncus inflexus across intestinal Caco-2-HT29-MTX cells monolayer.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Hakem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathie Tenenbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bruniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Deracinois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Semaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">One Health International Days - OHID</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04552069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of dietary proteins in the regulation of intestinal glucose metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Dugardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Touche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Ahdach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Cork (Irlande), Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PeptidoMILK: an academic/industrial collaboration story through the “All in Pep labcom” and the ProteinoPepS industrial chair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Flahaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Deracinois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Matéos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dahlia Daher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Attalah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytics 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nantes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of dietary proteins in the acute regulation of intestinal glucose absorption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Dugardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Touche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Ahdach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Food Bioactives &amp; Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Parme (IT), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New bioactive peptides identified from a Tilapia byproduct hydrolysate exerting effects on DPP-IV activity and intestinal hormones regulation after canine gastrointestinal simulated digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandy Theysgeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Deracinois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Guiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">One Health International Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chicory: understanding the effects and effectors of this functional food</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Behra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Ravallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rambaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Hilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Food Bioactives &amp; Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Parma (Italie), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04551791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of pH control on peptide release and the in vitro bioactive properties of whey protein enzymatic hydrolysates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanyaporn Kleekayai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Le Gouic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Deracinois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.J. Fitzgerald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference and Exhibition on Nutraceuticals and Functional Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Nanjing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04552076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro and preclinical models for studying the effects of prebiotics and probiotics on human and animal health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cudennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adebiotech, Webinaire « Impact sur la santé des pré et probiotiques via le microbiote »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of dietary proteins from different origins on intestinal glucose transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Dugardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Touche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Ahdach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Paris (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of food protein from diverse origins on DPP-IV inhibitory activity, in vivo in rat plasma, and in vitro after intestinal barrier passage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Deracinois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Dugardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Flahaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Dublin ( virtual ), Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro and in vivo evidence of fish hydrolysate impact on energy homeostasis and food intake regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandy Theysgeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Guiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lepoudère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Symposium on Bioactive Peptides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Valencia (Espagne), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrative approach for peptidome characterization to unravel the encrypted bioactivity of protein byproducts.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Deracinois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Bélurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Dugardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dhulster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Ravallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ADEBIOTECH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Romainville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of the hydrolysis process of blue whiting (Micromesistius poutassou) co-products, for the generation of gastrin / cholecystokinin and CGRP related peptides.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Ravallec-Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Latimier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Aubertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Guillochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAFT 2006* ; 2nd Trans-Atlantic Fisheries Technology Conference : /Health and Innovative Products from the Sea/October 29 - November 1, 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Quebec City, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00105283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary proteins from various sources have different effects on short-term food intake and intestinal hormone secretion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandy Theysgeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Ravallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Dugardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NEW FINDINGS IN THE REGULATION OF INTESTINAL GLUCOSE ABSORPTION BY DIETARY PROTEINS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allane Belurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Dugardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Schroyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lestavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on FOOD DIGESTION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04548384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ROLE OF DIETARY PROTEINS IN INTESTINAL GLUCOSE ABSORPTION : POTENTIAL INVOLVEMENT OF PEPT1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allane Belurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Dugardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Schroyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Ravallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Cudennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on FOOD BIOACTIVES &amp; HEALTH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04548361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro and in vivo comparison of the DPP-IV inhibitory activity of dietary proteins from different origins after gastrointestinal digestion. Alternatives To Animal Experimentation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Deracinois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Dugardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Nongonierma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fritzgerald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ADEBIOTECH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Romainville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gut microbiota, body weight and histopathological examinations in experimental infection by methicillin-resistant Staphylococcus aureus: antibiotic versus bacteriocin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Bendjeddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Hamma-Faradji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Ait Meddour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanath Belguesmia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bacteriocin International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of chicory flour on inflammation and gut permeability in weaned piglets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tushar Kulkarni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Siegien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Lemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Arévalo Suredac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Wavreille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th International Society for Animal Genetics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Cape Town. South Africa, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of dietary proteins in intestinal glucose absorption is mediated by PepT1 in vitro ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Delcourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Dugardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Ravallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Cudennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">One Health International Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an in vitro triple coculture model to mimic the human intestine in inflammation state.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Dussert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Tourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Ravallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Behra-Miellet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Food Bioactives &amp; Health.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Parme (IT), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of health ingredients from chicory by-products fermentation : first step strains selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bruniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Raveschot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Daboudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Flahaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OHID 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of industrial processes on the digestion of milk protein matrices in rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Atallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire C. Gaudichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Deracinois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Ravallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Cork, Ireland. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of industrial processes on the digestion and protein synthesis of milk protein matrices in rats.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Attalah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire C. Gaudichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Deracinois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Ravallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Cork, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of agro-food protein hydrolysates: challenge for short peptide identification (2 to 6 AAs).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Bélurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandy Theysgeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Ravallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Nongonierma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMAP 2019 congres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fruits algériens : source non conventionnelle d'isolement de lactobacilles à potentiel probiotique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacim Barrache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabia Ladjouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanath Belguesmia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezak Mendil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème colloque du Club des Bactéries Lactiques (CBL 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro nutritional characterization of milk proteins with different molecular arrangements.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Attalah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Deracinois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Boulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Granada, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro nutritional characterization of milk proteins with different molecular arrangements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Atallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Deracinois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Boulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International congress on food digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Grenade, Spain. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gut microbiota changes during chicory diet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Broché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Fouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Dugardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gromada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandy Theysgeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANTIMIC 2019 - deuxième symposium franco-canadien sur les antimicrobiens naturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorative screening of potential peptide activities generated by plant-based proteins after in vitro simulation of static digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Dugardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Tourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Guerin-Deremaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FENS 2019 - 13th European Nutrition Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of a static in vitro gastro-intestinal digestion method for simple food matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Atallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Boulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliane Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gaudichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Conference on Food Bioactives and Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Lisbonne, Portugal. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro evaluation of chicory-induced modulation of intestinal health in weaning piglets: approach combining gastrointestinal digestion, dialysis, and batch fermentation with a triple cell culture model.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tushar Sanjay Kulkarni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegen Pawel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandy Theysgeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Dugardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Symposium on Digestive Physiology of Pigs (DPP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Lake Geneva, Wisconsin, United States. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05387848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lactobacillus Use for Plant Fermentation: New Ways for Plant-Based Product Valorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Le Rouzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bruniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Raveschot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Krier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Phalip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lactobacillus - A Multifunctional Genus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IntechOpen, 2023, 978-1-80355-445-7. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/intechopen.104958⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lactobacillus use for plant fermentation: new ways for plantbased product valorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Phalip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Le Rouzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bruniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Ravenschot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Krier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lactobacillus - A Multifunctional Genus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-1-80355-445-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04548721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NOVEL PEPTIDES INDUCING SATIETY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandy Theysgeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lepoudere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Ravallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO/2021/083958. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NOVEL LACTOBACILLUS PLANTARUM STRAIN USEFUL FOR INTESTINAL CALCIUM ABSORPTION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dhulster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Drider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Flahaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO/2021/084195. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NOUVELLES SOUCHES DE BACTERIES LACTIQUES FAVORISANT L’ABSORPTION DU CALCIUM – PEPTIDES ET PRODUITS ASSOCIES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dhulster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Drider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Flahaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR3093923. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04551049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NOVEL LACTIC ACID BACTERIA STRAINS THAT PROMOTE THE ABSORPTION OF CALCIUM - PEPTIDES AND ASSOCIATED PRODUCTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dhulster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Drider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Flahaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO/2020/188181. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NOVEL LACTIC ACID BACTERIA STRAINS THAT PROMOTE THE ABSORPTION OF CALCIUM - PEPTIDES AND ASSOCIATED PRODUCTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dhulster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Drider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Flahaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO/2020/188181. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NOUVELLES SOUCHES DE BACTERIES LACTIQUES FAVORISANT L’ABSORPTION DU CALCIUM – PEPTIDES ET PRODUITS ASSOCIES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dhulster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Drider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Flahaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR3094013. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04551018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NOUVELLES SOUCHES DE BACTERIES LACTIQUES FAVORISANT L’ABSORPTION DU CALCIUM – PEPTIDES ET PRODUITS ASSOCIES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dhulster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Drider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Flahaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR3094015. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04551031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NOUVELLES SOUCHES DE BACTERIES LACTIQUES FAVORISANT L’ABSORPTION DU CALCIUM – PEPTIDES ET PRODUITS ASSOCIES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dhulster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Drider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Flahaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR3094014. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04551028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying Short-Chain Peptides in Agrofood: Challenges and Critical Insights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Deracinois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime De sousa lopes moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Ravallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04937346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId383"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="750E8DB8"/>
+    <w:nsid w:val="7D6ED909"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benoit-cudennec" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5505-4458" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/199734674" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474142v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diala Damen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hairati Aboubacar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Cournoyer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bazinet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan de Toro-Mart&#237;n" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2026.118496" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915097v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Fleury" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Theysgeur" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Trachet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allane Belurier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Ravallec" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2024.115533" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387529v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bruniaux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Raveschot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Daboudet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime de Sousa Lopes Moreira" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cassan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2025.147079" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-05114170v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Weber" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Deracinois" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cudennec" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2025.105129" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400888v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Muller" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Tourret" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacinthe Thibodeau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.117973" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387587v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#200;ve Bernier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Vohl" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2025.144029" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788858v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Grasset" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Briand" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolina Virgilio" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Sch&#246;n" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Wilhelm" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fsn3.4538" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678925v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathie Tenenbaum" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dugardin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Auger" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baniel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4FO01637H" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915048v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tushar Kulkarni" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Siegien" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Comer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Vandel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Chataign&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jff.2024.106578" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04822532v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pouille" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Behra" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Tourret" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Molini&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2024.142344" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04430997v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Moro" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3fo00467h" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04094987v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reto Portmann" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Jim&#233;nez-Barrios" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jardin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lychou Abb&#252;hl" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Barile" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2023.112887" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547567v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Ambli" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Flahaut" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26502/jfsnr.2642-110000144" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04205743v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Atallah" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire C. Gaudichon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Boulier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2023.112814" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04551728v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Jenequin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12132524" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03685317v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mat&#233;os" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Romelard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2022.111360" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04551735v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina-Veronica Moldovan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Savu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Dussert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gabriela Sarbu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics11101389" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04431009v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Nongonierma" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Fitzgerald" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23158365" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370614v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Touche" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Ahdach" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lesage" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2021.769773" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04328322v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radja Teiar" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n P&#233;rez-Ramos" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Zgheib" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanath Belguesmia" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12602-022-09954-0" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600297v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Ouaza" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Roels" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14050957" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03924264v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bendjeddou" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hamma-Faradji" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ait Meddour" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Cudennec" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/BM2020.0155" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03173356v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lemaire" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia M&#233;nard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Cahu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Nogret" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Briard-Bion" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2021.615248" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447633v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Alard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Boutillier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Peucelle" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Descat" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13030713" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549641v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmeline Bertrand" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fr&#233;mont" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2020.585815" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547909v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Perrin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Guiller" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26010136" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490856v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Coutte" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vaeremans" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamyan Dugersuren" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2020.109201" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04431004v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Caron" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Gu&#233;rin-Deremaux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12123746" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02930092v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Duban" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lecl&#232;re" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micres.2020.126444" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492343v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line L. Pouille" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Jegou" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jff.2020.104174" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551726v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanyaporn Kleekayai" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Le Gouic" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods9050582" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03288940v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Jouan-Rimbaud Bouveresse" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods9111580" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488186v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2019.125415" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03898077v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2020.105466" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617752v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rezak Mendil" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Grangette" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jff.2019.04.028" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404118v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahammed Zidour" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakia Boubechiche" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yen-Ju Pan" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Bialais" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2018.12.148" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02506264v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothee Domenger" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Kouach" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Landry" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2018.00159" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621578v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Foure" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Foligne" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hance" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cadalen" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.8b01055" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628702v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fremont" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02354" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-03695326v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Zeyer" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egon Heuson" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Himber" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Phalip" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Le Bris" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2018.05.043" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M236NG7P-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627071v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Al Seraih" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Baah" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Drider" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12602-017-9357-8" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626840v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Hamza Ait Seddik" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Bendali" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2016.12.003" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607592v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dhulster" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozeen Ravallec" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2017.00085" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618743v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jff.2017.06.047" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607824v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine L. Caly" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Chevalier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Khassaf Al Atya" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2016.11.016" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621871v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Grard" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01919" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633113v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duflos" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.5b04997" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03534216v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2015.12.018" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H6N8LM26-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946991v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Arroume" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;nato Froidevaux" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Kapel" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cofs.2016.02.005" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L5L9RX37-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03206159v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Jijie" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetiana Dumych" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengnan Li" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bouckaert" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostiantyn Turcheniuk" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5TB02697K" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456855v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pascal Gimeno" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Duhal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Goossens" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elps.201500559" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZM1BW7C0-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00853168v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Wattez" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Knauf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peptides.2013.08.005" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GCD5LVST-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03627313v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pichon" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Huchette" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chakib Djediat" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Renault" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10616-013-9583-1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277079v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Ravallec-Pl&#233;" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Courois" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Fouchereau-Peron" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2008.05.016" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1ZDZ51QS-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077567v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Rousseau" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lopez" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549367v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Schroyen" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lestavel" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Briand" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04551775v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tushar. Kulkarnia" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L P Comerc" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Ar&#233;valo Suredac" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Wavreilled" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04556544v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547580v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dahlia Daher" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Attalah" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04551785v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552069v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Hakem" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Semaille" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04556555v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04556496v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Touche" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=jean lesage" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552072v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549340v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549319v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547587v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mat&#233;os" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549499v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04551791v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rambaud" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Hilbert" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552076v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Fitzgerald" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04556628v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04556567v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549446v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549467v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lepoud&#232;re" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547598v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva B&#233;lurier" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105283v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Latimier" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Aubertin" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Guillochon" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549378v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548384v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548361v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547605v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Fritzgerald" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549434v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Bendjeddou" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Hamma-Faradji" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Ait Meddour" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04556674v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Siegien" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lemal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wavreille" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549386v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Delcourt" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04557668v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Behra-Miellet" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549682v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752655v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547620v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547632v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549422v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Broch&#233;" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Four&#233;" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gromada" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547633v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165423v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549815v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacim Barrache" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabia Ladjouzi" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549399v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Guerin-Deremaux" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786141v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Calvez" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaudichon" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387848v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tushar Sanjay Kulkarni" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegen Pawel" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549418v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Le Rouzic" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Krier" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.104958" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04548721v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Ravenschot" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550379v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lepoudere" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550405v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550419v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551049v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550397v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551018v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551031v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551028v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937346v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime De&#8197;sousa&#8197;lopes&#8197;moreira" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benoit-cudennec" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5505-4458" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/199734674" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474142v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diala Damen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hairati Aboubacar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Cournoyer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bazinet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan de Toro-Mart&#237;n" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2026.118496" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540382v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brayan Castulovich" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Hiolle" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Descamps" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lesur" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cudennec" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2026.106600" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915097v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Fleury" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Theysgeur" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Trachet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allane Belurier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Ravallec" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2024.115533" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387529v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bruniaux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Raveschot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Daboudet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime de Sousa Lopes Moreira" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cassan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2025.147079" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-05114170v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Weber" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Deracinois" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2025.105129" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400888v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Muller" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Tourret" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacinthe Thibodeau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.117973" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387587v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#200;ve Bernier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Vohl" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2025.144029" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788858v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Grasset" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Briand" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolina Virgilio" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Sch&#246;n" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Wilhelm" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fsn3.4538" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678925v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathie Tenenbaum" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dugardin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Auger" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baniel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4FO01637H" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915048v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tushar Kulkarni" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Siegien" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Comer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Vandel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Chataign&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jff.2024.106578" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04822532v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pouille" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Behra" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Tourret" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Molini&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2024.142344" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04430997v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Moro" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3fo00467h" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04094987v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reto Portmann" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Jim&#233;nez-Barrios" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jardin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lychou Abb&#252;hl" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Barile" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2023.112887" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547567v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Ambli" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Flahaut" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26502/jfsnr.2642-110000144" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04205743v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Atallah" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire C. Gaudichon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Boulier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2023.112814" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04551728v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Jenequin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12132524" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03685317v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mat&#233;os" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Romelard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2022.111360" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04431009v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Nongonierma" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Fitzgerald" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23158365" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04551735v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina-Veronica Moldovan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Savu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Dussert" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gabriela Sarbu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics11101389" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370614v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Touche" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Ahdach" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lesage" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2021.769773" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04328322v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radja Teiar" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n P&#233;rez-Ramos" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Zgheib" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanath Belguesmia" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12602-022-09954-0" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600297v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Ouaza" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Roels" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14050957" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03173356v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lemaire" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia M&#233;nard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Cahu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Nogret" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Briard-Bion" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2021.615248" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03924264v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bendjeddou" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hamma-Faradji" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ait Meddour" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Cudennec" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/BM2020.0155" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447633v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Alard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Boutillier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Peucelle" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Descat" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13030713" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549641v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmeline Bertrand" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fr&#233;mont" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2020.585815" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490856v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Coutte" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vaeremans" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamyan Dugersuren" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2020.109201" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547909v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Perrin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Guiller" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26010136" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02930092v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Duban" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lecl&#232;re" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micres.2020.126444" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04431004v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Caron" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Gu&#233;rin-Deremaux" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12123746" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551726v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanyaporn Kleekayai" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Le Gouic" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods9050582" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492343v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line L. Pouille" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Jegou" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jff.2020.104174" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03288940v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Jouan-Rimbaud Bouveresse" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods9111580" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488186v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2019.125415" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03898077v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2020.105466" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617752v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rezak Mendil" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Grangette" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jff.2019.04.028" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404118v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahammed Zidour" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakia Boubechiche" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yen-Ju Pan" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Bialais" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2018.12.148" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HXV3V1XJ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02506264v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothee Domenger" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Kouach" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Landry" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2018.00159" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628702v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fremont" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02354" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621578v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Foure" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Foligne" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hance" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cadalen" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.8b01055" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-03695326v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Zeyer" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egon Heuson" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Himber" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Phalip" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Le Bris" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2018.05.043" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M236NG7P-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627071v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Al Seraih" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Baah" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Drider" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12602-017-9357-8" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626840v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Hamza Ait Seddik" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Bendali" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2016.12.003" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607592v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dhulster" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozeen Ravallec" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2017.00085" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618743v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jff.2017.06.047" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607824v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine L. Caly" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Chevalier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Khassaf Al Atya" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2016.11.016" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621871v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Grard" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01919" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633113v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duflos" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.5b04997" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03534216v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2015.12.018" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H6N8LM26-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946991v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Arroume" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;nato Froidevaux" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Kapel" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cofs.2016.02.005" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L5L9RX37-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03206159v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Jijie" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetiana Dumych" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengnan Li" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bouckaert" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostiantyn Turcheniuk" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5TB02697K" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456855v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pascal Gimeno" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Duhal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Goossens" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elps.201500559" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZM1BW7C0-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00853168v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Wattez" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Knauf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peptides.2013.08.005" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GCD5LVST-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03627313v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pichon" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Huchette" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chakib Djediat" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Renault" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10616-013-9583-1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277079v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Ravallec-Pl&#233;" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Courois" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Fouchereau-Peron" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2008.05.016" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1ZDZ51QS-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077567v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Rousseau" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lopez" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549367v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Schroyen" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lestavel" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Briand" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04551775v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tushar. Kulkarnia" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L P Comerc" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Ar&#233;valo Suredac" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Wavreilled" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547580v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dahlia Daher" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Attalah" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04556544v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04551785v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04556496v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Touche" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=jean lesage" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04556555v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552072v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552069v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Hakem" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Semaille" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549340v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547587v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mat&#233;os" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549319v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549499v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04551791v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rambaud" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Hilbert" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552076v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Fitzgerald" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04556628v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04556567v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549446v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549467v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lepoud&#232;re" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547598v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva B&#233;lurier" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105283v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Latimier" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Aubertin" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Guillochon" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549378v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548384v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548361v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547605v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Fritzgerald" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549434v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Bendjeddou" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Hamma-Faradji" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Ait Meddour" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04556674v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Siegien" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lemal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wavreille" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549386v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Delcourt" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04557668v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Behra-Miellet" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549682v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752655v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547620v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547632v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549815v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacim Barrache" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabia Ladjouzi" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547633v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165423v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549422v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Broch&#233;" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Four&#233;" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gromada" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549399v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Guerin-Deremaux" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786141v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Calvez" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaudichon" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387848v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tushar Sanjay Kulkarni" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegen Pawel" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549418v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Le Rouzic" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Krier" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.104958" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04548721v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Ravenschot" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550379v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lepoudere" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550405v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551049v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550419v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550397v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551018v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551031v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551028v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937346v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime De&#8197;sousa&#8197;lopes&#8197;moreira" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>