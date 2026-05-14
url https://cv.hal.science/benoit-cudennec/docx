--- v1 (2026-04-04)
+++ v2 (2026-05-14)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:107.86516853933px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Benoit Cudennec </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de Conférences (HDR, HC)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">benoit-cudennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5505-4458</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">199734674</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes recherches s'inscrivent dans un contexte mondial où la valorisation des co-produits de l'industrie agroalimentaire est devenue essentielle pour promouvoir l'économie circulaire et réduire l’impact environnemental. Mon travail se concentre sur la caractérisation des produits de digestion et leur rôle dans les processus physiologiques prenant place au niveau intestinal. Comprendre ces processus fondamentaux est crucial pour développer de nouvelles méthodes de transformation et de valorisation des co-produits, permettant ainsi la création d'ingrédients à haute valeur ajoutée pour divers secteurs tels que la santé, l'alimentation, les nutraceutiques, l'aquaculture et l'alimentation animale. Cette démarche s’intègre dans un contexte actuel, marqué par une demande croissante en aliments fonctionnels en raison du vieillissement de la population et de l’augmentation de la prévalence de maladies chroniques telles que le diabète, l'hypertension et les maladies inflammatoires de l'intestin. Notre recherche pluridisciplinaire a pour objectif d’établir un lien crucial entre l'agroalimentaire, la nutrition et la santé animale et humaine. Elle s’inscrit dans une approche intégrée et systémique &amp;quot;One Health&amp;quot;. La pérennité de cette approche repose sur les collaborations étroites que nous avons établies avec des partenaires académiques et industriels, couvrant l'ensemble des secteurs impliqués.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (56)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of antihypertensive, antidiabetic, and antioxidant peptides derived from hydrolysates of dairy white wastewaters containing milk proteins using machine learning insights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diala Damen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hairati Aboubacar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Cournoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bazinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan de Toro-Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.118496. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2026.118496⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05474142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of added calcium on the rehydration behavior and processability of high-protein casein-based solutions reconstituted from micellar casein powder (MCP) and demineralized MCP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayan Castulovich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Hiolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Dairy Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 177, pp.106600. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.idairyj.2026.106600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05540382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary proteins from various sources have different effects on short-term food intake and intestinal hormone secretion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandy Theysgeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Trachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allane Belurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Ravallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 201, pp.115533. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2024.115533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lactic acid fermentation enhances antioxidant potential of chicory by-products for functional food applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bruniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Raveschot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Daboudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime de Sousa Lopes Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 534, pp.147079. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2025.147079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05387529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying linear Ultra-Short Peptides in Agrifood: Challenges and Critical Insights.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Deracinois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime de Sousa Lopes Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Ravallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 163, pp.105129. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tifs.2025.105129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05114170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro digestibility, peptide profile, and bioactivities of water lentil (duckweed) protein compared to commercial protein isolates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hairati Aboubacar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Tourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacinthe Thibodeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.117973. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2025.117973⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05400888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning-driven discovery of bioactive peptides from duckweed (Lemnaceae) protein hydrolysates: Identification and experimental validation of 20 novel antihypertensive, antidiabetic, and/or antioxidant peptides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Cournoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ève Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hairati Aboubacar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan de Toro-Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Vohl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 482, pp.144029. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2025.144029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05387587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Specific Collagen Hydrolysate Improves Postprandial Glucose Tolerance in Normoglycemic and Prediabetic Mice and in a First Proof of Concept Study in Healthy, Normoglycemic and Prediabetic Humans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Grasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolina Virgilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Schön</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manfred Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Science &amp; Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/fsn3.4538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04788858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digested casein phosphopeptides impact intestinal calcium transport in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathie Tenenbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Deracinois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Dugardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (15), pp.8104-8115. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D4FO01637H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04678925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative study of the effects of crude chicory and inulin on gut health in weaning piglets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tushar Kulkarni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pawel Siegien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luke Comer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimmy Vandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Chataigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Functional Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 123, pp.106578. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jff.2024.106578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomic monitoring of chicory during in vitro gastrointestinal digestion and correlation with bioactive properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Dugardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Behra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Tourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Molinié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.142344. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2024.142344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04822532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro comparison of whey protein isolate and hydrolysate for their effect on glucose homeostasis markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathie Tenenbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Dugardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Moro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (9), pp.4173-4182. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d3fo00467h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-centre peptidomics investigation of food digesta: current state of the art in mass spectrometry analysis and data visualisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reto Portmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Jiménez-Barrios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lychou Abbühl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Barile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 169, pp.112887. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2023.112887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04094987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gelatine, present use and future applications: Decryption of a high-value multi-purpose by-product of the agro-food industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Ambli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Deracinois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Ravallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Flahaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Science and Nutrition Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 06 (04), </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26502/jfsnr.2642-110000144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential effects of milk proteins on amino acid digestibility, post-prandial nitrogen utilization and intestinal peptide profiles in rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Atallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire C. Gaudichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Boulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 169, pp.112814. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2023.112814⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Bioinformatics Search Parameters for Peptides’ Identification and Their Post-Translational Modifications: A Case Study of Proteolysed Gelatines from Beef, Pork, and Fish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Ambli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Deracinois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Jenequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Ravallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (13), pp.2524. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods12132524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04551728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification, production and bioactivity of casein phosphopeptides – A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathie Tenenbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Deracinois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Dugardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Matéos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Romelard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 157, pp.111360. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2022.111360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03685317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Vivo and In Vitro Comparison of the DPP-IV Inhibitory Potential of Food Proteins from Different Origins after Gastrointestinal Digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Deracinois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Dugardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Nongonierma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fitzgerald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (15), pp.8365. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms23158365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04431009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthetic Flavonoid BrCl-Flav—An Alternative Solution to Combat ESKAPE Pathogens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina-Veronica Moldovan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Savu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Dussert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hairati Aboubacar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Gabriela Sarbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antibiotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (10), pp.1389. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/antibiotics11101389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04551735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Exploratory Study of the Role of Dietary Proteins in the Regulation of Intestinal Glucose Absorption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Dugardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Touche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Ahdach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnut.2021.769773⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-adhesion and Anti-inflammatory Potential of the Leaderless Class IIb Bacteriocin Enterocin DD14</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radja Teiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrián Pérez-Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Zgheib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanath Belguesmia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Probiotics and Antimicrobial Proteins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (4), pp.613-619. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12602-022-09954-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04328322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chicory: Understanding the Effects and Effectors of This Functional Food</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Ouaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Roels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Behra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Tourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (5), pp.957. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu14050957⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03600297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addition of dairy lipids and probiotic lactobacillus fermentum in infant formulas modulates proteolysis and lipolysis with moderate consequences on gut physiology and metabolism in yucatan piglets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Cahu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nogret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Briard-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnut.2021.615248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gut microbiota, body weight and histopathological examinations in experimental infection by methicillin-resistant Staphylococcus aureus : antibiotic versus bacteriocin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bendjeddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hamma-Faradji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ait Meddour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanath Belguesmia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beneficial Microbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (3), pp.295-305. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/BM2020.0155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03924264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple Selection Criteria for Probiotic Strains with High Potential for Obesity Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Alard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Boutillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Peucelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Descat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (3), pp.713. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu13030713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03447633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated Continuous Bioprocess Development for ACE-Inhibitory Peptide Production by Lactobacillus helveticus Strains in Membrane Bioreactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Raveschot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Deracinois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmeline Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Flahaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Frémont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.585815. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fbioe.2020.585815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probiotic Lactobacillus strains from Mongolia improve calcium transport and uptake by intestinal cells in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Raveschot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Frémont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Vaeremans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamyan Dugersuren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 133, pp.109201 -. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2020.109201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03490856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Bioactive Peptides Identified from a Tilapia Byproduct Hydrolysate Exerting Effects on DPP-IV Activity and Intestinal Hormones Regulation after Canine Gastrointestinal Simulated Digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandy Theysgeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Deracinois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Guiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 26 (1), pp.136. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules26010136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorescent Pseudomonas strains from mid-mountain water able to release antioxidant proteins directly into water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Dussert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Tourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Deracinois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Duban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Leclère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 236, pp.126444. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micres.2020.126444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorative Screening of Bioactivities Generated by Plant-Based Proteins after In Vitro Static Gastrointestinal Digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Dugardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Tourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Guérin-Deremaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (12), pp.3746. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu12123746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04431004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Vitro Characterisation of the Antioxidative Properties of Whey Protein Hydrolysates Generated under pH- and Non pH-Controlled Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanyaporn Kleekayai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Le Gouic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Deracinois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fitzgerald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (5), pp.582. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods9050582⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04551726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chicory root flour – A functional food with potential multiple health benefits evaluated in a mice model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline L. Pouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doriane Jegou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Dugardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Ravallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Functional Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 74, pp.104174 -. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jff.2020.104174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03492343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Vitro Assessment of the Impact of Industrial Processes on the Gastrointestinal Digestion of Milk Protein Matrices Using the INFOGEST Protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Atallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Deracinois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Boulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (11), pp.1580. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods9111580⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03288940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proteolytic activity of Lactobacillus strains isolated from Mongolian traditional dairy products: A multiparametric analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Raveschot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Deracinois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Frémont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Vaeremans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 304, pp.125415. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2019.125415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03488186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dataset on phenotypic characterization, on protein and genome analysis of three fluorescent Pseudomonas strains from mid-mountain water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Dussert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Tourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Deracinois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Duban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Leclère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30, pp.105466. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2020.105466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03898077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro probiotic properties of selected lactobacilli and multi-strain consortium on immune function, gut barrier strengthening and gut hormone secretion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanath Belguesmia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Alard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezak Mendil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Ravallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Grangette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Functional Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 57, pp.382-391. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jff.2019.04.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population response of the estuarine copepod &amp;lt;i&amp;gt;Eurytemora affinis&amp;lt;/i&amp;gt; to its bioaccumulation of trace metals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahammed Zidour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakia Boubechiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yen-Ju Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Bialais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 220, pp.505-513. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2018.12.148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food-Derived Hemorphins Cross Intestinal and Blood–Brain Barriers In Vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothee Domenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Kouach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Touche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Landry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.159. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fendo.2018.00159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02506264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of bioactive peptides by lactobacillus species: from gene to application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Raveschot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Flahaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2018.02354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chicory roots for prebiotics and appetite regulation: A pilot study in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Foure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Dugardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Foligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Cadalen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 66 (25), pp.6439-6449. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jafc.8b01055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel approach to identify phenoloxidases inhibitors: Optimization of spectrophotometric MBTH assay for high throughput use enzymatic assays and analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Zeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egon Heuson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Himber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Phalip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 93, pp.83 - 91. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodcont.2018.05.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In silico and experimental data claiming safety aspects and beneficial attributes of the bacteriocinogenic strain enterococcus faecalis B3A-B3B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Al Seraih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanath Belguesmia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Baah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Drider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Probiotics and Antimicrobial Proteins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (3), pp.456-465. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12602-017-9357-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-pathogenic and probiotic attributes of &amp;lt;em&amp;gt;Lactobacillus salivarius&amp;lt;/em&amp;gt; and &amp;lt;em&amp;gt;Lactobacillus plantarum&amp;lt;/em&amp;gt; strains isolated from feces of Algerian infants and adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Hamza Ait Seddik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farida Bendali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Drider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 168 (3), pp.244-254. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.resmic.2016.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein digestion-derived peptides and the peripheral regulation of food intake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothee Domenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dhulster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozeen Ravallec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fendo.2017.00085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioactivities of hemorphins released from bovine haemoglobin gastrointestinal digestion: Dual effects on intestinal hormones and DPP-IV regulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothee Domenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanath Belguesmia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dhulster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Functional Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 36, pp.9-17. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jff.2017.06.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The safe enterocin DD14 is a leaderless two-peptide bacteriocin with anti-Clostridium perfringens activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine L. Caly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Flahaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Khassaf Al Atya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Antimicrobial Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 49 (3), pp.282-289. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijantimicag.2016.11.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation and characterization of bacteria colonizing &amp;lt;i&amp;gt;Acartia tonsa&amp;lt;/i&amp;gt; copepod eggs and displaying antagonist effects against &amp;lt;i&amp;gt;Vibrio anguillarum&amp;lt;/i&amp;gt;, &amp;lt;i&amp;gt;Vibrio alginolyticus&amp;lt;/i&amp;gt; and other pathogenic strains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahammed Zidour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanath Belguesmia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Grard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, pp.1919. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2017.01919⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanosis in &amp;lt;em&amp;gt;Penaeus monodon&amp;lt;/em&amp;gt;: involvement of the laccase-like activity of hemocyanin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dhulster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Drider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Duflos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, ACS Publications- Most Trusted, Most Cited, Most Read, 64 (3), pp.663-670. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jafc.5b04997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein digestion and energy homeostasis: How generated peptides may impact intestinal hormones?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothee Domenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanath Belguesmia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Kouach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Food Research International, 88, pp.310-318. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2015.12.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03534216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food peptides: purification, identification and role in the metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naima Arroume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rénato Froidevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Kapel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Ravallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Food Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, pp.101 - 107. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cofs.2016.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04946991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle-based photodynamic therapy based on indocyanine green modified plasmonic nanostructures for inactivation of a Crohn's disease-associated Escherichia coli strain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxana Jijie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetiana Dumych</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengnan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bouckaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kostiantyn Turcheniuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of materials chemistry‎ B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Journal of Materials Chemistry B, 4 (15), pp.2598-2605. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C5TB02697K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03206159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food peptidomics of in vitro gastrointestinal digestions of partially purified bovine hemoglobin: low‐resolution versus high‐resolution LC‐MS/MS analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Chataigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐pascal Gimeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Duhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐françois Goossens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrophoresis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 37 (13), pp.1814-1822. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/elps.201500559⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apelin stimulates both cholecystokinin and glucagon-like peptide 1 secretions in vitro and in vivo in rodents.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Wattez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Ravallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Knauf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dhulster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peptides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, epub ahead of print. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.peptides.2013.08.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00853168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of abalone Haliotis tuberculata–Vibrio harveyi interactions in gill primary cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Huchette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chakib Djediat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cytotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 65 (5), pp.759 - 772. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10616-013-9583-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03627313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peptides from fish and crustacean by-products hydrolysates stimulate cholecystokinin release in STC-1 cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Ravallec-Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Courois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Fouchereau-Peron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 111 (4), pp.970-975. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2008.05.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00277079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CGRP stimulates gill carbonic anhydrase activity in molluscs via a common CT/CGRP receptor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marthe Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Fouchereau-Peron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peptides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 27, pp.2678-2682</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00077567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NEW FINDINGS IN THE REGULATION OF INTESTINAL GLUCOSE ABSORPTION BY DIETARY PROTEINS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allane Belurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Dugardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Schroyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lestavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41ème CECED</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative study of effects of inulin and chicory on gut health in piglets during the weaning period.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tushar. Kulkarnia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L P Comerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Arévalo Suredac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Wavreilled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Food Bioactives &amp; Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Prague (République Tchèque), Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04551775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of industrial process on gastrointestinal digestion of milk micellar caseins and development of low bitterness casein hydrolysates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Flahaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Deracinois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dahlia Daher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Attalah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathie Tenenbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Food Tech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Montréal Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary bioactive peptides & glucose metabolism. Session: Exploring potential of bioactive peptides as food supplements and nutraceuticals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cudennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrevent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Rennes (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorization of endive co-products for functional food applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bruniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Raveschot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Flahaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cudennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Food Bioactives &amp; Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Prague (République Tchèque), Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04551785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of dietary proteins in the regulation of intestinal glucose absorption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Dugardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Touche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Ahdach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Food Bioactives &amp; Health.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Parme (IT), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to better characterize proteins and protein by-products for a more efficient and targeted utilization?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cudennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrevent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Nantes (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of in vitro acellular and cellular tests to support the scientific evidence for animal and human health claims. One Health International Days</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Flahaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Deracinois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Dussert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Dugardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">One Health International Days - OHID</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04552072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro transport of juncusol isolated from Juncus inflexus across intestinal Caco-2-HT29-MTX cells monolayer.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Hakem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathie Tenenbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bruniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Deracinois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Semaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">One Health International Days - OHID</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04552069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of dietary proteins in the regulation of intestinal glucose metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Dugardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Touche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Ahdach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Cork (Irlande), Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PeptidoMILK: an academic/industrial collaboration story through the “All in Pep labcom” and the ProteinoPepS industrial chair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Flahaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Deracinois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Matéos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dahlia Daher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Attalah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytics 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nantes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of dietary proteins in the acute regulation of intestinal glucose absorption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Dugardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Touche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Ahdach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Food Bioactives &amp; Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Parme (IT), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New bioactive peptides identified from a Tilapia byproduct hydrolysate exerting effects on DPP-IV activity and intestinal hormones regulation after canine gastrointestinal simulated digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandy Theysgeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Deracinois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Guiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">One Health International Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chicory: understanding the effects and effectors of this functional food</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Behra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Ravallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rambaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Hilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Food Bioactives &amp; Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Parma (Italie), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04551791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of pH control on peptide release and the in vitro bioactive properties of whey protein enzymatic hydrolysates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanyaporn Kleekayai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Le Gouic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Deracinois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.J. Fitzgerald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference and Exhibition on Nutraceuticals and Functional Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Nanjing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04552076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro and preclinical models for studying the effects of prebiotics and probiotics on human and animal health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cudennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adebiotech, Webinaire « Impact sur la santé des pré et probiotiques via le microbiote »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of dietary proteins from different origins on intestinal glucose transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Dugardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Touche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Ahdach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Paris (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of food protein from diverse origins on DPP-IV inhibitory activity, in vivo in rat plasma, and in vitro after intestinal barrier passage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Deracinois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Dugardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Flahaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Dublin ( virtual ), Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro and in vivo evidence of fish hydrolysate impact on energy homeostasis and food intake regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandy Theysgeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Guiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lepoudère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Symposium on Bioactive Peptides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Valencia (Espagne), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrative approach for peptidome characterization to unravel the encrypted bioactivity of protein byproducts.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Deracinois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Bélurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Dugardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dhulster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Ravallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ADEBIOTECH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Romainville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of the hydrolysis process of blue whiting (Micromesistius poutassou) co-products, for the generation of gastrin / cholecystokinin and CGRP related peptides.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Ravallec-Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Latimier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Aubertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Guillochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAFT 2006* ; 2nd Trans-Atlantic Fisheries Technology Conference : /Health and Innovative Products from the Sea/October 29 - November 1, 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Quebec City, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00105283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary proteins from various sources have different effects on short-term food intake and intestinal hormone secretion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandy Theysgeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Ravallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Dugardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NEW FINDINGS IN THE REGULATION OF INTESTINAL GLUCOSE ABSORPTION BY DIETARY PROTEINS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allane Belurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Dugardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Schroyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lestavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on FOOD DIGESTION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04548384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ROLE OF DIETARY PROTEINS IN INTESTINAL GLUCOSE ABSORPTION : POTENTIAL INVOLVEMENT OF PEPT1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allane Belurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Dugardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Schroyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Ravallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Cudennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on FOOD BIOACTIVES &amp; HEALTH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04548361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro and in vivo comparison of the DPP-IV inhibitory activity of dietary proteins from different origins after gastrointestinal digestion. Alternatives To Animal Experimentation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Deracinois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Dugardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Nongonierma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fritzgerald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ADEBIOTECH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Romainville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gut microbiota, body weight and histopathological examinations in experimental infection by methicillin-resistant Staphylococcus aureus: antibiotic versus bacteriocin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Bendjeddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Hamma-Faradji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Ait Meddour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanath Belguesmia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bacteriocin International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of chicory flour on inflammation and gut permeability in weaned piglets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tushar Kulkarni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Siegien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Lemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Arévalo Suredac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Wavreille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th International Society for Animal Genetics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Cape Town. South Africa, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of dietary proteins in intestinal glucose absorption is mediated by PepT1 in vitro ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Delcourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Dugardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Ravallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Cudennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">One Health International Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an in vitro triple coculture model to mimic the human intestine in inflammation state.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Dussert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Tourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Ravallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Behra-Miellet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Food Bioactives &amp; Health.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Parme (IT), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of health ingredients from chicory by-products fermentation : first step strains selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bruniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Raveschot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Daboudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Flahaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OHID 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of industrial processes on the digestion of milk protein matrices in rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Atallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire C. Gaudichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Deracinois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Ravallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Cork, Ireland. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of industrial processes on the digestion and protein synthesis of milk protein matrices in rats.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Attalah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire C. Gaudichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Deracinois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Ravallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Cork, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of agro-food protein hydrolysates: challenge for short peptide identification (2 to 6 AAs).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Bélurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandy Theysgeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Ravallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Nongonierma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMAP 2019 congres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fruits algériens : source non conventionnelle d'isolement de lactobacilles à potentiel probiotique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacim Barrache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabia Ladjouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanath Belguesmia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezak Mendil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème colloque du Club des Bactéries Lactiques (CBL 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro nutritional characterization of milk proteins with different molecular arrangements.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Attalah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Deracinois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Boulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Granada, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro nutritional characterization of milk proteins with different molecular arrangements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Atallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Deracinois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Boulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International congress on food digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Grenade, Spain. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gut microbiota changes during chicory diet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Broché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Fouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Dugardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gromada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandy Theysgeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANTIMIC 2019 - deuxième symposium franco-canadien sur les antimicrobiens naturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorative screening of potential peptide activities generated by plant-based proteins after in vitro simulation of static digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Dugardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Tourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Guerin-Deremaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FENS 2019 - 13th European Nutrition Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of a static in vitro gastro-intestinal digestion method for simple food matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Atallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Boulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliane Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gaudichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Conference on Food Bioactives and Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Lisbonne, Portugal. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro evaluation of chicory-induced modulation of intestinal health in weaning piglets: approach combining gastrointestinal digestion, dialysis, and batch fermentation with a triple cell culture model.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tushar Sanjay Kulkarni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegen Pawel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandy Theysgeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Dugardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Symposium on Digestive Physiology of Pigs (DPP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Lake Geneva, Wisconsin, United States. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05387848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lactobacillus Use for Plant Fermentation: New Ways for Plant-Based Product Valorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Le Rouzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bruniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Raveschot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Krier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Phalip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lactobacillus - A Multifunctional Genus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IntechOpen, 2023, 978-1-80355-445-7. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/intechopen.104958⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lactobacillus use for plant fermentation: new ways for plantbased product valorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Phalip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Le Rouzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bruniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Ravenschot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Krier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lactobacillus - A Multifunctional Genus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-1-80355-445-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04548721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NOVEL PEPTIDES INDUCING SATIETY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandy Theysgeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lepoudere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Ravallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO/2021/083958. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NOVEL LACTOBACILLUS PLANTARUM STRAIN USEFUL FOR INTESTINAL CALCIUM ABSORPTION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dhulster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Drider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Flahaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO/2021/084195. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NOUVELLES SOUCHES DE BACTERIES LACTIQUES FAVORISANT L’ABSORPTION DU CALCIUM – PEPTIDES ET PRODUITS ASSOCIES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dhulster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Drider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Flahaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR3093923. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04551049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NOVEL LACTIC ACID BACTERIA STRAINS THAT PROMOTE THE ABSORPTION OF CALCIUM - PEPTIDES AND ASSOCIATED PRODUCTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dhulster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Drider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Flahaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO/2020/188181. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NOVEL LACTIC ACID BACTERIA STRAINS THAT PROMOTE THE ABSORPTION OF CALCIUM - PEPTIDES AND ASSOCIATED PRODUCTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dhulster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Drider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Flahaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO/2020/188181. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NOUVELLES SOUCHES DE BACTERIES LACTIQUES FAVORISANT L’ABSORPTION DU CALCIUM – PEPTIDES ET PRODUITS ASSOCIES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dhulster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Drider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Flahaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR3094013. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04551018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NOUVELLES SOUCHES DE BACTERIES LACTIQUES FAVORISANT L’ABSORPTION DU CALCIUM – PEPTIDES ET PRODUITS ASSOCIES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dhulster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Drider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Flahaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR3094015. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04551031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NOUVELLES SOUCHES DE BACTERIES LACTIQUES FAVORISANT L’ABSORPTION DU CALCIUM – PEPTIDES ET PRODUITS ASSOCIES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dhulster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Drider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Flahaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR3094014. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04551028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying Short-Chain Peptides in Agrofood: Challenges and Critical Insights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Deracinois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime De sousa lopes moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Ravallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04937346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId383"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:107.86516853933px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Benoit Cudennec </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de Conférences (HDR, HC)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">benoit-cudennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5505-4458</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">199734674</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes recherches s'inscrivent dans un contexte mondial où la valorisation des co-produits de l'industrie agroalimentaire est devenue essentielle pour promouvoir l'économie circulaire et réduire l’impact environnemental. Mon travail se concentre sur la caractérisation des produits de digestion et leur rôle dans les processus physiologiques prenant place au niveau intestinal. Comprendre ces processus fondamentaux est crucial pour développer de nouvelles méthodes de transformation et de valorisation des co-produits, permettant ainsi la création d'ingrédients à haute valeur ajoutée pour divers secteurs tels que la santé, l'alimentation, les nutraceutiques, l'aquaculture et l'alimentation animale. Cette démarche s’intègre dans un contexte actuel, marqué par une demande croissante en aliments fonctionnels en raison du vieillissement de la population et de l’augmentation de la prévalence de maladies chroniques telles que le diabète, l'hypertension et les maladies inflammatoires de l'intestin. Notre recherche pluridisciplinaire a pour objectif d’établir un lien crucial entre l'agroalimentaire, la nutrition et la santé animale et humaine. Elle s’inscrit dans une approche intégrée et systémique &amp;quot;One Health&amp;quot;. La pérennité de cette approche repose sur les collaborations étroites que nous avons établies avec des partenaires académiques et industriels, couvrant l'ensemble des secteurs impliqués.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (56)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of antihypertensive, antidiabetic, and antioxidant peptides derived from hydrolysates of dairy white wastewaters containing milk proteins using machine learning insights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diala Damen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hairati Aboubacar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Cournoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bazinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan de Toro-Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.118496. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2026.118496⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05474142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of added calcium on the rehydration behavior and processability of high-protein casein-based solutions reconstituted from micellar casein powder (MCP) and demineralized MCP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayan Castulovich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Hiolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Dairy Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 177, pp.106600. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.idairyj.2026.106600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05540382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lactic acid fermentation enhances antioxidant potential of chicory by-products for functional food applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bruniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Raveschot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Daboudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime de Sousa Lopes Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 534, pp.147079. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2025.147079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05387529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary proteins from various sources have different effects on short-term food intake and intestinal hormone secretion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandy Theysgeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Trachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allane Belurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Ravallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 201, pp.115533. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2024.115533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying linear Ultra-Short Peptides in Agrifood: Challenges and Critical Insights.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Deracinois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime de Sousa Lopes Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Ravallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 163, pp.105129. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tifs.2025.105129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05114170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro digestibility, peptide profile, and bioactivities of water lentil (duckweed) protein compared to commercial protein isolates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hairati Aboubacar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Tourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacinthe Thibodeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.117973. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2025.117973⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05400888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning-driven discovery of bioactive peptides from duckweed (Lemnaceae) protein hydrolysates: Identification and experimental validation of 20 novel antihypertensive, antidiabetic, and/or antioxidant peptides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Cournoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ève Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hairati Aboubacar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan de Toro-Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Vohl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 482, pp.144029. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2025.144029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05387587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Specific Collagen Hydrolysate Improves Postprandial Glucose Tolerance in Normoglycemic and Prediabetic Mice and in a First Proof of Concept Study in Healthy, Normoglycemic and Prediabetic Humans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Grasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolina Virgilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Schön</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manfred Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Science &amp; Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/fsn3.4538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04788858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digested casein phosphopeptides impact intestinal calcium transport in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathie Tenenbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Deracinois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Dugardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (15), pp.8104-8115. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D4FO01637H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04678925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative study of the effects of crude chicory and inulin on gut health in weaning piglets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tushar Kulkarni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pawel Siegien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luke Comer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimmy Vandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Chataigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Functional Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 123, pp.106578. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jff.2024.106578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomic monitoring of chicory during in vitro gastrointestinal digestion and correlation with bioactive properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Dugardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Behra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Tourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Molinié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.142344. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2024.142344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04822532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro comparison of whey protein isolate and hydrolysate for their effect on glucose homeostasis markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathie Tenenbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Dugardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Moro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (9), pp.4173-4182. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d3fo00467h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-centre peptidomics investigation of food digesta: current state of the art in mass spectrometry analysis and data visualisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reto Portmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Jiménez-Barrios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lychou Abbühl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Barile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 169, pp.112887. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2023.112887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04094987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gelatine, present use and future applications: Decryption of a high-value multi-purpose by-product of the agro-food industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Ambli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Deracinois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Ravallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Flahaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Science and Nutrition Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 06 (04), </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26502/jfsnr.2642-110000144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential effects of milk proteins on amino acid digestibility, post-prandial nitrogen utilization and intestinal peptide profiles in rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Atallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire C. Gaudichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Boulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 169, pp.112814. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2023.112814⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Bioinformatics Search Parameters for Peptides’ Identification and Their Post-Translational Modifications: A Case Study of Proteolysed Gelatines from Beef, Pork, and Fish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Ambli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Deracinois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Jenequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Ravallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (13), pp.2524. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods12132524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04551728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Vivo and In Vitro Comparison of the DPP-IV Inhibitory Potential of Food Proteins from Different Origins after Gastrointestinal Digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Deracinois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Dugardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Nongonierma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fitzgerald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (15), pp.8365. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms23158365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04431009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthetic Flavonoid BrCl-Flav—An Alternative Solution to Combat ESKAPE Pathogens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina-Veronica Moldovan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Savu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Dussert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hairati Aboubacar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Gabriela Sarbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antibiotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (10), pp.1389. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/antibiotics11101389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04551735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification, production and bioactivity of casein phosphopeptides – A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathie Tenenbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Deracinois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Dugardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Matéos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Romelard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 157, pp.111360. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2022.111360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03685317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Exploratory Study of the Role of Dietary Proteins in the Regulation of Intestinal Glucose Absorption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Dugardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Touche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Ahdach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnut.2021.769773⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-adhesion and Anti-inflammatory Potential of the Leaderless Class IIb Bacteriocin Enterocin DD14</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radja Teiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrián Pérez-Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Zgheib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanath Belguesmia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Probiotics and Antimicrobial Proteins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (4), pp.613-619. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12602-022-09954-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04328322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chicory: Understanding the Effects and Effectors of This Functional Food</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Ouaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Roels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Behra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Tourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (5), pp.957. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu14050957⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03600297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addition of dairy lipids and probiotic lactobacillus fermentum in infant formulas modulates proteolysis and lipolysis with moderate consequences on gut physiology and metabolism in yucatan piglets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Cahu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nogret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Briard-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnut.2021.615248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gut microbiota, body weight and histopathological examinations in experimental infection by methicillin-resistant Staphylococcus aureus : antibiotic versus bacteriocin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bendjeddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hamma-Faradji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ait Meddour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanath Belguesmia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beneficial Microbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (3), pp.295-305. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/BM2020.0155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03924264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple Selection Criteria for Probiotic Strains with High Potential for Obesity Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Alard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Boutillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Peucelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Descat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (3), pp.713. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu13030713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03447633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated Continuous Bioprocess Development for ACE-Inhibitory Peptide Production by Lactobacillus helveticus Strains in Membrane Bioreactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Raveschot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Deracinois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmeline Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Flahaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Frémont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.585815. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fbioe.2020.585815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorescent Pseudomonas strains from mid-mountain water able to release antioxidant proteins directly into water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Dussert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Tourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Deracinois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Duban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Leclère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 236, pp.126444. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micres.2020.126444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorative Screening of Bioactivities Generated by Plant-Based Proteins after In Vitro Static Gastrointestinal Digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Dugardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Tourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Guérin-Deremaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (12), pp.3746. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu12123746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04431004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Bioactive Peptides Identified from a Tilapia Byproduct Hydrolysate Exerting Effects on DPP-IV Activity and Intestinal Hormones Regulation after Canine Gastrointestinal Simulated Digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandy Theysgeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Deracinois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Guiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 26 (1), pp.136. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules26010136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probiotic Lactobacillus strains from Mongolia improve calcium transport and uptake by intestinal cells in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Raveschot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Frémont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Vaeremans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamyan Dugersuren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 133, pp.109201 -. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2020.109201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03490856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chicory root flour – A functional food with potential multiple health benefits evaluated in a mice model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline L. Pouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doriane Jegou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Dugardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Ravallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Functional Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 74, pp.104174 -. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jff.2020.104174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03492343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Vitro Assessment of the Impact of Industrial Processes on the Gastrointestinal Digestion of Milk Protein Matrices Using the INFOGEST Protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Atallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Deracinois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Boulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (11), pp.1580. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods9111580⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03288940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Vitro Characterisation of the Antioxidative Properties of Whey Protein Hydrolysates Generated under pH- and Non pH-Controlled Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanyaporn Kleekayai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Le Gouic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Deracinois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fitzgerald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (5), pp.582. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods9050582⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04551726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proteolytic activity of Lactobacillus strains isolated from Mongolian traditional dairy products: A multiparametric analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Raveschot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Deracinois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Frémont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Vaeremans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 304, pp.125415. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2019.125415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03488186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dataset on phenotypic characterization, on protein and genome analysis of three fluorescent Pseudomonas strains from mid-mountain water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Dussert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Tourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Deracinois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Duban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Leclère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30, pp.105466. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2020.105466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03898077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro probiotic properties of selected lactobacilli and multi-strain consortium on immune function, gut barrier strengthening and gut hormone secretion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanath Belguesmia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Alard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezak Mendil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Ravallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Grangette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Functional Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 57, pp.382-391. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jff.2019.04.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population response of the estuarine copepod &amp;lt;i&amp;gt;Eurytemora affinis&amp;lt;/i&amp;gt; to its bioaccumulation of trace metals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahammed Zidour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakia Boubechiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yen-Ju Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Bialais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 220, pp.505-513. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2018.12.148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food-Derived Hemorphins Cross Intestinal and Blood–Brain Barriers In Vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothee Domenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Kouach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Touche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Landry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.159. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fendo.2018.00159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02506264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of bioactive peptides by lactobacillus species: from gene to application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Raveschot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Flahaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2018.02354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chicory roots for prebiotics and appetite regulation: A pilot study in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Foure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Dugardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Foligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Cadalen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 66 (25), pp.6439-6449. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jafc.8b01055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel approach to identify phenoloxidases inhibitors: Optimization of spectrophotometric MBTH assay for high throughput use enzymatic assays and analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Zeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egon Heuson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Himber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Phalip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 93, pp.83 - 91. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodcont.2018.05.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In silico and experimental data claiming safety aspects and beneficial attributes of the bacteriocinogenic strain enterococcus faecalis B3A-B3B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Al Seraih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanath Belguesmia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Baah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Drider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Probiotics and Antimicrobial Proteins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (3), pp.456-465. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12602-017-9357-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-pathogenic and probiotic attributes of &amp;lt;em&amp;gt;Lactobacillus salivarius&amp;lt;/em&amp;gt; and &amp;lt;em&amp;gt;Lactobacillus plantarum&amp;lt;/em&amp;gt; strains isolated from feces of Algerian infants and adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Hamza Ait Seddik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farida Bendali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Drider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 168 (3), pp.244-254. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.resmic.2016.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioactivities of hemorphins released from bovine haemoglobin gastrointestinal digestion: Dual effects on intestinal hormones and DPP-IV regulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothee Domenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanath Belguesmia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dhulster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Functional Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 36, pp.9-17. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jff.2017.06.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein digestion-derived peptides and the peripheral regulation of food intake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothee Domenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dhulster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozeen Ravallec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fendo.2017.00085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The safe enterocin DD14 is a leaderless two-peptide bacteriocin with anti-Clostridium perfringens activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine L. Caly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Flahaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Khassaf Al Atya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Antimicrobial Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 49 (3), pp.282-289. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijantimicag.2016.11.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation and characterization of bacteria colonizing &amp;lt;i&amp;gt;Acartia tonsa&amp;lt;/i&amp;gt; copepod eggs and displaying antagonist effects against &amp;lt;i&amp;gt;Vibrio anguillarum&amp;lt;/i&amp;gt;, &amp;lt;i&amp;gt;Vibrio alginolyticus&amp;lt;/i&amp;gt; and other pathogenic strains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahammed Zidour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanath Belguesmia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Grard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, pp.1919. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2017.01919⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanosis in &amp;lt;em&amp;gt;Penaeus monodon&amp;lt;/em&amp;gt;: involvement of the laccase-like activity of hemocyanin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dhulster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Drider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Duflos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, ACS Publications- Most Trusted, Most Cited, Most Read, 64 (3), pp.663-670. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jafc.5b04997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein digestion and energy homeostasis: How generated peptides may impact intestinal hormones?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothee Domenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanath Belguesmia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Kouach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Food Research International, 88, pp.310-318. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2015.12.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03534216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food peptides: purification, identification and role in the metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naima Arroume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rénato Froidevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Kapel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Ravallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Food Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, pp.101 - 107. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cofs.2016.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04946991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food peptidomics of in vitro gastrointestinal digestions of partially purified bovine hemoglobin: low‐resolution versus high‐resolution LC‐MS/MS analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Chataigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐pascal Gimeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Duhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐françois Goossens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrophoresis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 37 (13), pp.1814-1822. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/elps.201500559⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle-based photodynamic therapy based on indocyanine green modified plasmonic nanostructures for inactivation of a Crohn's disease-associated Escherichia coli strain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxana Jijie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetiana Dumych</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengnan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bouckaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kostiantyn Turcheniuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of materials chemistry‎ B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Journal of Materials Chemistry B, 4 (15), pp.2598-2605. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C5TB02697K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03206159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apelin stimulates both cholecystokinin and glucagon-like peptide 1 secretions in vitro and in vivo in rodents.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Wattez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Ravallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Knauf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dhulster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peptides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, epub ahead of print. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.peptides.2013.08.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00853168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of abalone Haliotis tuberculata–Vibrio harveyi interactions in gill primary cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Huchette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chakib Djediat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cytotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 65 (5), pp.759 - 772. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10616-013-9583-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03627313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peptides from fish and crustacean by-products hydrolysates stimulate cholecystokinin release in STC-1 cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Ravallec-Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Courois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Fouchereau-Peron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 111 (4), pp.970-975. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2008.05.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00277079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CGRP stimulates gill carbonic anhydrase activity in molluscs via a common CT/CGRP receptor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marthe Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Fouchereau-Peron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peptides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 27, pp.2678-2682</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00077567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NEW FINDINGS IN THE REGULATION OF INTESTINAL GLUCOSE ABSORPTION BY DIETARY PROTEINS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allane Belurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Dugardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Schroyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lestavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41ème CECED</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative study of effects of inulin and chicory on gut health in piglets during the weaning period.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tushar. Kulkarnia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L P Comerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Arévalo Suredac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Wavreilled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Food Bioactives &amp; Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Prague (République Tchèque), Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04551775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of industrial process on gastrointestinal digestion of milk micellar caseins and development of low bitterness casein hydrolysates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Flahaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Deracinois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dahlia Daher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Attalah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathie Tenenbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Food Tech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Montréal Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary bioactive peptides & glucose metabolism. Session: Exploring potential of bioactive peptides as food supplements and nutraceuticals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cudennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrevent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Rennes (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorization of endive co-products for functional food applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bruniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Raveschot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Flahaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cudennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Food Bioactives &amp; Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Prague (République Tchèque), Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04551785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of dietary proteins in the regulation of intestinal glucose absorption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Dugardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Touche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Ahdach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Food Bioactives &amp; Health.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Parme (IT), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to better characterize proteins and protein by-products for a more efficient and targeted utilization?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cudennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrevent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Nantes (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of in vitro acellular and cellular tests to support the scientific evidence for animal and human health claims. One Health International Days</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Flahaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Deracinois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Dussert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Dugardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">One Health International Days - OHID</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04552072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro transport of juncusol isolated from Juncus inflexus across intestinal Caco-2-HT29-MTX cells monolayer.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Hakem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathie Tenenbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bruniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Deracinois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Semaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">One Health International Days - OHID</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04552069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PeptidoMILK: an academic/industrial collaboration story through the “All in Pep labcom” and the ProteinoPepS industrial chair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Flahaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Deracinois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Matéos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dahlia Daher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Attalah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytics 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nantes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of dietary proteins in the regulation of intestinal glucose metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Dugardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Touche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Ahdach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Cork (Irlande), Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of dietary proteins in the acute regulation of intestinal glucose absorption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Dugardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Touche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Ahdach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Food Bioactives &amp; Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Parme (IT), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New bioactive peptides identified from a Tilapia byproduct hydrolysate exerting effects on DPP-IV activity and intestinal hormones regulation after canine gastrointestinal simulated digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandy Theysgeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Deracinois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Guiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">One Health International Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chicory: understanding the effects and effectors of this functional food</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Behra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Ravallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rambaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Hilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Food Bioactives &amp; Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Parma (Italie), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04551791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of pH control on peptide release and the in vitro bioactive properties of whey protein enzymatic hydrolysates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanyaporn Kleekayai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Le Gouic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Deracinois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.J. Fitzgerald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference and Exhibition on Nutraceuticals and Functional Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Nanjing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04552076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro and preclinical models for studying the effects of prebiotics and probiotics on human and animal health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cudennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adebiotech, Webinaire « Impact sur la santé des pré et probiotiques via le microbiote »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of dietary proteins from different origins on intestinal glucose transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Dugardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Touche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Ahdach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Paris (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of food protein from diverse origins on DPP-IV inhibitory activity, in vivo in rat plasma, and in vitro after intestinal barrier passage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Deracinois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Dugardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Flahaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Dublin ( virtual ), Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro and in vivo evidence of fish hydrolysate impact on energy homeostasis and food intake regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandy Theysgeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Guiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lepoudère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Symposium on Bioactive Peptides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Valencia (Espagne), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrative approach for peptidome characterization to unravel the encrypted bioactivity of protein byproducts.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Deracinois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Bélurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Dugardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dhulster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Ravallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ADEBIOTECH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Romainville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of the hydrolysis process of blue whiting (Micromesistius poutassou) co-products, for the generation of gastrin / cholecystokinin and CGRP related peptides.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Ravallec-Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Latimier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Aubertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Guillochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAFT 2006* ; 2nd Trans-Atlantic Fisheries Technology Conference : /Health and Innovative Products from the Sea/October 29 - November 1, 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Quebec City, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00105283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary proteins from various sources have different effects on short-term food intake and intestinal hormone secretion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandy Theysgeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Ravallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Dugardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NEW FINDINGS IN THE REGULATION OF INTESTINAL GLUCOSE ABSORPTION BY DIETARY PROTEINS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allane Belurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Dugardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Schroyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lestavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on FOOD DIGESTION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04548384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ROLE OF DIETARY PROTEINS IN INTESTINAL GLUCOSE ABSORPTION : POTENTIAL INVOLVEMENT OF PEPT1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allane Belurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Dugardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Schroyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Ravallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Cudennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on FOOD BIOACTIVES &amp; HEALTH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04548361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro and in vivo comparison of the DPP-IV inhibitory activity of dietary proteins from different origins after gastrointestinal digestion. Alternatives To Animal Experimentation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Deracinois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Dugardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Nongonierma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fritzgerald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ADEBIOTECH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Romainville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gut microbiota, body weight and histopathological examinations in experimental infection by methicillin-resistant Staphylococcus aureus: antibiotic versus bacteriocin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Bendjeddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Hamma-Faradji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Ait Meddour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanath Belguesmia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bacteriocin International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of chicory flour on inflammation and gut permeability in weaned piglets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tushar Kulkarni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Siegien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Lemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Arévalo Suredac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Wavreille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th International Society for Animal Genetics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Cape Town. South Africa, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of dietary proteins in intestinal glucose absorption is mediated by PepT1 in vitro ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Delcourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Dugardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Ravallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Cudennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">One Health International Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an in vitro triple coculture model to mimic the human intestine in inflammation state.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Dussert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Tourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Ravallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Behra-Miellet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Food Bioactives &amp; Health.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Parme (IT), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of health ingredients from chicory by-products fermentation : first step strains selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bruniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Raveschot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Daboudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Flahaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OHID 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of industrial processes on the digestion of milk protein matrices in rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Atallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire C. Gaudichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Deracinois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Ravallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Cork, Ireland. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of industrial processes on the digestion and protein synthesis of milk protein matrices in rats.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Attalah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire C. Gaudichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Deracinois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Ravallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Cork, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of agro-food protein hydrolysates: challenge for short peptide identification (2 to 6 AAs).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Bélurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandy Theysgeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Ravallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Nongonierma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMAP 2019 congres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro nutritional characterization of milk proteins with different molecular arrangements.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Attalah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Deracinois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Boulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Granada, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro nutritional characterization of milk proteins with different molecular arrangements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Atallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Deracinois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Boulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International congress on food digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Grenade, Spain. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fruits algériens : source non conventionnelle d'isolement de lactobacilles à potentiel probiotique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacim Barrache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabia Ladjouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanath Belguesmia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezak Mendil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème colloque du Club des Bactéries Lactiques (CBL 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gut microbiota changes during chicory diet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Broché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Fouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Dugardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gromada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandy Theysgeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANTIMIC 2019 - deuxième symposium franco-canadien sur les antimicrobiens naturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorative screening of potential peptide activities generated by plant-based proteins after in vitro simulation of static digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Dugardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Tourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Guerin-Deremaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FENS 2019 - 13th European Nutrition Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of a static in vitro gastro-intestinal digestion method for simple food matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Atallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Boulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliane Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gaudichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Conference on Food Bioactives and Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Lisbonne, Portugal. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro evaluation of chicory-induced modulation of intestinal health in weaning piglets: approach combining gastrointestinal digestion, dialysis, and batch fermentation with a triple cell culture model.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tushar Sanjay Kulkarni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegen Pawel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandy Theysgeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Dugardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Symposium on Digestive Physiology of Pigs (DPP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Lake Geneva, Wisconsin, United States. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05387848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lactobacillus Use for Plant Fermentation: New Ways for Plant-Based Product Valorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Le Rouzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bruniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Raveschot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Krier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Phalip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lactobacillus - A Multifunctional Genus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IntechOpen, 2023, 978-1-80355-445-7. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/intechopen.104958⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lactobacillus use for plant fermentation: new ways for plantbased product valorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Phalip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Le Rouzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bruniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Ravenschot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Krier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lactobacillus - A Multifunctional Genus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-1-80355-445-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04548721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NOVEL LACTOBACILLUS PLANTARUM STRAIN USEFUL FOR INTESTINAL CALCIUM ABSORPTION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dhulster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Drider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Flahaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO/2021/084195. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NOVEL PEPTIDES INDUCING SATIETY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandy Theysgeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lepoudere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Ravallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO/2021/083958. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NOUVELLES SOUCHES DE BACTERIES LACTIQUES FAVORISANT L’ABSORPTION DU CALCIUM – PEPTIDES ET PRODUITS ASSOCIES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dhulster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Drider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Flahaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR3093923. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04551049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NOVEL LACTIC ACID BACTERIA STRAINS THAT PROMOTE THE ABSORPTION OF CALCIUM - PEPTIDES AND ASSOCIATED PRODUCTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dhulster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Drider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Flahaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO/2020/188181. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NOVEL LACTIC ACID BACTERIA STRAINS THAT PROMOTE THE ABSORPTION OF CALCIUM - PEPTIDES AND ASSOCIATED PRODUCTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dhulster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Drider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Flahaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO/2020/188181. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NOUVELLES SOUCHES DE BACTERIES LACTIQUES FAVORISANT L’ABSORPTION DU CALCIUM – PEPTIDES ET PRODUITS ASSOCIES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dhulster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Drider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Flahaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR3094013. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04551018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NOUVELLES SOUCHES DE BACTERIES LACTIQUES FAVORISANT L’ABSORPTION DU CALCIUM – PEPTIDES ET PRODUITS ASSOCIES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dhulster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Drider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Flahaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR3094015. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04551031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NOUVELLES SOUCHES DE BACTERIES LACTIQUES FAVORISANT L’ABSORPTION DU CALCIUM – PEPTIDES ET PRODUITS ASSOCIES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dhulster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Drider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Flahaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR3094014. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04551028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying Short-Chain Peptides in Agrofood: Challenges and Critical Insights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Deracinois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime De sousa lopes moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Ravallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04937346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId383"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7D6ED909"/>
+    <w:nsid w:val="2E2A1F72"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benoit-cudennec" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5505-4458" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/199734674" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474142v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diala Damen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hairati Aboubacar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Cournoyer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bazinet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan de Toro-Mart&#237;n" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2026.118496" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540382v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brayan Castulovich" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Hiolle" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Descamps" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lesur" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cudennec" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2026.106600" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915097v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Fleury" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Theysgeur" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Trachet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allane Belurier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Ravallec" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2024.115533" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387529v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bruniaux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Raveschot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Daboudet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime de Sousa Lopes Moreira" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cassan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2025.147079" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-05114170v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Weber" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Deracinois" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2025.105129" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400888v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Muller" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Tourret" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacinthe Thibodeau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.117973" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387587v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#200;ve Bernier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Vohl" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2025.144029" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788858v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Grasset" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Briand" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolina Virgilio" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Sch&#246;n" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Wilhelm" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fsn3.4538" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678925v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathie Tenenbaum" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dugardin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Auger" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baniel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4FO01637H" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915048v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tushar Kulkarni" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Siegien" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Comer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Vandel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Chataign&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jff.2024.106578" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04822532v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pouille" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Behra" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Tourret" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Molini&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2024.142344" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04430997v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Moro" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3fo00467h" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04094987v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reto Portmann" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Jim&#233;nez-Barrios" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jardin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lychou Abb&#252;hl" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Barile" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2023.112887" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547567v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Ambli" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Flahaut" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26502/jfsnr.2642-110000144" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04205743v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Atallah" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire C. Gaudichon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Boulier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2023.112814" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04551728v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Jenequin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12132524" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03685317v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mat&#233;os" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Romelard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2022.111360" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04431009v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Nongonierma" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Fitzgerald" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23158365" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04551735v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina-Veronica Moldovan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Savu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Dussert" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gabriela Sarbu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics11101389" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370614v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Touche" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Ahdach" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lesage" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2021.769773" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04328322v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radja Teiar" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n P&#233;rez-Ramos" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Zgheib" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanath Belguesmia" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12602-022-09954-0" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600297v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Ouaza" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Roels" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14050957" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03173356v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lemaire" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia M&#233;nard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Cahu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Nogret" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Briard-Bion" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2021.615248" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03924264v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bendjeddou" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hamma-Faradji" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ait Meddour" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Cudennec" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/BM2020.0155" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447633v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Alard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Boutillier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Peucelle" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Descat" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13030713" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549641v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmeline Bertrand" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fr&#233;mont" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2020.585815" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490856v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Coutte" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vaeremans" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamyan Dugersuren" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2020.109201" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547909v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Perrin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Guiller" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26010136" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02930092v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Duban" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lecl&#232;re" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micres.2020.126444" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04431004v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Caron" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Gu&#233;rin-Deremaux" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12123746" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551726v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanyaporn Kleekayai" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Le Gouic" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods9050582" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492343v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line L. Pouille" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Jegou" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jff.2020.104174" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03288940v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Jouan-Rimbaud Bouveresse" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods9111580" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488186v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2019.125415" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03898077v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2020.105466" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617752v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rezak Mendil" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Grangette" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jff.2019.04.028" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404118v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahammed Zidour" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakia Boubechiche" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yen-Ju Pan" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Bialais" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2018.12.148" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HXV3V1XJ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02506264v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothee Domenger" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Kouach" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Landry" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2018.00159" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628702v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fremont" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02354" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621578v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Foure" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Foligne" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hance" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cadalen" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.8b01055" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-03695326v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Zeyer" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egon Heuson" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Himber" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Phalip" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Le Bris" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2018.05.043" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M236NG7P-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627071v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Al Seraih" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Baah" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Drider" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12602-017-9357-8" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626840v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Hamza Ait Seddik" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Bendali" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2016.12.003" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607592v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dhulster" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozeen Ravallec" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2017.00085" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618743v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jff.2017.06.047" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607824v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine L. Caly" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Chevalier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Khassaf Al Atya" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2016.11.016" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621871v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Grard" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01919" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633113v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duflos" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.5b04997" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03534216v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2015.12.018" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H6N8LM26-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946991v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Arroume" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;nato Froidevaux" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Kapel" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cofs.2016.02.005" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L5L9RX37-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03206159v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Jijie" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetiana Dumych" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengnan Li" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bouckaert" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostiantyn Turcheniuk" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5TB02697K" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456855v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pascal Gimeno" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Duhal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Goossens" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elps.201500559" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZM1BW7C0-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00853168v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Wattez" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Knauf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peptides.2013.08.005" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GCD5LVST-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03627313v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pichon" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Huchette" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chakib Djediat" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Renault" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10616-013-9583-1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277079v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Ravallec-Pl&#233;" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Courois" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Fouchereau-Peron" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2008.05.016" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1ZDZ51QS-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077567v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Rousseau" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lopez" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549367v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Schroyen" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lestavel" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Briand" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04551775v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tushar. Kulkarnia" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L P Comerc" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Ar&#233;valo Suredac" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Wavreilled" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547580v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dahlia Daher" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Attalah" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04556544v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04551785v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04556496v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Touche" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=jean lesage" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04556555v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552072v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552069v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Hakem" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Semaille" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549340v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547587v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mat&#233;os" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549319v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549499v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04551791v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rambaud" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Hilbert" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552076v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Fitzgerald" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04556628v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04556567v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549446v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549467v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lepoud&#232;re" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547598v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva B&#233;lurier" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105283v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Latimier" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Aubertin" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Guillochon" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549378v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548384v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548361v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547605v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Fritzgerald" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549434v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Bendjeddou" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Hamma-Faradji" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Ait Meddour" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04556674v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Siegien" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lemal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wavreille" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549386v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Delcourt" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04557668v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Behra-Miellet" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549682v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752655v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547620v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547632v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549815v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacim Barrache" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabia Ladjouzi" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547633v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165423v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549422v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Broch&#233;" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Four&#233;" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gromada" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549399v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Guerin-Deremaux" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786141v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Calvez" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaudichon" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387848v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tushar Sanjay Kulkarni" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegen Pawel" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549418v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Le Rouzic" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Krier" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.104958" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04548721v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Ravenschot" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550379v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lepoudere" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550405v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551049v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550419v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550397v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551018v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551031v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551028v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937346v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime De&#8197;sousa&#8197;lopes&#8197;moreira" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benoit-cudennec" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5505-4458" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/199734674" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474142v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diala Damen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hairati Aboubacar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Cournoyer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bazinet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan de Toro-Mart&#237;n" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2026.118496" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540382v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brayan Castulovich" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Hiolle" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Descamps" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lesur" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cudennec" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2026.106600" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387529v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bruniaux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Raveschot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Daboudet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime de Sousa Lopes Moreira" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cassan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2025.147079" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915097v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Fleury" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Theysgeur" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Trachet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allane Belurier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Ravallec" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2024.115533" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-05114170v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Weber" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Deracinois" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2025.105129" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400888v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Muller" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Tourret" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacinthe Thibodeau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.117973" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387587v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#200;ve Bernier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Vohl" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2025.144029" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788858v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Grasset" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Briand" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolina Virgilio" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Sch&#246;n" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Wilhelm" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fsn3.4538" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678925v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathie Tenenbaum" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dugardin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Auger" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baniel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4FO01637H" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915048v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tushar Kulkarni" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Siegien" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Comer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Vandel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Chataign&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jff.2024.106578" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04822532v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pouille" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Behra" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Tourret" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Molini&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2024.142344" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04430997v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Moro" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3fo00467h" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04094987v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reto Portmann" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Jim&#233;nez-Barrios" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jardin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lychou Abb&#252;hl" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Barile" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2023.112887" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547567v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Ambli" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Flahaut" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26502/jfsnr.2642-110000144" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04205743v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Atallah" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire C. Gaudichon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Boulier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2023.112814" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04551728v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Jenequin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12132524" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04431009v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Nongonierma" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Fitzgerald" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23158365" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04551735v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina-Veronica Moldovan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Savu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Dussert" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gabriela Sarbu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics11101389" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03685317v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mat&#233;os" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Romelard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2022.111360" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370614v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Touche" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Ahdach" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lesage" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2021.769773" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04328322v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radja Teiar" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n P&#233;rez-Ramos" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Zgheib" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanath Belguesmia" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12602-022-09954-0" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600297v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Ouaza" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Roels" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14050957" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03173356v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lemaire" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia M&#233;nard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Cahu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Nogret" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Briard-Bion" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2021.615248" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03924264v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bendjeddou" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hamma-Faradji" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ait Meddour" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Cudennec" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/BM2020.0155" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447633v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Alard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Boutillier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Peucelle" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Descat" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13030713" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549641v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmeline Bertrand" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fr&#233;mont" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2020.585815" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02930092v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Duban" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lecl&#232;re" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micres.2020.126444" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04431004v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Caron" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Gu&#233;rin-Deremaux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12123746" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547909v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Perrin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Guiller" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26010136" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490856v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Coutte" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vaeremans" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamyan Dugersuren" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2020.109201" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492343v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line L. Pouille" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Jegou" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jff.2020.104174" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03288940v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Jouan-Rimbaud Bouveresse" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods9111580" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551726v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanyaporn Kleekayai" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Le Gouic" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods9050582" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488186v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2019.125415" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03898077v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2020.105466" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617752v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rezak Mendil" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Grangette" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jff.2019.04.028" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404118v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahammed Zidour" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakia Boubechiche" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yen-Ju Pan" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Bialais" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2018.12.148" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HXV3V1XJ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02506264v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothee Domenger" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Kouach" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Landry" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2018.00159" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628702v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fremont" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02354" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621578v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Foure" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Foligne" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hance" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cadalen" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.8b01055" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-03695326v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Zeyer" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egon Heuson" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Himber" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Phalip" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Le Bris" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2018.05.043" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M236NG7P-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627071v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Al Seraih" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Baah" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Drider" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12602-017-9357-8" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626840v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Hamza Ait Seddik" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Bendali" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2016.12.003" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618743v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dhulster" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jff.2017.06.047" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607592v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozeen Ravallec" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2017.00085" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607824v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine L. Caly" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Chevalier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Khassaf Al Atya" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2016.11.016" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621871v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Grard" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01919" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633113v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duflos" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.5b04997" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03534216v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2015.12.018" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H6N8LM26-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946991v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Arroume" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;nato Froidevaux" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Kapel" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cofs.2016.02.005" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L5L9RX37-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456855v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pascal Gimeno" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Duhal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Goossens" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elps.201500559" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZM1BW7C0-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03206159v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Jijie" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetiana Dumych" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengnan Li" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bouckaert" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostiantyn Turcheniuk" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5TB02697K" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00853168v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Wattez" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Knauf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peptides.2013.08.005" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GCD5LVST-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03627313v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pichon" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Huchette" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chakib Djediat" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Renault" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10616-013-9583-1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277079v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Ravallec-Pl&#233;" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Courois" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Fouchereau-Peron" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2008.05.016" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1ZDZ51QS-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077567v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Rousseau" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lopez" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549367v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Schroyen" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lestavel" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Briand" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04551775v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tushar. Kulkarnia" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L P Comerc" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Ar&#233;valo Suredac" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Wavreilled" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547580v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dahlia Daher" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Attalah" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04556544v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04551785v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04556496v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Touche" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=jean lesage" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04556555v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552072v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552069v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Hakem" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Semaille" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547587v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mat&#233;os" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549340v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549319v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549499v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04551791v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rambaud" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Hilbert" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552076v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Fitzgerald" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04556628v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04556567v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549446v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549467v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lepoud&#232;re" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547598v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva B&#233;lurier" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105283v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Latimier" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Aubertin" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Guillochon" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549378v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548384v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548361v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547605v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Fritzgerald" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549434v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Bendjeddou" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Hamma-Faradji" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Ait Meddour" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04556674v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Siegien" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lemal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wavreille" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549386v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Delcourt" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04557668v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Behra-Miellet" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549682v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752655v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547620v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547632v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547633v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165423v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549815v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacim Barrache" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabia Ladjouzi" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549422v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Broch&#233;" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Four&#233;" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gromada" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549399v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Guerin-Deremaux" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786141v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Calvez" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaudichon" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387848v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tushar Sanjay Kulkarni" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegen Pawel" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549418v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Le Rouzic" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Krier" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.104958" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04548721v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Ravenschot" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550405v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550379v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lepoudere" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551049v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550419v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550397v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551018v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551031v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551028v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937346v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime De&#8197;sousa&#8197;lopes&#8197;moreira" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>