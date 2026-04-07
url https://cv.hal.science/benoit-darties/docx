--- v0 (2026-03-18)
+++ v1 (2026-04-07)
@@ -1839,239 +1839,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02359076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved Complexity for Power Edge Set Problem</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">De l'existence d'arbres couvrants complètement disjoints dans les réseaux sans fil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Moinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Darties</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mathias Weller</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Baril</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWOCA: International Workshop on Combinatorial Algorithms</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ALGOTEL 2018 - 20èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Roscoff, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01715909v1</w:t>
+                <w:t xml:space="preserve">hal-01784041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l'existence d'arbres couvrants complètement disjoints dans les réseaux sans fil</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improved Complexity for Power Edge Set Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Darties</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Baril</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Chateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Giroudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Weller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALGOTEL 2018 - 20èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IWOCA: International Workshop on Combinatorial Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Newcastle, Australia. pp.128-141, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-78825-8_11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01784041v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01715909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surveiller un réseau électrique en plaçant des dispositifs sur ses liens : un problème difficile</w:t>
               </w:r>
@@ -2159,274 +2159,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01516931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Completely independent spanning trees for enhancing the robustness in ad-hoc Networks</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New Insights for Power Edge Set Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Darties</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Olivier Togni</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Chateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Giroudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Weller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE 13th International Conference on Wireless and Mobile Computing, Networking and Communications (WiMob)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Rome, Italy. </w:t>
+              <w:t xml:space="preserve">COCOA: Conference on Combinatorial Optimization and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Shanghai, China. pp.180-194, </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WiMOB.2017.8115791⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-71150-8_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01715916v1</w:t>
+                <w:t xml:space="preserve">lirmm-01672895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Insights for Power Edge Set Problem</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Completely independent spanning trees for enhancing the robustness in ad-hoc Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Moinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Darties</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mathias Weller</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gastineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Baril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Togni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COCOA: Conference on Combinatorial Optimization and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Shanghai, China. pp.180-194, </w:t>
+              <w:t xml:space="preserve">2017 IEEE 13th International Conference on Wireless and Mobile Computing, Networking and Communications (WiMob)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Rome, Italy. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-71150-8_17⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/WiMOB.2017.8115791⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01672895v1</w:t>
+                <w:t xml:space="preserve">hal-01715916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Almost disjoint spanning trees</w:t>
               </w:r>
@@ -2520,51 +2520,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WiseEye: A Platform to Manage and Experiment on Smart Camera Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Moinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Bobbia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2779,51 +2779,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Moinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Darties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3045,230 +3045,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00965840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scheduling coupled-tasks with incompatibility constraint: a bin-packing related problem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Simonin</w:t>
+                <w:t xml:space="preserve">Recherche d'arbres couvrants complètement indépendants dans des graphes réguliers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gastineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Darties</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude König</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Togni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BPPC: Bin Packing and Placement Constraints</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Cork, Ireland</w:t>
+              <w:t xml:space="preserve">ALGOTEL 2014 -- 16èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Le Bois-Plage-en-Ré, France. pp.1--4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01005429v1</w:t>
+                <w:t xml:space="preserve">hal-00986223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche d'arbres couvrants complètement indépendants dans des graphes réguliers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Gastineau</w:t>
+                <w:t xml:space="preserve">Scheduling coupled-tasks with incompatibility constraint: a bin-packing related problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Darties</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Togni</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Giroudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude König</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALGOTEL 2014 -- 16èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Le Bois-Plage-en-Ré, France. pp.1--4</w:t>
+              <w:t xml:space="preserve">BPPC: Bin Packing and Placement Constraints</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Cork, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00986223v1</w:t>
+                <w:t xml:space="preserve">hal-01005429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupled-Tasks in Presence of Bipartite Compatibilities Graphs</w:t>
               </w:r>
@@ -3568,420 +3568,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00612821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Divide-and-Conquer Scheme for Assigning Roles in Multi-Channel Wireless Mesh Networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Isomorphic Coupled-Task Scheduling Problem with Compatibility Constraints on a Single Processor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Darties</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Andrzej Duda</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Giroudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude König</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Conference on Local Computer Networks (LCN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Zurich, Switzerland. pp.0</w:t>
+              <w:t xml:space="preserve">MISTA'2009: 4th Multidisciplinary International Scheduling Conference: Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Dublin, Ireland. pp.378-388</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00401662v2</w:t>
+                <w:t xml:space="preserve">lirmm-00355050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Restricted-Weakly Connected Dominating Set for Role Assignment in a Multichannel MAC for Wireless Mesh Network</w:t>
+                <w:t xml:space="preserve">Algorithme distribué pour l'assignation de rôles dans Molecular MAC, une couche MAC multicanal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Darties</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Theoleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrzej Duda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Wireless and Mobile Computing, Networking and Communications (WiMob)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Morocco. pp.167-172</w:t>
+              <w:t xml:space="preserve">CFIP'2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00618338v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00419467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isomorphic Coupled-Task Scheduling Problem with Compatibility Constraints on a Single Processor</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Divide-and-Conquer Scheme for Assigning Roles in Multi-Channel Wireless Mesh Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Darties</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude König</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Theoleyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrzej Duda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MISTA'2009: 4th Multidisciplinary International Scheduling Conference: Theory and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Dublin, Ireland. pp.378-388</w:t>
+              <w:t xml:space="preserve">IEEE Conference on Local Computer Networks (LCN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Zurich, Switzerland. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00355050v1</w:t>
+                <w:t xml:space="preserve">hal-00401662v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algorithme distribué pour l'assignation de rôles dans Molecular MAC, une couche MAC multicanal</w:t>
+                <w:t xml:space="preserve">A Restricted-Weakly Connected Dominating Set for Role Assignment in a Multichannel MAC for Wireless Mesh Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Darties</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Theoleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrzej Duda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFIP'2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Wireless and Mobile Computing, Networking and Communications (WiMob)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Morocco. pp.167-172</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00419467v1</w:t>
+                <w:t xml:space="preserve">hal-00618338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assignment of Roles and Channels for a Multichannel MAC in Wireless Mesh Networks</w:t>
               </w:r>
@@ -3993,51 +3993,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Theoleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Darties</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrzej Duda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Computer Communications and Networks (ICCCN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, United States. pp.10.1109/ICCCN.2009.5235224</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4506,217 +4506,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00270152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Multihop Network Design</w:t>
+                <w:t xml:space="preserve">Satisfaction de requêtes dans un réseau radio synchrone : NP-Complétude dans les arbres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Darties</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Palaysi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURO XXII: 22nd European Conference on Operational Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">9ème Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Ile d'Oléron, France. pp.113-116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00172270v1</w:t>
+                <w:t xml:space="preserve">inria-00176948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Satisfaction de requêtes dans un réseau radio synchrone : NP-Complétude dans les arbres</w:t>
+                <w:t xml:space="preserve">Robust Multihop Network Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Darties</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Palaysi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Ile d'Oléron, France. pp.113-116</w:t>
+              <w:t xml:space="preserve">EURO XXII: 22nd European Conference on Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00176948v1</w:t>
+                <w:t xml:space="preserve">lirmm-00172270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satisfaction de requêtes dans un réseau radio synchrone : NP-complétude dans les arbres</w:t>
               </w:r>
@@ -5910,51 +5910,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Darties</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Theoleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrzej Duda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-LIG-004, LIG. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -6498,51 +6498,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541664v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Masseport" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Darties" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Giroudeau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorick Lartigau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJBC.2023.132705" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03475313v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Martinod" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Pollet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude K&#246;nig" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2021.07.010" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02541049v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-020-00753-8" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715892v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gastineau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Togni" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2017.11.018" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01950398v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Champseix" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Chateau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Weller" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jda.2018.11.006" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01469367v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2016.09.007" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01533981v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Simonin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro/2016034" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01129873v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahabou Abdou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Mbarek" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-015-0456-9" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01081283v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11276-014-0831-x" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00715828v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923365v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Theoleyre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00612822v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-010-0193-x" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02454914v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-36412-0_36" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025384v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359076v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cazals" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-25005-8_11" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715909v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78825-8_11" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784041v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Moinet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Baril" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516931v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715916v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMOB.2017.8115791" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01672895v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-71150-8_17" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01451683v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342808v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dubois" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bobbia" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Marroquin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Heyrman" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01313722v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231821v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nicolle" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148458v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965840v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005429v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986223v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981164v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09174-7_14" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00829854v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00612821v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401662v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Duda" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00618338v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00355050v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00419467v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00618224v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00286575v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cogis" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Simonet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Durand" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00322361v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-09680-3_8" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00322362v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Palaysi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85209-4_36" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00270152v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00172270v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00176948v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00172311v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00092254v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00177931v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1095921.1095959" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106542v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02194269v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Poss" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5441/002/inoc.2019.01" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01515785v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eu.wiley.com/WileyCDA/WileyTitle/productCd-1848218532.html" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923327v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Nazim Abdeddaim" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/48295" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191102v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01066448v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947519v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942849v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353797v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00182422v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106679v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106694v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00270118v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541664v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Masseport" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Darties" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Giroudeau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorick Lartigau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJBC.2023.132705" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03475313v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Martinod" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Pollet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude K&#246;nig" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2021.07.010" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02541049v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-020-00753-8" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715892v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gastineau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Togni" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2017.11.018" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01950398v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Champseix" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Chateau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Weller" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jda.2018.11.006" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01469367v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2016.09.007" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01533981v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Simonin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro/2016034" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01129873v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahabou Abdou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Mbarek" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-015-0456-9" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01081283v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11276-014-0831-x" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00715828v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923365v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Theoleyre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00612822v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-010-0193-x" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02454914v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-36412-0_36" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025384v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359076v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cazals" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-25005-8_11" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784041v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Moinet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Baril" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715909v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78825-8_11" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516931v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01672895v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-71150-8_17" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715916v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMOB.2017.8115791" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01451683v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342808v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dubois" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bobbia" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Marroquin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Heyrman" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01313722v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231821v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nicolle" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148458v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965840v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986223v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005429v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981164v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09174-7_14" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00829854v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00612821v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00355050v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00419467v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Duda" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401662v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00618338v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00618224v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00286575v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cogis" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Simonet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Durand" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00322361v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-09680-3_8" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00322362v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Palaysi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85209-4_36" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00270152v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00176948v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00172270v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00172311v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00092254v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00177931v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1095921.1095959" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106542v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02194269v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Poss" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5441/002/inoc.2019.01" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01515785v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eu.wiley.com/WileyCDA/WileyTitle/productCd-1848218532.html" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923327v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Nazim Abdeddaim" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/48295" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191102v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01066448v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947519v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942849v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353797v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00182422v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106679v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106694v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00270118v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>