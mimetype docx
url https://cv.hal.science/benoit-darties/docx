--- v1 (2026-04-07)
+++ v2 (2026-05-01)
@@ -1839,239 +1839,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02359076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l'existence d'arbres couvrants complètement disjoints dans les réseaux sans fil</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improved Complexity for Power Edge Set Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Darties</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Baril</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Chateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Giroudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Weller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALGOTEL 2018 - 20èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IWOCA: International Workshop on Combinatorial Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Newcastle, Australia. pp.128-141, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-78825-8_11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01784041v1</w:t>
+                <w:t xml:space="preserve">hal-01715909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved Complexity for Power Edge Set Problem</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">De l'existence d'arbres couvrants complètement disjoints dans les réseaux sans fil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Moinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Darties</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mathias Weller</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Baril</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWOCA: International Workshop on Combinatorial Algorithms</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ALGOTEL 2018 - 20èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Roscoff, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01715909v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01784041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surveiller un réseau électrique en plaçant des dispositifs sur ses liens : un problème difficile</w:t>
               </w:r>
@@ -2159,274 +2159,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01516931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Insights for Power Edge Set Problem</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Completely independent spanning trees for enhancing the robustness in ad-hoc Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Moinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Darties</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mathias Weller</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gastineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Baril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Togni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COCOA: Conference on Combinatorial Optimization and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Shanghai, China. pp.180-194, </w:t>
+              <w:t xml:space="preserve">2017 IEEE 13th International Conference on Wireless and Mobile Computing, Networking and Communications (WiMob)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Rome, Italy. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-71150-8_17⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/WiMOB.2017.8115791⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01672895v1</w:t>
+                <w:t xml:space="preserve">hal-01715916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Completely independent spanning trees for enhancing the robustness in ad-hoc Networks</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New Insights for Power Edge Set Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Darties</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Olivier Togni</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Chateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Giroudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Weller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE 13th International Conference on Wireless and Mobile Computing, Networking and Communications (WiMob)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Rome, Italy. </w:t>
+              <w:t xml:space="preserve">COCOA: Conference on Combinatorial Optimization and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Shanghai, China. pp.180-194, </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WiMOB.2017.8115791⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-71150-8_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01715916v1</w:t>
+                <w:t xml:space="preserve">lirmm-01672895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Almost disjoint spanning trees</w:t>
               </w:r>
@@ -2520,51 +2520,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WiseEye: A Platform to Manage and Experiment on Smart Camera Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Moinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Bobbia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2779,51 +2779,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Moinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Darties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3045,230 +3045,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00965840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche d'arbres couvrants complètement indépendants dans des graphes réguliers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Gastineau</w:t>
+                <w:t xml:space="preserve">Scheduling coupled-tasks with incompatibility constraint: a bin-packing related problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Darties</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Togni</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Giroudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude König</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALGOTEL 2014 -- 16èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Le Bois-Plage-en-Ré, France. pp.1--4</w:t>
+              <w:t xml:space="preserve">BPPC: Bin Packing and Placement Constraints</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Cork, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00986223v1</w:t>
+                <w:t xml:space="preserve">hal-01005429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scheduling coupled-tasks with incompatibility constraint: a bin-packing related problem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Simonin</w:t>
+                <w:t xml:space="preserve">Recherche d'arbres couvrants complètement indépendants dans des graphes réguliers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gastineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Darties</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude König</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Togni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BPPC: Bin Packing and Placement Constraints</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Cork, Ireland</w:t>
+              <w:t xml:space="preserve">ALGOTEL 2014 -- 16èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Le Bois-Plage-en-Ré, France. pp.1--4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01005429v1</w:t>
+                <w:t xml:space="preserve">hal-00986223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupled-Tasks in Presence of Bipartite Compatibilities Graphs</w:t>
               </w:r>
@@ -4056,321 +4056,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00618224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mv-décomposition : un nouvel algorithme pour la diffusion dans un réseau radio</w:t>
+                <w:t xml:space="preserve">The MV-Decomposition: Definition and Application to the Distance-2 Broadcast Problem in Multi-Hops Radio Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Darties</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cogis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude König</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Simonet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AlgoTel: Aspects Algorithmiques des Télécommunications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">TCS: Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Milan, Italy. pp.115-126, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-0-387-09680-3_8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00286575v1</w:t>
+                <w:t xml:space="preserve">lirmm-00322361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The MV-Decomposition: Definition and Application to the Distance-2 Broadcast Problem in Multi-Hops Radio Networks</w:t>
+                <w:t xml:space="preserve">La mv-décomposition : un nouvel algorithme pour la diffusion dans un réseau radio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Darties</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cogis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude König</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Geneviève Simonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Simonet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TCS: Theoretical Computer Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AlgoTel: Aspects Algorithmiques des Télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Saint-Malo, France. pp.93-96</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-0-387-09680-3_8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00322361v1</w:t>
+                <w:t xml:space="preserve">lirmm-00286575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Request Satisfaction Problem in Synchronous Radio Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Darties</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Palaysi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4443,51 +4443,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Darties</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Palaysi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF 2008 - 9e Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2008, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4506,260 +4506,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00270152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Satisfaction de requêtes dans un réseau radio synchrone : NP-Complétude dans les arbres</w:t>
+                <w:t xml:space="preserve">Robust Multihop Network Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Darties</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Palaysi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Ile d'Oléron, France. pp.113-116</w:t>
+              <w:t xml:space="preserve">EURO XXII: 22nd European Conference on Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00176948v1</w:t>
+                <w:t xml:space="preserve">lirmm-00172270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Multihop Network Design</w:t>
+                <w:t xml:space="preserve">Satisfaction de requêtes dans un réseau radio synchrone : NP-Complétude dans les arbres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Darties</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Palaysi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURO XXII: 22nd European Conference on Operational Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">9ème Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Ile d'Oléron, France. pp.113-116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00172270v1</w:t>
+                <w:t xml:space="preserve">inria-00176948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satisfaction de requêtes dans un réseau radio synchrone : NP-complétude dans les arbres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Darties</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Palaysi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4873,226 +4873,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00092254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Original Broadcasting Technique in Radio Networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contrôle de Routes par des Appareils de Surveillance (CRAS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cogis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Darties</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude König</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Palaysi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CoNEXT '05: Conference on Emerging Network Experiment and Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AlgoTel: Aspects Algorithmiques des Télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Presqu'île de Giens, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00177931v1</w:t>
+                <w:t xml:space="preserve">lirmm-00106542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôle de Routes par des Appareils de Surveillance (CRAS)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Original Broadcasting Technique in Radio Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Darties</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Palaysi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AlgoTel: Aspects Algorithmiques des Télécommunications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CoNEXT '05: Conference on Emerging Network Experiment and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Toulouse, France. pp.238-239, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1095921.1095959⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00106542v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00177931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6134,51 +6134,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cogis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Darties</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude König</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6498,51 +6498,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541664v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Masseport" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Darties" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Giroudeau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorick Lartigau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJBC.2023.132705" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03475313v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Martinod" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Pollet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude K&#246;nig" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2021.07.010" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02541049v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-020-00753-8" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715892v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gastineau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Togni" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2017.11.018" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01950398v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Champseix" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Chateau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Weller" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jda.2018.11.006" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01469367v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2016.09.007" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01533981v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Simonin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro/2016034" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01129873v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahabou Abdou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Mbarek" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-015-0456-9" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01081283v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11276-014-0831-x" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00715828v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923365v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Theoleyre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00612822v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-010-0193-x" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02454914v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-36412-0_36" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025384v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359076v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cazals" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-25005-8_11" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784041v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Moinet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Baril" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715909v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78825-8_11" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516931v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01672895v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-71150-8_17" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715916v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMOB.2017.8115791" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01451683v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342808v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dubois" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bobbia" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Marroquin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Heyrman" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01313722v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231821v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nicolle" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148458v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965840v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986223v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005429v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981164v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09174-7_14" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00829854v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00612821v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00355050v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00419467v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Duda" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401662v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00618338v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00618224v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00286575v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cogis" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Simonet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Durand" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00322361v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-09680-3_8" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00322362v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Palaysi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85209-4_36" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00270152v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00176948v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00172270v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00172311v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00092254v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00177931v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1095921.1095959" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106542v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02194269v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Poss" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5441/002/inoc.2019.01" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01515785v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eu.wiley.com/WileyCDA/WileyTitle/productCd-1848218532.html" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923327v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Nazim Abdeddaim" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/48295" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191102v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01066448v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947519v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942849v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353797v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00182422v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106679v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106694v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00270118v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541664v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Masseport" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Darties" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Giroudeau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorick Lartigau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJBC.2023.132705" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03475313v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Martinod" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Pollet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude K&#246;nig" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2021.07.010" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02541049v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-020-00753-8" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715892v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gastineau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Togni" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2017.11.018" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01950398v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Champseix" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Chateau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Weller" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jda.2018.11.006" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01469367v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2016.09.007" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01533981v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Simonin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro/2016034" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01129873v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahabou Abdou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Mbarek" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-015-0456-9" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01081283v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11276-014-0831-x" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00715828v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923365v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Theoleyre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00612822v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-010-0193-x" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02454914v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-36412-0_36" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025384v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359076v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cazals" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-25005-8_11" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715909v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78825-8_11" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784041v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Moinet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Baril" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516931v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715916v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMOB.2017.8115791" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01672895v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-71150-8_17" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01451683v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342808v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dubois" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bobbia" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Marroquin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Heyrman" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01313722v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231821v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nicolle" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148458v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965840v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005429v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986223v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981164v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09174-7_14" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00829854v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00612821v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00355050v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00419467v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Duda" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401662v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00618338v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00618224v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00322361v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cogis" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Durand" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Simonet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-09680-3_8" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00286575v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00322362v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Palaysi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85209-4_36" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00270152v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00172270v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00176948v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00172311v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00092254v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106542v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00177931v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1095921.1095959" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02194269v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Poss" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5441/002/inoc.2019.01" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01515785v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eu.wiley.com/WileyCDA/WileyTitle/productCd-1848218532.html" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923327v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Nazim Abdeddaim" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/48295" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191102v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01066448v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947519v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942849v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353797v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00182422v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106679v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106694v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00270118v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>