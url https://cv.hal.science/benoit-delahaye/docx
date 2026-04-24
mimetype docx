--- v0 (2026-03-18)
+++ v1 (2026-04-24)
@@ -100,304 +100,304 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">End-to-End Statistical Model Checking for Parameterization and Stability Analysis of ODE Models</w:t>
+                <w:t xml:space="preserve">Datascape: exploring heterogeneous dataspace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Julien</w:t>
+                <w:t xml:space="preserve">Jakez Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Ardourel</w:t>
+                <w:t xml:space="preserve">Ronan Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Cantin</w:t>
+                <w:t xml:space="preserve">Damien Eveillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Delahaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Modeling and Computer Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14, pp.7041. </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3649438⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-52493-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04478120v1</w:t>
+                <w:t xml:space="preserve">hal-04674835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Datascape: exploring heterogeneous dataspace</w:t>
+                <w:t xml:space="preserve">End-to-End Statistical Model Checking for Parameterization and Stability Analysis of ODE Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jakez Rolland</w:t>
+                <w:t xml:space="preserve">David Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronan Boutin</w:t>
+                <w:t xml:space="preserve">Gilles Ardourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Eveillard</w:t>
+                <w:t xml:space="preserve">Guillaume Cantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Delahaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 14, pp.7041. </w:t>
+              <w:t xml:space="preserve">ACM Transactions on Modeling and Computer Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-52493-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3649438⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04674835v1</w:t>
+                <w:t xml:space="preserve">hal-04478120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probabilistic modeling to estimate jellyfish ecophysiological properties and size distributions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Ramondenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Eveillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Guidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -938,51 +938,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Power of Uncertainties in Microbial System Modeling: No Need To Hide Them Anymore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Eveillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Bouskill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1823,64 +1823,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">End-to-End Statistical Model Checking for Parametric ODE Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Delahaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1921,157 +1921,131 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03824899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parametric Statistical Model Checking of UAV Flight Plan</w:t>
+                <w:t xml:space="preserve">Graphical event model learning and verification for security assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ran Bao</w:t>
+                <w:t xml:space="preserve">Dimitri Antakly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Attiogbe</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Didier Lime</w:t>
+                <w:t xml:space="preserve">Philippe Leray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39th International Conference on Formal Techniques for Distributed Objects, Components, and Systems (FORTE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Copenhagen, Denmark. pp.57-74, </w:t>
+              <w:t xml:space="preserve">32th International Conference on Industrial, Engineering, Other Applications of Applied Intelligent Systems (IEA/AIE 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Graz, Austria. pp.245-252, </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-21759-4_4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-22999-3_22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02313737v1</w:t>
+                <w:t xml:space="preserve">hal-02129161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parametric Timed Broadcast Protocols</w:t>
               </w:r>
@@ -2168,131 +2142,157 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01961497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graphical event model learning and verification for security assessment</w:t>
+                <w:t xml:space="preserve">Parametric Statistical Model Checking of UAV Flight Plan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimitri Antakly</w:t>
+                <w:t xml:space="preserve">Ran Bao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Attiogbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Leray</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulin Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Lime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32th International Conference on Industrial, Engineering, Other Applications of Applied Intelligent Systems (IEA/AIE 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Graz, Austria. pp.245-252, </w:t>
+              <w:t xml:space="preserve">39th International Conference on Formal Techniques for Distributed Objects, Components, and Systems (FORTE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Copenhagen, Denmark. pp.57-74, </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-22999-3_22⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-21759-4_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02129161v1</w:t>
+                <w:t xml:space="preserve">hal-02313737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reachability in Parametric Interval Markov Chains Using Constraints</w:t>
               </w:r>
@@ -2614,321 +2614,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01555755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probabilistic Time Petri Nets</w:t>
+                <w:t xml:space="preserve">Consistency in Parametric Interval Probabilistic Timed Automata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yrvann Emzivat</w:t>
+                <w:t xml:space="preserve">Etienne André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Delahaye</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Henri Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37th INTERNATIONAL CONFERENCE ON APPLICATIONS AND THEORY OF PETRI NETS AND CONCURRENCY</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Torun, Poland. pp.261-280</w:t>
+              <w:t xml:space="preserve">23rd International Symposium on Temporal Representation and Reasoning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01590900v1</w:t>
+                <w:t xml:space="preserve">hal-01590892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameter Synthesis for Parametric Interval Markov Chains</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Probabilistic Time Petri Nets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yrvann Emzivat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Petrucci</w:t>
+                <w:t xml:space="preserve">Olivier Henri Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conference on Verification, Model Checking, and Abstract Interpretation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">37th INTERNATIONAL CONFERENCE ON APPLICATIONS AND THEORY OF PETRI NETS AND CONCURRENCY</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Torun, Poland. pp.261-280</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01590884v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01590900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consistency in Parametric Interval Probabilistic Timed Automata</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Parameter Synthesis for Parametric Interval Markov Chains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Lime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Petrucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International Symposium on Temporal Representation and Reasoning</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">17th International Conference on Verification, Model Checking, and Abstract Interpretation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Saint Petersburg, Forida, United States. pp.372 - 390, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-49122-5_18⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01590892v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01590884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consistency for Parametric Interval Markov Chains</w:t>
               </w:r>
@@ -3085,274 +3085,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01010877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hennessy-Milner Logic with Greatest Fixed Points as a Complete Behavioural Specification Theory</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Timed Component Algebra for Services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jan Křetínský</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Luiz Fiadeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Legay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antónia Lopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CONCUR 2013 - 24th International Conference Concurrency Theory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-40184-8_7⟩</w:t>
+              <w:t xml:space="preserve">15th International Conference on Formal Methods for Open Object-Based Distributed Systems (FMOOODS) / 33th International Conference on Formal Techniques for Networked and Distributed Systems (FORTE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Florence, Italy. pp.242-257, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-38592-6_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01087914v1</w:t>
+                <w:t xml:space="preserve">hal-01515250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Timed Component Algebra for Services</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hennessy-Milner Logic with Greatest Fixed Points as a Complete Behavioural Specification Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikola Beneš</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">José Luiz Fiadeiro</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uli Fahrenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Křetínský</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Legay</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antónia Lopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on Formal Methods for Open Object-Based Distributed Systems (FMOOODS) / 33th International Conference on Formal Techniques for Networked and Distributed Systems (FORTE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Florence, Italy. pp.242-257, </w:t>
+              <w:t xml:space="preserve">CONCUR 2013 - 24th International Conference Concurrency Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Buenos Aires, Argentina. pp.76 - 90, </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-38592-6_17⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-40184-8_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01515250v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01087914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Refinement and Difference for Probabilistic Automata</w:t>
               </w:r>
@@ -5491,51 +5491,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478120v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Julien" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ardourel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cantin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Delahaye" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3649438" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674835v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakez Rolland" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Boutin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Eveillard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-52493-7" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539195v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ramondenc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Guidi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lombard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-62357-5" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154775v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Andr&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulin Fournier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlamp.2019.04.007" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610778v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Aouadhi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Delahaye" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lanoix" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-017-0626-5" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917092v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anicet Bart" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lime" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Monfroy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Truchet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2018.06.016" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917079v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luiz Fiadeiro" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#243;nia Lopes" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Legay" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960129517000135" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658218v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Bouskill" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mSystems.00169-17" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010866v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uli Fahrenberg" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Guldstrand Larsen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084342v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlap.2013.05.006" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PHW8SJZN-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01087822v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Nouri" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saddek Bensalem" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Bozga" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Jegourel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10009-014-0313-6" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722489v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ananda Basu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10009-011-0201-2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-THZGL2M1-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00554307v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Caillaud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10703-010-0107-8" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CWV3FRS3-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00654003v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Caillaud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikkel L. Pedersen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2011.05.010" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W81ZFBMJ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824899v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16336-4_5" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02313737v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran Bao" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Attiogbe" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-21759-4_4" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961497v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-11245-5_23" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129161v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Antakly" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leray" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-22999-3_22" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591036v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66335-7_11" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590903v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3019612.3019823" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555755v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590900v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yrvann Emzivat" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Henri Roux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590884v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Petrucci" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-49122-5_18" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590892v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Andr&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140752v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010877v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Fiadeiro" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01087914v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Bene&#353;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan K&#345;et&#237;nsk&#253;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40184-8_7" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01515250v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38592-6_17" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01087931v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40196-1_3" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847827v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille J&#233;gourel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34026-0_25" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00554297v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00554321v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13464-7_4" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00591593v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16612-9_11" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00591578v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QEST.2010.23" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557717v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16612-9_25" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021064v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255753v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316610v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151594v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856704v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Sedwards" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00466158v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404304v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00398985v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00337538v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00591609v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03636882v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674835v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakez Rolland" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Boutin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Eveillard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Delahaye" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-52493-7" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478120v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Julien" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ardourel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cantin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3649438" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539195v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ramondenc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Guidi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lombard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-62357-5" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154775v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Andr&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulin Fournier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlamp.2019.04.007" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610778v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Aouadhi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Delahaye" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lanoix" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-017-0626-5" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917092v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anicet Bart" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lime" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Monfroy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Truchet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2018.06.016" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917079v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luiz Fiadeiro" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#243;nia Lopes" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Legay" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960129517000135" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658218v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Bouskill" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mSystems.00169-17" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010866v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uli Fahrenberg" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Guldstrand Larsen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084342v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlap.2013.05.006" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PHW8SJZN-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01087822v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Nouri" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saddek Bensalem" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Bozga" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Jegourel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10009-014-0313-6" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722489v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ananda Basu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10009-011-0201-2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-THZGL2M1-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00554307v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Caillaud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10703-010-0107-8" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CWV3FRS3-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00654003v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Caillaud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikkel L. Pedersen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2011.05.010" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W81ZFBMJ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824899v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16336-4_5" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129161v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Antakly" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leray" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-22999-3_22" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961497v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-11245-5_23" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02313737v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran Bao" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Attiogbe" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-21759-4_4" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591036v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66335-7_11" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590903v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3019612.3019823" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555755v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590892v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Andr&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590900v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yrvann Emzivat" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Henri Roux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590884v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Petrucci" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-49122-5_18" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140752v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010877v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Fiadeiro" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01515250v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38592-6_17" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01087914v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Bene&#353;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan K&#345;et&#237;nsk&#253;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40184-8_7" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01087931v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40196-1_3" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847827v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille J&#233;gourel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34026-0_25" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00554297v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00554321v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13464-7_4" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00591593v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16612-9_11" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00591578v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QEST.2010.23" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557717v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16612-9_25" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021064v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255753v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316610v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151594v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856704v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Sedwards" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00466158v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404304v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00398985v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00337538v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00591609v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03636882v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>