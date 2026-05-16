--- v1 (2026-04-24)
+++ v2 (2026-05-16)
@@ -413,51 +413,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Delahaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 10 (1), </w:t>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.e6074. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-020-62357-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -1921,248 +1921,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03824899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graphical event model learning and verification for security assessment</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Leray</w:t>
+                <w:t xml:space="preserve">Parametric Timed Broadcast Protocols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulin Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Lime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32th International Conference on Industrial, Engineering, Other Applications of Applied Intelligent Systems (IEA/AIE 2019)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-22999-3_22⟩</w:t>
+              <w:t xml:space="preserve">20th International Conference on Verification, Model Checking, and Abstract Interpretation (VMCAI 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Constantin Enea and Ruzica Piskac, Jan 2019, Lisboa, Portugal. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-11245-5_23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02129161v1</w:t>
+                <w:t xml:space="preserve">hal-01961497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parametric Timed Broadcast Protocols</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Didier Lime</w:t>
+                <w:t xml:space="preserve">Graphical event model learning and verification for security assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Antakly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Leray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Conference on Verification, Model Checking, and Abstract Interpretation (VMCAI 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Constantin Enea and Ruzica Piskac, Jan 2019, Lisboa, Portugal. </w:t>
+              <w:t xml:space="preserve">32th International Conference on Industrial, Engineering, Other Applications of Applied Intelligent Systems (IEA/AIE 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Graz, Austria. pp.245-252, </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-11245-5_23⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-22999-3_22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01961497v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02129161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parametric Statistical Model Checking of UAV Flight Plan</w:t>
               </w:r>
@@ -2614,321 +2614,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01555755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consistency in Parametric Interval Probabilistic Timed Automata</w:t>
+                <w:t xml:space="preserve">Probabilistic Time Petri Nets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne André</w:t>
+                <w:t xml:space="preserve">Yrvann Emzivat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Lime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Henri Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International Symposium on Temporal Representation and Reasoning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Copenhagen, Denmark</w:t>
+              <w:t xml:space="preserve">37th INTERNATIONAL CONFERENCE ON APPLICATIONS AND THEORY OF PETRI NETS AND CONCURRENCY</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Torun, Poland. pp.261-280</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01590892v1</w:t>
+                <w:t xml:space="preserve">hal-01590900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probabilistic Time Petri Nets</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Parameter Synthesis for Parametric Interval Markov Chains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Henri Roux</w:t>
+                <w:t xml:space="preserve">Laure Petrucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37th INTERNATIONAL CONFERENCE ON APPLICATIONS AND THEORY OF PETRI NETS AND CONCURRENCY</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">17th International Conference on Verification, Model Checking, and Abstract Interpretation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Saint Petersburg, Forida, United States. pp.372 - 390, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-49122-5_18⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01590900v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01590884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameter Synthesis for Parametric Interval Markov Chains</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Consistency in Parametric Interval Probabilistic Timed Automata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Delahaye</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laure Petrucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conference on Verification, Model Checking, and Abstract Interpretation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">23rd International Symposium on Temporal Representation and Reasoning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Copenhagen, Denmark</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01590884v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01590892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consistency for Parametric Interval Markov Chains</w:t>
               </w:r>
@@ -5491,51 +5491,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674835v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakez Rolland" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Boutin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Eveillard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Delahaye" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-52493-7" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478120v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Julien" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ardourel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cantin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3649438" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539195v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ramondenc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Guidi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lombard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-62357-5" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154775v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Andr&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulin Fournier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlamp.2019.04.007" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610778v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Aouadhi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Delahaye" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lanoix" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-017-0626-5" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917092v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anicet Bart" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lime" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Monfroy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Truchet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2018.06.016" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917079v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luiz Fiadeiro" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#243;nia Lopes" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Legay" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960129517000135" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658218v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Bouskill" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mSystems.00169-17" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010866v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uli Fahrenberg" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Guldstrand Larsen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084342v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlap.2013.05.006" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PHW8SJZN-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01087822v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Nouri" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saddek Bensalem" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Bozga" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Jegourel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10009-014-0313-6" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722489v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ananda Basu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10009-011-0201-2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-THZGL2M1-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00554307v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Caillaud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10703-010-0107-8" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CWV3FRS3-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00654003v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Caillaud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikkel L. Pedersen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2011.05.010" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W81ZFBMJ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824899v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16336-4_5" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129161v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Antakly" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leray" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-22999-3_22" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961497v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-11245-5_23" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02313737v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran Bao" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Attiogbe" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-21759-4_4" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591036v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66335-7_11" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590903v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3019612.3019823" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555755v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590892v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Andr&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590900v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yrvann Emzivat" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Henri Roux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590884v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Petrucci" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-49122-5_18" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140752v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010877v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Fiadeiro" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01515250v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38592-6_17" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01087914v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Bene&#353;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan K&#345;et&#237;nsk&#253;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40184-8_7" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01087931v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40196-1_3" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847827v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille J&#233;gourel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34026-0_25" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00554297v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00554321v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13464-7_4" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00591593v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16612-9_11" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00591578v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QEST.2010.23" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557717v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16612-9_25" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021064v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255753v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316610v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151594v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856704v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Sedwards" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00466158v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404304v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00398985v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00337538v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00591609v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03636882v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674835v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakez Rolland" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Boutin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Eveillard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Delahaye" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-52493-7" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478120v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Julien" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ardourel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cantin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3649438" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539195v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ramondenc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Guidi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lombard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-62357-5" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154775v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Andr&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulin Fournier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlamp.2019.04.007" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610778v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Aouadhi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Delahaye" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lanoix" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-017-0626-5" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917092v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anicet Bart" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lime" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Monfroy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Truchet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2018.06.016" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917079v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luiz Fiadeiro" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#243;nia Lopes" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Legay" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960129517000135" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658218v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Bouskill" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mSystems.00169-17" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010866v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uli Fahrenberg" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Guldstrand Larsen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084342v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlap.2013.05.006" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PHW8SJZN-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01087822v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Nouri" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saddek Bensalem" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Bozga" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Jegourel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10009-014-0313-6" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722489v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ananda Basu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10009-011-0201-2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-THZGL2M1-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00554307v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Caillaud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10703-010-0107-8" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CWV3FRS3-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00654003v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Caillaud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikkel L. Pedersen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2011.05.010" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W81ZFBMJ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824899v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16336-4_5" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961497v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-11245-5_23" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129161v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Antakly" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leray" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-22999-3_22" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02313737v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran Bao" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Attiogbe" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-21759-4_4" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591036v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66335-7_11" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590903v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3019612.3019823" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555755v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590900v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yrvann Emzivat" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Henri Roux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590884v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Petrucci" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-49122-5_18" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590892v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Andr&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140752v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010877v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Fiadeiro" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01515250v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38592-6_17" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01087914v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Bene&#353;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan K&#345;et&#237;nsk&#253;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40184-8_7" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01087931v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40196-1_3" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847827v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille J&#233;gourel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34026-0_25" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00554297v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00554321v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13464-7_4" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00591593v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16612-9_11" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00591578v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QEST.2010.23" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557717v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16612-9_25" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021064v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255753v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316610v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151594v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856704v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Sedwards" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00466158v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404304v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00398985v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00337538v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00591609v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03636882v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>