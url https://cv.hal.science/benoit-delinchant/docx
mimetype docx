--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -115,50 +115,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">075146053</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.com/citations?user=Y0D520MAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
@@ -174,27939 +195,28419 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (58)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (60)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep reinforcement learning for coordinated air-conditioner control in groups of buildings using smart meter data</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Time-series clustering: A benchmark study on energy data with insights into demand response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Rajesh K Ahir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Delinchant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Arvind Easwaran</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rémy Rigo-Mariani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 166, pp.113536. </w:t>
+              <w:t xml:space="preserve">, 2026, 163, pp.112892. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.engappai.2025.113536⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.engappai.2025.112892⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05441903v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05625044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization with Time and Frequency Constraints Using Automatic Differentiation: Application to an Aircraft Electrical Power Channel</w:t>
+                <w:t xml:space="preserve">Deep reinforcement learning for coordinated air-conditioner control in groups of buildings using smart meter data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Agobert</w:t>
+                <w:t xml:space="preserve">Sharath Ram Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arvind Easwaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Delinchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Gerbaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benoit Delinchant</w:t>
+                <w:t xml:space="preserve">Rémy Rigo-Mariani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15 (7), pp.3624. </w:t>
+              <w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 166, pp.113536. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/app15073624⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.engappai.2025.113536⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05009469v1</w:t>
+                <w:t xml:space="preserve">hal-05441903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of regression models and Bayes-Ensemble Regressor technique for non-intrusive load monitoring</w:t>
+                <w:t xml:space="preserve">Optimization with Time and Frequency Constraints Using Automatic Differentiation: Application to an Aircraft Electrical Power Channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammad Kaosain Akbar</w:t>
+                <w:t xml:space="preserve">Lucas Agobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manar Amayri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nizar Bouguila</w:t>
+                <w:t xml:space="preserve">Laurent Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Delinchant</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wurtz Frederic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Energy, Grids and Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.segan.2024.101294⟩</w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (7), pp.3624. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app15073624⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04921084v1</w:t>
+                <w:t xml:space="preserve">hal-05009469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic LCA methodology to support post-occupancy decision-making for carbon budget compliance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Indirect Carbon Cost of E-Mobility for Select Countries Based on Grid Energy Mix Using Real-World Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nana Kofi Twum-Duah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Hajiro Neves Mosquini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L.H. Neves Mosquini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benoit Delinchant</w:t>
+                <w:t xml:space="preserve">Muhammad Salman Shahid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Jusselme</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Seun Osonuga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Wurtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy and Buildings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2024.114006⟩</w:t>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (14), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su16145883⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04913614v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04921083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Indirect Carbon Cost of E-Mobility for Select Countries Based on Grid Energy Mix Using Real-World Data</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation of regression models and Bayes-Ensemble Regressor technique for non-intrusive load monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Hajiro Neves Mosquini</w:t>
+                <w:t xml:space="preserve">Mohammad Kaosain Akbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muhammad Salman Shahid</w:t>
+                <w:t xml:space="preserve">Manar Amayri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seun Osonuga</w:t>
+                <w:t xml:space="preserve">Nizar Bouguila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Delinchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Wurtz</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wurtz Frederic</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 16 (14), </w:t>
+              <w:t xml:space="preserve">Sustainable Energy, Grids and Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 38, </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/su16145883⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.segan.2024.101294⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04921083v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04921084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Assessment of Energy Flexibility Solutions from the Perspective of Low-Tech</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamic LCA methodology to support post-occupancy decision-making for carbon budget compliance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sacha Hodencq</w:t>
+                <w:t xml:space="preserve">L.H. Neves Mosquini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Delinchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Jusselme</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/en16073298⟩</w:t>
+              <w:t xml:space="preserve">Energy and Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 309, pp.114006. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2024.114006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04191868v1</w:t>
+                <w:t xml:space="preserve">hal-04913614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feedback Indicators for Providing Carbon Impact of Vehicle Charging to Electric Vehicle Users</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">An Assessment of Energy Flexibility Solutions from the Perspective of Low-Tech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Salman Shahid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seun Osonuga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nana Kofi Twum-Duah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Wurtz</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacha Hodencq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Delinchant</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation Research Procedia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16 (7), pp.3298. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en16073298⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.trpro.2023.11.039⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04495366v1</w:t>
+                <w:t xml:space="preserve">hal-04191868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GreEn-ER-Electricity consumption data of a tertiary building</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental insights on CIRLEM: Enhancing energy efficiency and flexibility in buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nelson Jhoe Batistela</w:t>
+                <w:t xml:space="preserve">Mohammad Hosseini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panayiotis Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Salman Shahid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kavan Javanroodi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Erba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Sustainable Cities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/frsc.2023.1043657⟩</w:t>
+              <w:t xml:space="preserve">Energy and Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 351, pp.116655. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2025.116655⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04495347v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05624813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demand response in the workplace: A field experiment</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Feedback Indicators for Providing Carbon Impact of Vehicle Charging to Electric Vehicle Users</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nana Kofi Twum-Duah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Hajiro Neves Mosquini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Salman Shahid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Wurtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Delinchant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2023.117992⟩</w:t>
+              <w:t xml:space="preserve">Transportation Research Procedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 70, pp.347-355. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.trpro.2023.11.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04094572v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04495366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying Compressed Air Leakage through Non-Intrusive Load Monitoring Techniques in the Context of Energy Audits</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">GreEn-ER-Electricity consumption data of a tertiary building</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Felipe Martin Nascimento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Wurtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Kuo-Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Delinchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelson Jhoe Batistela</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/en15093213⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Sustainable Cities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5, pp.1043657. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/frsc.2023.1043657⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04051099v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04495347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A technique to improve the design of near-zero energy buildings</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Demand response in the workplace: A field experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Berger</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Wurtz</w:t>
+                <w:t xml:space="preserve">Daniel Llerena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathan Mendes</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Beatrice Roussillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Teyssier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adelaïde Fadhuile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penelope Buckley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Brazilian Society of Mechanical Sciences and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40430-022-03416-y⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 341, pp.117992. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2023.117992⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03665251v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04094572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Evolution of Knowledge and Trends within the Building Energy Efficiency Field of Knowledge</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antonio Faria Neto</w:t>
+                <w:t xml:space="preserve">Quantifying Compressed Air Leakage through Non-Intrusive Load Monitoring Techniques in the Context of Energy Audits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Felipe Martin Nascimento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Wurtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Kuo-Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Delinchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoit Delinchant</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelson Jhoe Batistela</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 15 (3), pp.691. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2022, 15 (9), pp.3213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en15093213⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/en15030691⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03664504v1</w:t>
+                <w:t xml:space="preserve">hal-04051099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Practical Approach to Launch the Low-Cost Monitoring Platforms for Nearly Net-Zero Energy Buildings in Vietnam</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thi Tuyet Hong Vu</w:t>
+                <w:t xml:space="preserve">The Evolution of Knowledge and Trends within the Building Energy Efficiency Field of Knowledge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Talita Mariane Cristino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Faria Neto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Delinchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Dinh Quang Nguyen</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Delinchant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 15 (13), pp.4924. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/en15134924⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 15 (3), pp.691. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en15030691⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04017264v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03664504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian Inference of Dwellings Energy Signature at National Scale: Case of the French Residential Stock</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A technique to improve the design of near-zero energy buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Mazuroski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nils Artiges</w:t>
+                <w:t xml:space="preserve">Julien Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Delinchant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Wurtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Rouchier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frederic Wurtz</w:t>
+                <w:t xml:space="preserve">Nathan Mendes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/en14185651⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Brazilian Society of Mechanical Sciences and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 44 (6), pp.228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40430-022-03416-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03625833v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03665251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-zone indoor temperature prediction with LSTM-based sequence to sequence model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Practical Approach to Launch the Low-Cost Monitoring Platforms for Nearly Net-Zero Energy Buildings in Vietnam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Tuyet Hong Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Delinchant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhen Fang</w:t>
+                <w:t xml:space="preserve">Anh Tuan Phan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Crimier</w:t>
+                <w:t xml:space="preserve">van Cong Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Scanu</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dinh Quang Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy and Buildings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2021.111053⟩</w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (13), pp.4924. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en15134924⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03625852v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04017264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outlier Detection in Buildings’ Power Consumption Data Using Forecast Error</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Bayesian Inference of Dwellings Energy Signature at National Scale: Case of the French Residential Stock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Artiges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Rouchier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Delinchant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wurtz</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nelson Jhoe Batistela</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 14 (24), pp.8325. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/en14248325⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 14 (18), pp.5651. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en14185651⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03638415v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03625833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comprehensive review of obstacles and drivers to building energy-saving technologies and their association with research themes, types of buildings, and geographic regions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multi-zone indoor temperature prediction with LSTM-based sequence to sequence model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F.A. Lotufo</w:t>
+                <w:t xml:space="preserve">Zhen Fang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Delinchant</w:t>
+                <w:t xml:space="preserve">Nicolas Crimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Wurtz</w:t>
+                <w:t xml:space="preserve">Lisa Scanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Faria Neto</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alphanie Midelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amr Alyafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rser.2020.110191⟩</w:t>
+              <w:t xml:space="preserve">Energy and Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 245, pp.111053. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2021.111053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03625820v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03625852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barriers to the adoption of energy-efficient technologies in the building sector: A survey of Brazil</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">B. Delinchant</w:t>
+                <w:t xml:space="preserve">Outlier Detection in Buildings’ Power Consumption Data Using Forecast Error</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Felipe Martin Nascimento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Wurtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Kuo-Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Delinchant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelson Jhoe Batistela</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy and Buildings</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (24), pp.8325. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en14248325⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2021.111452⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03625828v1</w:t>
+                <w:t xml:space="preserve">hal-03638415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OMEGAlpes, an Open-Source Optimisation Model Generation Tool to Support Energy Stakeholders at District Scale</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Barriers to the adoption of energy-efficient technologies in the building sector: A survey of Brazil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaume Fitó</w:t>
+                <w:t xml:space="preserve">T.M. Cristino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lou Morriet</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Faria Neto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Wurtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Delinchant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/en14185928⟩</w:t>
+              <w:t xml:space="preserve">Energy and Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 252, pp.111452. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2021.111452⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03379547v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03625828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calibrating models for MPC of energy systems in buildings using an adjoint-based sensitivity method</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Benoit Delinchant</w:t>
+                <w:t xml:space="preserve">A comprehensive review of obstacles and drivers to building energy-saving technologies and their association with research themes, types of buildings, and geographic regions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.M. Cristino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.A. Lotufo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Delinchant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Wurtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Faria Neto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy and Buildings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2019.109647⟩</w:t>
+              <w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 135, pp.110191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rser.2020.110191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03260260v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03625820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncertainty Analysis of a Hardware in Loop Setup for Testing Products Related to Building Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Prasaant Balasundaram</w:t>
+                <w:t xml:space="preserve">OMEGAlpes, an Open-Source Optimisation Model Generation Tool to Support Energy Stakeholders at District Scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacha Hodencq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Ploix</w:t>
+                <w:t xml:space="preserve">Mathieu Brugeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaume Fitó</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lou Morriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Delinchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Architectural and Environmental Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en14185928⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04986269v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03379547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Approach to Study District Thermal Flexibility Using Generative Modeling from Existing Data</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Calibrating models for MPC of energy systems in buildings using an adjoint-based sensitivity method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Artiges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Nassiopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Vial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Delinchant</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Energy and Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 208, pp.109647. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2019.109647⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/en12193632⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02509491v1</w:t>
+                <w:t xml:space="preserve">hal-03260260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simplex-based adaptive parametric model order reduction for applications in optimization</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Uncertainty Analysis of a Hardware in Loop Setup for Testing Products Related to Building Technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">João A. Vasconcelos</w:t>
+                <w:t xml:space="preserve">Prasaant Balasundaram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐michel Guichon</w:t>
+                <w:t xml:space="preserve">Stéphane Ploix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Delinchant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Muresan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Numerical Modelling: Electronic Networks, Devices and Fields</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Architectural and Environmental Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14 (10), pp.4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01692439v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04986269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity Analysis using Sobol indices for the thermal modelling of an Electrical Machine for sizing by optimization</w:t>
+                <w:t xml:space="preserve">An Approach to Study District Thermal Flexibility Using Generative Modeling from Existing Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathias Leguyadec</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Vinot</w:t>
+                <w:t xml:space="preserve">Camille Pajot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Artiges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Delinchant</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Rouchier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Wurtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/COMPEL-09-2018-0360⟩</w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (19), pp.3632. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en12193632⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02283655v1</w:t>
+                <w:t xml:space="preserve">hal-02509491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Sizing of PV System Combined to Cooling Load Management Strategy towards Photovoltaic Self-Consumption in Buildings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simplex-based adaptive parametric model order reduction for applications in optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mateus A. O. Leite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">van Binh Dinh</w:t>
+                <w:t xml:space="preserve">Benoît Delinchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hoang Anh Dang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frederic Wurtz</w:t>
+                <w:t xml:space="preserve">Jean-Michel Guichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João A. Vasconcelos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐michel Guichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Electrical and Electronic Engineering &amp; Telecommunications </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18178/ijeetc.7.3.90-95⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Numerical Modelling: Electronic Networks, Devices and Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 32 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jnm.2264⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02278157v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01692439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Heat Pump Flexibility in a French Residential Eco-District</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Pajot</w:t>
+                <w:t xml:space="preserve">Sensitivity Analysis using Sobol indices for the thermal modelling of an Electrical Machine for sizing by optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Leguyadec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gerbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Vinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Delinchant</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Damien Fresier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Buildings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/buildings8100145⟩</w:t>
+              <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/COMPEL-09-2018-0360⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02278131v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02283655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal operation of building microgrids - comparison with mixed-integer linear and continuous non-linear programming approaches</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Van-Binh Dinh</w:t>
+                <w:t xml:space="preserve">Life cycle cost and environmental impact optimizations of a low voltage dry type distribution transformer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Delinchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Tenfen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Dirk Saelens</w:t>
+                <w:t xml:space="preserve">Guillaume Mandil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Wurtz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 37 (2), pp.603--616. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/COMPEL-11-2016-0489⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 37 (2), pp.645-660. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/COMPEL-12-2016-0533⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02278142v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01722753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Life cycle cost and environmental impact optimizations of a low voltage dry type distribution transformer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoît Delinchant</w:t>
+                <w:t xml:space="preserve">Optimal Sizing of PV System Combined to Cooling Load Management Strategy towards Photovoltaic Self-Consumption in Buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">van Binh Dinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Mandil</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Wurtz</w:t>
+                <w:t xml:space="preserve">Hoang Anh Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Delinchant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Wurtz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 37 (2), pp.645-660. </w:t>
+              <w:t xml:space="preserve">International Journal of Electrical and Electronic Engineering &amp; Telecommunications </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.90--95. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1108/COMPEL-12-2016-0533⟩</w:t>
+                <w:t xml:space="preserve">⟨10.18178/ijeetc.7.3.90-95⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01722753v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02278157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smart buildings&amp;quot; integrated in &amp;quot;smart grids&amp;quot;: A key challenge for the energy transition by using physical models and optimization with a &amp;quot;human-in-the-loop&amp;quot; approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frederic Wurtz</w:t>
+                <w:t xml:space="preserve">Impact of Heat Pump Flexibility in a French Residential Eco-District</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Pajot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Delinchant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Marechal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Fresier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crhy.2017.09.007⟩</w:t>
+              <w:t xml:space="preserve">Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (10), pp.145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/buildings8100145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02277820v1</w:t>
+                <w:t xml:space="preserve">hal-02278131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lithium-ion battery modelling for the energy management problem of microgrids</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+                <w:t xml:space="preserve">Optimal operation of building microgrids - comparison with mixed-integer linear and continuous non-linear programming approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Reinbold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Van-Binh Dinh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Tenfen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Frederic Wurtz</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Delinchant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk Saelens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IET Generation Transmission &amp; Distribution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 37 (2), pp.603--616. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/COMPEL-11-2016-0489⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1049/iet-gtd.2015.0423⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02277772v1</w:t>
+                <w:t xml:space="preserve">hal-02278142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electromagnetic scattering analysis of arbitrary structures by the natural element method coupled with absorbing boundary condition</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Smart buildings&amp;quot; integrated in &amp;quot;smart grids&amp;quot;: A key challenge for the energy transition by using physical models and optimization with a &amp;quot;human-in-the-loop&amp;quot; approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Wurtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Delinchant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18 (7-8), pp.428--444. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crhy.2017.09.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/tmag.2014.2365997⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01298566v1</w:t>
+                <w:t xml:space="preserve">hal-02277820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renewable energy supply (pv) integration with building energy management: modeling and intelligent control of electrical storage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Đặng Hoàng Anh</w:t>
+                <w:t xml:space="preserve">Lithium-ion battery modelling for the energy management problem of microgrids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Tenfen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nguyễn Đình Quang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Đinh Văn Bình</w:t>
+                <w:t xml:space="preserve">Erlon C. Finardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Delinchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wurtz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vietnam Academy of Science and Technology Journal of Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IET Generation Transmission &amp; Distribution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10 (3, SI), pp.576--584. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/iet-gtd.2015.0423⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01410047v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02277772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupled Semianalytical and FEM Modeling of Polymer Piezoelectric Material with Interdigitated Electrodes</w:t>
+                <w:t xml:space="preserve">Electromagnetic scattering analysis of arbitrary structures by the natural element method coupled with absorbing boundary condition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Galopin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Marcio Matias Afonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Ramdane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Delinchant</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Schroeder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, pp. 51(3):7207504. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/tmag.2014.2365457⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 51 (3), pp.DOI10.1109/TMAG.2014.2365997. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/tmag.2014.2365997⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01294445v1</w:t>
+                <w:t xml:space="preserve">hal-01298566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Framework for the optimization of online computable models</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Renewable energy supply (pv) integration with building energy management: modeling and intelligent control of electrical storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Đặng Hoàng Anh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nguyễn Đình Quang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Đinh Văn Bình</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Delinchant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Wurtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Vietnam Academy of Science and Technology Journal of Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 53 (6A), pp.173- 187</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1108/COMPEL-10-2012-0211⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00998508v1</w:t>
+                <w:t xml:space="preserve">hal-01410047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VHDL-AMS Electromagnetic Automatic Modeling for System Simulation and Design</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Coupled Semianalytical and FEM Modeling of Polymer Piezoelectric Material with Interdigitated Electrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Galopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Delinchant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 50 (2), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2013.2281495⟩</w:t>
+              <w:t xml:space="preserve">, 2015, pp. 51(3):7207504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/tmag.2014.2365457⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02277370v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01294445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical Calculation of Magnet Systems: Magnetic Field Created by Charged Triangles and Polyhedra</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Framework for the optimization of online computable models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Delinchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Wurtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Chadebec</w:t>
+                <w:t xml:space="preserve">Joao Vasconcelos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Coulomb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2012.2219511⟩</w:t>
+              <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 33, pp.745 - 758. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/COMPEL-10-2012-0211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00982164v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00998508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design study on a magnetic gravity compensator with unequal magnet arrays</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">VHDL-AMS Electromagnetic Automatic Modeling for System Simulation and Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.J.H. Paulides</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Abir Rezgui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gerbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Delinchant</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Yonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechatronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mechatronics.2012.08.003⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 50 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2013.2281495⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00813814v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02277370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manifold mapping optimization with or without true gradients</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Reliability-based design optimization using local sensitivity with application to magnetic nano switch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phuong Pham Quang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Delinchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Coulomb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matcom</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Applied Electromagnetics and Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 43 (1-2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/jae-131714⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00813756v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00994477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multistatic Reluctance Network Modeling for the Design of Permanent Magnet Synchronous Machines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Hybrid Method BEM-NRM for Magnetostatics Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas Martins Araujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Coulomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Delinchant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hussein Dogan</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier Chadebec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/tmag.2013.2243426⟩</w:t>
+              <w:t xml:space="preserve">Journal of Microwaves, Optoelectronics and Electromagnetic Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 12 (2), pp.AoP145 AoP158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/S2179-10742013000200024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00996928v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00866161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unified modeling technique using VHDL-AMS and software components</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Analytical Calculation of Magnet Systems: Magnetic Field Created by Charged Triangles and Polyhedra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rubeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Yonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Allag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Delinchant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chadebec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 90, pp.266-276. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 49 (1), pp.144-147. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matcom.2012.11.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2012.2219511⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00994501v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00982164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability-based design optimization using local sensitivity with application to magnetic nano switch</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design study on a magnetic gravity compensator with unequal magnet arrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L.G. Janssen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phuong Pham Quang</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">J.J.H. Paulides</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.A. Lomonova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Delinchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Coulomb</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Yonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Applied Electromagnetics and Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/jae-131714⟩</w:t>
+              <w:t xml:space="preserve">Mechatronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 23 (2), pp.197-203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mechatronics.2012.08.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00994477v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00813814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Hybrid Method BEM-NRM for Magnetostatics Problems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+                <w:t xml:space="preserve">Manifold mapping optimization with or without true gradients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Delinchant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Wurtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Coulomb</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Chadebec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Microwaves, Optoelectronics and Electromagnetic Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Matcom</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 90, pp.256-265</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1590/S2179-10742013000200024⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00866161v1</w:t>
+                <w:t xml:space="preserve">hal-00813756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Problem Formulation And analysis for optimal energy management in multisources Systems: W effect</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multistatic Reluctance Network Modeling for the Design of Permanent Magnet Synchronous Machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mireille Jacomino</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Hussein Dogan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauric Garbuio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuan Hoa Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Delinchant</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Foggia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/03321641211209799⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 49 (5), pp.2347-2350. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/tmag.2013.2243426⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00814117v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00996928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VHDL-AMS to support DAE-PDE coupling and multilevel modeling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
+                <w:t xml:space="preserve">Unified modeling technique using VHDL-AMS and software components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abir Rezgui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Delinchant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/tmag.2011.2177248⟩</w:t>
+              <w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 90, pp.266-276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matcom.2012.11.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00790089v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00994501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Java Automatic Differentiation Tool Using Virtual Operator Overloading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phuong Pham Quang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Delinchant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recent Advances in Algorithmic Differentiation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, pp.241-250</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00813884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semi-analytical Magnetic-Structural coupling with contact analysis for MEMS/NEMS</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Problem Formulation And analysis for optimal energy management in multisources Systems: W effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghaith Warkozek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ploix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Wurtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Jacomino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Delinchant</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Du Peloux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 31 (3), pp.904 - 919. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/03321641211209799⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00596833v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00814117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction between ring shaped permanent magnets with symbolic gradients: application to magnetic bearing system optimization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">VHDL-AMS to support DAE-PDE coupling and multilevel modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abir Rezgui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gerbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Delinchant</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Coulomb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 47 (5), pp.1418-1421. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/tmag.2010.2091718⟩</w:t>
+              <w:t xml:space="preserve">, 2012, pp.627-630. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/tmag.2011.2177248⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00596904v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00790089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of a 3D micro-accelerometer based on diamagnetic levitation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Semi-analytical Magnetic-Structural coupling with contact analysis for MEMS/NEMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phuong Pham Quang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Delinchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gilbert Reyne</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Coulomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Du Peloux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Applied Electromagnetics and Mechanics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 47 (5), pp.922-925</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00417853v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00596833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation and optimization tool for high-frequency planar transformers based on 1D analytical modelling</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Interaction between ring shaped permanent magnets with symbolic gradients: application to magnetic bearing system optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Delinchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Charles Sullivan</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Wurtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Yonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Coulomb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Applied Electromagnetics and Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 30 (3-4), pp.223-236. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 47 (5), pp.1418-1421. </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/jae-2009-1023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/tmag.2010.2091718⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00417863v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00596904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AD for optimization in electromagnetism applied to semi analytical models combining composed functions</w:t>
+                <w:t xml:space="preserve">Optimization of a 3D micro-accelerometer based on diamagnetic levitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petre Enciu</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Christian Pigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Delinchant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guylaine Poulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Reyne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Applied Electromagnetics and Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 30 (3-4), pp. 179-188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/jae-2009-1020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00490811v1</w:t>
+                <w:t xml:space="preserve">hal-00417853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gradient based optimization of semi-numerical models with symbolic sensitivity: Application to a simple ferromagnetic MEMS switch device</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Simulation and optimization tool for high-frequency planar transformers based on 1D analytical modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhadi Besri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Delinchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Orphée Cugat</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Kéradec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Sullivan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Applied Electromagnetics and Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 30 (3-4), pp.189-200. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/JAE-2009-1021⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 30 (3-4), pp.223-236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/jae-2009-1023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00417616v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00417863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two Levels Modeling for the Optimization of Electromagnetic Actuators</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">AD for optimization in electromagnetism applied to semi analytical models combining composed functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petre Enciu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Wurtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gerbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Delinchant</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Wurtz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 5 (28), pp.1313-1326</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00384151v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00490811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formal Sensitivity Computation of Magnetic Moment Method</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId217" w:history="1">
+                <w:t xml:space="preserve">Gradient based optimization of semi-numerical models with symbolic sensitivity: Application to a simple ferromagnetic MEMS switch device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Delinchant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harijaona Lalao Rakotoarison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chadebec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orphée Cugat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Applied Electromagnetics and Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 30 (3-4), pp.189-200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/JAE-2009-1021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2007.915294⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00287832v1</w:t>
+                <w:t xml:space="preserve">hal-00417616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient modeling approach for optimization of a system based on passive diamagnetic levitation as a platform for bio-medical applications”</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Two Levels Modeling for the Optimization of Electromagnetic Actuators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Delinchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilbert Reyne</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gruosso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Wurtz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/03321640710727700⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 45 (3), pp.1724-1727. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/tmag.2009.2012797⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00334017v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00384151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An optimizer using the software component paradigm for the optimization of engineering systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Formal Sensitivity Computation of Magnetic Moment Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harijaona Lalao Rakotoarison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chadebec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Delinchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Huu Hieu Nguyen</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 44 (6), pp.1014-1017. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2007.915294⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1108/03321640710727728⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00334023v1</w:t>
+                <w:t xml:space="preserve">hal-00287832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Sizing Environment (DSP-1) Dealing With Semi-Numerical Models Applied to the Optimization of a Bi-Stable Out-of-Plane Magnetic Micro-Switch</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId228" w:history="1">
+                <w:t xml:space="preserve">Efficient modeling approach for optimization of a system based on passive diamagnetic levitation as a platform for bio-medical applications”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hichem Chetouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Delinchant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Reyne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoît Delinchant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 26 (2), pp.345 - 355. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/03321640710727700⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/tmag.2006.871968⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00335366v1</w:t>
+                <w:t xml:space="preserve">hal-00334017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception, modélisation et prototypage d'un micro-relais bistable magnétique</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">An optimizer using the software component paradigm for the optimization of engineering systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Delinchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Estrabaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gerbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huu Hieu Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale de Génie Electrique (RIGE)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/rige.8.703-724⟩</w:t>
+              <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 26 (2), pp.368 - 379. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/03321640710727728⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00334002v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00334023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A Novel Sizing Environment (DSP-1) Dealing With Semi-Numerical Models Applied to the Optimization of a Bi-Stable Out-of-Plane Magnetic Micro-Switch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hichem Chetouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rostaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Wurtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Reyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Delinchant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 42 (4), pp 1231- 1234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/tmag.2006.871968⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00335366v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conception, modélisation et prototypage d'un micro-relais bistable magnétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rostaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiri Stepanek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Delinchant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Delamare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orphée Cugat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Internationale de Génie Electrique (RIGE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp.703-724. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rige.8.703-724⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00334002v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A component-based framework for the composition of simulation software modeling electrical systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Delinchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Wurtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Magot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 80, pp 347 - 356. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/0037549704046153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00334012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (177)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (178)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spécification, design et diffusion d'une passerelle open source software et hardware de récupération des trames du compteur Linky</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId248" w:history="1">
+                <w:t xml:space="preserve">Analyse de l'efficacité de deux mécanismes conjoints de flexibilité des charges pilotables et non pilotables au sein d'un foyer en autoconsommation avec batterie stationnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Delinchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Rigo-Mariani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Wurtz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SG2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">IBPSA 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05142674v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05625677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eco-conception des batteries de véhicules électriques appliquée aux usages du futur</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bui Van</w:t>
+                <w:t xml:space="preserve">Improving Demand Response Programs Using Override Signals with Reinforcement Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sharath Ram Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arvind Easwaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Delinchant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Rigo-Mariani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 16th ACM International Conference on Future and Sustainable Energy Systems (E-Energy '25)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Rotterdam, Netherlands. pp.603-611, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3679240.3734657⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05157583v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05123147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode d’écoconception des batteries de véhicules électriques basée sur les évolutions des usages de la mobilité : Un focus sur l’unité fonctionnelle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Baptiste</w:t>
+                <w:t xml:space="preserve">Opportunities for Hybrid Modeling Approaches in Energy Systems optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Tahar Mabrouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shri Balaji Padmanabhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lacarrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Delinchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sacha Hodencq</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MCV 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">ECOS 2025: 38th international conference on Efficiency, Cost, Optimization, Simulation and environmental impact of energy systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05376632v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05397875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of Machine Learning algorithms for detection of DC-side anomalies of residential photovoltaic installations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spécification, design et diffusion d'une passerelle open source software et hardware de récupération des trames du compteur Linky</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yousra Sidqi</w:t>
+                <w:t xml:space="preserve">Jérôme Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Delinchant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Wurtz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNPV 2025 - 15e édition des Journées Nationales du Photovoltaïque</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS DR04 ILE DE France SUD, Nov 2025, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">SG2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05465451v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05142674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of Electricity Consumption Model Using Variables Constructed by Zero-Shot Labelling on Social Media Data</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Benoit Delinchant</w:t>
+                <w:t xml:space="preserve">Eco-conception des batteries de véhicules électriques appliquée aux usages du futur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Baptiste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hodencq Sacha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delinchant Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bui Van</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM e-Energy 2025</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05148741v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05157583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispositif de reconstitution des données de puissances et du facteur de puissance à partir des données du Linky</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Ferrari</w:t>
+                <w:t xml:space="preserve">Méthode d’écoconception des batteries de véhicules électriques basée sur les évolutions des usages de la mobilité : Un focus sur l’unité fonctionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Baptiste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Delinchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Wurtz</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh-Linh Bui Van</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacha Hodencq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SGE2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SGE2025, Jul 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">MCV 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05142559v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05376632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opportunities for Hybrid Modeling Approaches in Energy Systems optimization</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bruno Lacarrière</w:t>
+                <w:t xml:space="preserve">Application of Machine Learning algorithms for detection of DC-side anomalies of residential photovoltaic installations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid M'Zough</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yousra Sidqi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Delinchant</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECOS 2025: 38th international conference on Efficiency, Cost, Optimization, Simulation and environmental impact of energy systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">JNPV 2025 - 15e édition des Journées Nationales du Photovoltaïque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS DR04 ILE DE France SUD, Nov 2025, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05397875v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05465451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Demand Response Programs Using Override Signals with Reinforcement Learning</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arvind Easwaran</w:t>
+                <w:t xml:space="preserve">Improvement of Electricity Consumption Model Using Variables Constructed by Zero-Shot Labelling on Social Media Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Salman Shahid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cauchois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne de Moliner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Delinchant</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémy Rigo-Mariani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 16th ACM International Conference on Future and Sustainable Energy Systems (E-Energy '25)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3679240.3734657⟩</w:t>
+              <w:t xml:space="preserve">ACM e-Energy 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Rotterdam, Netherlands. pp.687-698, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3679240.3734636⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05123147v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05148741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation et analyse des mécanismes expérimentaux impliquant la récupération des données de consommation issues du compteur Linky : des expériences Etudelec à xKy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId248" w:history="1">
+                <w:t xml:space="preserve">Dispositif de reconstitution des données de puissances et du facteur de puissance à partir des données du Linky</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Delinchant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Wurtz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IBPSA 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IBPSA, May 2024, La rochelle, France</w:t>
+              <w:t xml:space="preserve">SGE2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SGE2025, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04574849v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05142559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Digital Twin of Grenoble-Presqu'île: A Framework for District-Scale Digital Twin Development</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Wurtz Frederic</w:t>
+                <w:t xml:space="preserve">Observation et analyse des mécanismes expérimentaux impliquant la récupération des données de consommation issues du compteur Linky : des expériences Etudelec à xKy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Wurtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Delinchant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Bovet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Boisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence francophone de l'International Building Performance Simulation Association ( IBPSA) 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, La rochelle, France</w:t>
+              <w:t xml:space="preserve">IBPSA 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IBPSA, May 2024, La rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04600540v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04574849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time Retail Electricity Pricing Using Offline Reinforcement Learning</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arvind Easwaran</w:t>
+                <w:t xml:space="preserve">Towards a Digital Twin of Grenoble-Presqu'île: A Framework for District-Scale Digital Twin Development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nana Kofi Twum-Duah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaume Fito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacha Hodencq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wurtz Frederic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Delinchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th ACM International Conference on Future and Sustainable Energy Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conférence francophone de l'International Building Performance Simulation Association ( IBPSA) 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, La rochelle, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04606295v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04600540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PREDIS-MHI Thermal Data: Thermal readings from a section of a sub-metered tertiary multi-use building</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Muhammad-Salman Shahid</w:t>
+                <w:t xml:space="preserve">Real-time Retail Electricity Pricing Using Offline Reinforcement Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sharath Ram Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arvind Easwaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Delinchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Wurtz Frederic</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Rigo-Mariani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Francophone de l'International Building Performance Simulation Association (IBPSA – France) 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15th ACM International Conference on Future and Sustainable Energy Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Singapour, Singapore. pp.454-458, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3632775.3661964⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04532006v2</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04606295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Safe Model-Free Building Energy Management using Masked Reinforcement Learning</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rémy Rigo-Mariani</w:t>
+                <w:t xml:space="preserve">PREDIS-MHI Thermal Data: Thermal readings from a section of a sub-metered tertiary multi-use building</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seun Osonuga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Chouman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad-Salman Shahid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Delinchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arvind Easwaran</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wurtz Frederic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE PES Innovative Smart Grid Technologies Europe (ISGT EUROPE)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conférence Francophone de l'International Building Performance Simulation Association (IBPSA – France) 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, le Laboratoire des Sciences de l'Ingénieur pour l'Environnement (LaSIE) de l'Université de La Rochelle; IBPSA France, May 2024, La Rochelle - Ile d'Oléron, France. pp.489 - 496</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04431424v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04532006v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixing data and knowledge for modeling and control of building energy systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Machine learning driven parameter identification for grey-box thermal modelling for buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quang Hùng Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Delinchant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Chatelain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Meeting of the French - Singaporean Research Network on Renewable Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SINERGIE, Oct 2023, Singapore, Singapore</w:t>
+              <w:t xml:space="preserve">Building Simulation 2023 - 18th International IBPSA Conference and Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04339310v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04244889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixing data and knowledge for modeling and control of building energy systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards Safe Model-Free Building Energy Management using Masked Reinforcement Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sharath Ram Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Rigo-Mariani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Delinchant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arvind Easwaran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IERE 23rd General Meeting and Singapore Forum</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2023 IEEE PES Innovative Smart Grid Technologies Europe (ISGT EUROPE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Grenoble, France. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISGTEUROPE56780.2023.10407781⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04339307v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04431424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization on frequency constraints with FFT using Automatic Differentiation on hybrid ODE applications</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mixing data and knowledge for modeling and control of building energy systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Delinchant</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optimization and Inverse Problems on Electromagnetism (OIPE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Graz, Austria</w:t>
+              <w:t xml:space="preserve">6th Meeting of the French - Singaporean Research Network on Renewable Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SINERGIE, Oct 2023, Singapore, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04217833v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04339310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indoor thermal comfort analysis for developing energy-saving strategies in buildings</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mixing data and knowledge for modeling and control of building energy systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Delinchant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 International Conference on Future Energy Solutions (FES)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IERE 23rd General Meeting and Singapore Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENGIE Singapore, Nov 2023, Singapore, Singapore</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04304889v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04339307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Feedback Indicators for Providing Carbon Impact of Vehicle Charging to Electric Vehicle Users</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benoît Delinchant</w:t>
+                <w:t xml:space="preserve">Optimization on frequency constraints with FFT using Automatic Differentiation on hybrid ODE applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Agobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Delinchant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th international electric vehicle conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, EDIMBOURG, United Kingdom</w:t>
+              <w:t xml:space="preserve">Optimization and Inverse Problems on Electromagnetism (OIPE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04163362v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04217833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the Effectiveness of Supervised and Semi-supervised NILM Approaches in an Industrial Context</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Indoor thermal comfort analysis for developing energy-saving strategies in buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panayiotis M Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioanna Kyprianou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Salman Shahid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Erba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Wurtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIIS 2023: 6th International Conference on Computational Intelligence and Intelligent Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3638209.3638211⟩</w:t>
+              <w:t xml:space="preserve">2023 International Conference on Future Energy Solutions (FES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Vaasa, Finland. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FES57669.2023.10183297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04519112v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04304889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faisabilité de dimensionnement d'un flyback par optimisation SQP sur des critères dynamiques, avec détection de régime permanent</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">The Feedback Indicators for Providing Carbon Impact of Vehicle Charging to Electric Vehicle Users</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nana Kofi Twum-Duah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Hajiro Neves Mosquini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salman Muhammad Shahid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wurtz Frederic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Delinchant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Electrique (SGE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Villeneuve d'ascq, France</w:t>
+              <w:t xml:space="preserve">8th international electric vehicle conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, EDIMBOURG, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04157904v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04163362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Action Masking for Safer Model-Free Building Energy Management</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Arvind Easwaran</w:t>
+                <w:t xml:space="preserve">Faisabilité de dimensionnement d'un flyback par optimisation SQP sur des critères dynamiques, avec détection de régime permanent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Agobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gerbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Delinchant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM SIGEnergy Workshop on Reinforcement Learning for Energy Management in Buildings &amp; Cities (RLEM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">Symposium de Génie Electrique (SGE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Villeneuve d'ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04299564v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04157904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time series machine learning augmented with social network events to improve national electricity consumption profile estimation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Cauchois</w:t>
+                <w:t xml:space="preserve">Assessing the Effectiveness of Supervised and Semi-supervised NILM Approaches in an Industrial Context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Kaosain Akbar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manar Amayri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nizar Bouguila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Wurtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Delinchant</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Berges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th International Conference on Electricity Distribution (CIRED 2023)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1049/icp.2023.1222⟩</w:t>
+              <w:t xml:space="preserve">CIIS 2023: 6th International Conference on Computational Intelligence and Intelligent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Science and Engineering Institute (SCIEI), Nov 2023, Tokyo Japan, France. pp.7-13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3638209.3638211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04496420v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04519112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lightweight hybrid local PV short term forecasting using both physics and data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Action Masking for Safer Model-Free Building Energy Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sharath Ram Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Rigo-Mariani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Delinchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Wurtz</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arvind Easwaran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APPEEC, 15th Asia-Pacific Power and Energy Engineering Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE PES, Dec 2023, Chiang Mai, Thailand</w:t>
+              <w:t xml:space="preserve">ACM SIGEnergy Workshop on Reinforcement Learning for Energy Management in Buildings &amp; Cities (RLEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04339309v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04299564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time series machine learning augmented with social network events to improve national electricity consumption profile estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">P. Cauchois</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amr Alyafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cauchois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Delinchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Berges</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Berges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th International Conference on Electricity Distribution (CIRED 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2023, Rome, Italy. pp.2283-2288, </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId298" w:history="1">
+              <w:t xml:space="preserve">, Jun 2023, Roma, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1049/icp.2023.1222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04494408v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04496420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine learning driven parameter identification for grey-box thermal modelling for buildings</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lightweight hybrid local PV short term forecasting using both physics and data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Delinchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florent Chatelain</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Imard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaiza Bermudez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Wurtz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building Simulation 2023 - 18th International IBPSA Conference and Exhibition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Shanghai, China</w:t>
+              <w:t xml:space="preserve">APPEEC, 15th Asia-Pacific Power and Energy Engineering Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE PES, Dec 2023, Chiang Mai, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04244889v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04339309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social data to enhance typical consumer energy profile estimation on a national level</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Cauchois</w:t>
+                <w:t xml:space="preserve">Time series machine learning augmented with social network events to improve national electricity consumption profile estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Alyafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cauchois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Delinchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Berges</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Berges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference of TC-Electrimacs Committee (Electrimacs 2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">27th International Conference on Electricity Distribution (CIRED 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Rome, Italy. pp.2283-2288, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/icp.2023.1222⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03684284v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04494408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavioural Cloning based RL Agents for District Energy Management</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arvind Easwaran</w:t>
+                <w:t xml:space="preserve">Social data to enhance typical consumer energy profile estimation on a national level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amr Alyafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cauchois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Delinchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rémy Rigo-Mariani</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Berges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM SIGEnergy Workshop on Reinforcement Learning for Energy Management in Buildings &amp; Cities (RLEM)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">14th International Conference of TC-Electrimacs Committee (Electrimacs 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Nancy, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03851408v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03684284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">User experience inquiry to specify COFFEE: a Collaborative Open Framework For Energy Engineering</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Théo Carrano</w:t>
+                <w:t xml:space="preserve">Behavioural Cloning based RL Agents for District Energy Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sharath Ram Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arvind Easwaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Delinchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Wurtz Frederic</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Rigo-Mariani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrimacs 2022: 14th International Conference of TC-Electrimacs Committee</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACM SIGEnergy Workshop on Reinforcement Learning for Energy Management in Buildings &amp; Cities (RLEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Boston, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3563357.3566165⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03655129v2</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03851408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Formulation of a Reference Load Curve to Measure Energy Flexibility</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Muhammad Salman Shahid</w:t>
+                <w:t xml:space="preserve">User experience inquiry to specify COFFEE: a Collaborative Open Framework For Energy Engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacha Hodencq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Carrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Delinchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wurtz Frederic</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Llerena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BS 2021 – International Building Simulation Conference 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Bruges, Belgium</w:t>
+              <w:t xml:space="preserve">Electrimacs 2022: 14th International Conference of TC-Electrimacs Committee</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03638445v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03655129v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Open Science for energy optimisation: from open data and models to an open research facility</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Wurtz Frederic</w:t>
+                <w:t xml:space="preserve">Utilisation de certificats énergétiques et d'archétypes pour la génération de modèles thermiques de bâtiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Artiges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Rouchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Delinchant</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Francophone de l'International Building Performance Simulation Association (IBPSA France 2021)</w:t>
+              <w:t xml:space="preserve">IBPSA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03638275v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03369663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine Learning on Buildings Data for Future Energy Community Services</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Designing and Experimenting Nudge Signals to Act on the Energy Signature of Households for Implementing Indirect Energy Flexibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Salman Shahid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Delinchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Muhammad Salman Shahid</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Roussillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wurtz Frederic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Llerena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SGE 2021 - Symposium de Génie Electrique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Nantes, France</w:t>
+              <w:t xml:space="preserve">BS 2021 – International Building Simulation Conference 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Bruges, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03638394v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03755585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NoLOAD, Open Software for Optimal Design and Operation using Automatic Differentiation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Open Science for energy optimisation: from open data and models to an open research facility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sacha Hodencq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lou Morriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wurtz Frederic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Delinchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OIPE2020 - 16th International Workshop on Optimization and Inverse Problems in Electromagnetism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Online, France</w:t>
+              <w:t xml:space="preserve">Conférence Francophone de l'International Building Performance Simulation Association (IBPSA France 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03352443v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03638275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexible waste heat management and recovery for an electro-intensive industrial process through energy/exergy criteria</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julien Ramousse</w:t>
+                <w:t xml:space="preserve">Machine Learning on Buildings Data for Future Energy Community Services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Delinchant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiansi Laranjeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi-Tuyet-Hong Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Salman Shahid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of Ecos 2021 - The 34rth International Conference On Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Taormina, Italy</w:t>
+              <w:t xml:space="preserve">SGE 2021 - Symposium de Génie Electrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03290126v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03638394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Open and Reproducible Use Cases for Energy (ORUCE) methodology in systems design and operation: a dwelling photovoltaic self-consumption example</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sacha Hodencq</w:t>
+                <w:t xml:space="preserve">The Formulation of a Reference Load Curve to Measure Energy Flexibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Salman Shahid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Delinchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Roussillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wurtz Frederic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Llerena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building Simulation 2021</w:t>
+              <w:t xml:space="preserve">BS 2021 – International Building Simulation Conference 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Bruges, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03341883v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03638445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de certificats énergétiques et d'archétypes pour la génération de modèles thermiques de bâtiments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Simon Rouchier</w:t>
+                <w:t xml:space="preserve">NoLOAD, Open Software for Optimal Design and Operation using Automatic Differentiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Agobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacha Hodencq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Delinchant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gerbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wurtz Frederic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IBPSA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Reims, France</w:t>
+              <w:t xml:space="preserve">OIPE2020 - 16th International Workshop on Optimization and Inverse Problems in Electromagnetism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03369663v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03352443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing and Experimenting Nudge Signals to Act on the Energy Signature of Households for Implementing Indirect Energy Flexibility</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Daniel Llerena</w:t>
+                <w:t xml:space="preserve">Flexible waste heat management and recovery for an electro-intensive industrial process through energy/exergy criteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacha Hodencq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaume Fitó</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Debray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ramousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BS 2021 – International Building Simulation Conference 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Bruges, Belgium</w:t>
+              <w:t xml:space="preserve">Proceedings of Ecos 2021 - The 34rth International Conference On Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Taormina, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03755585v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03290126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autonomous Electrical System Monitoring and Control Strategies to Avoid Oversized Storage Capacity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hong T. T. Vu</w:t>
+                <w:t xml:space="preserve">Open and Reproducible Use Cases for Energy (ORUCE) methodology in systems design and operation: a dwelling photovoltaic self-consumption example</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacha Hodencq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Delinchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Quang D. Nguyen</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wurtz Frederic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Environment and Renewable Energy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Building Simulation 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Bruges, Belgium</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03259954v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03341883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing and Experimenting Nudge Signals to Act on the Energy Signature of Households and Optimizing Building Network Interaction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Muhammad Salman Shahid</w:t>
+                <w:t xml:space="preserve">Autonomous Electrical System Monitoring and Control Strategies to Avoid Oversized Storage Capacity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong T. T. Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Delinchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Roussillon</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quang D. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IBPSA France 2020</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6th International Conference on Environment and Renewable Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Hanoi, Vietnam. pp.012045, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1755-1315/505/1/012045⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03352474v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03259954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de certiﬁcats énergétiques et d’archétypes pour la génération de modèles thermiques de bâtiments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Simon Rouchier</w:t>
+                <w:t xml:space="preserve">Designing and Experimenting Nudge Signals to Act on the Energy Signature of Households and Optimizing Building Network Interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Salman Shahid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Delinchant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wurtz Frederic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Llerena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Roussillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IBPSA France</w:t>
+              <w:t xml:space="preserve">IBPSA France 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03638363v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03352474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers l'ouverture des modèles d'optimisation de systèmes énergétiques pour l'Analyse de Cycle de Vie : cas d'étude d'un foyer en autoconsommation photovoltaïque avec l'outil open source NoLOAD</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sacha Hodencq</w:t>
+                <w:t xml:space="preserve">Utilisation de certiﬁcats énergétiques et d’archétypes pour la génération de modèles thermiques de bâtiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Artiges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Rouchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Delinchant</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Wurtz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SYMPOSIUM DE GENIE ELECTRIQUE (SGE 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Nantes, France</w:t>
+              <w:t xml:space="preserve">IBPSA France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03290015v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03638363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an energy open science approach at district level: application to Grenoble Presqu’île</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Vers l'ouverture des modèles d'optimisation de systèmes énergétiques pour l'Analyse de Cycle de Vie : cas d'étude d'un foyer en autoconsommation photovoltaïque avec l'outil open source NoLOAD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sacha Hodencq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Delinchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Wurtz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Workshop on Open Design &amp; Open Source Hardware Product Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2020, Grenoble, France</w:t>
+              <w:t xml:space="preserve">SYMPOSIUM DE GENIE ELECTRIQUE (SGE 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03052326v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03290015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expérimentation de mécanismes d’incitations de flexibilité énergétique auprès d’employés d’un bâtiment tertiaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards an energy open science approach at district level: application to Grenoble Presqu’île</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacha Hodencq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Delinchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Wurtz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Roussillon</w:t>
+                <w:t xml:space="preserve">Wurtz Frederic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Artiges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerôme Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IBPSA France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Reims, France</w:t>
+              <w:t xml:space="preserve">1st International Workshop on Open Design &amp; Open Source Hardware Product Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2020, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03638313v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03052326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Science ouverte pour l'optimisation de systèmes énergétiques : des données et modèles ouverts à une infrastructure de recherche ouverte</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Expérimentation de mécanismes d’incitations de flexibilité énergétique auprès d’employés d’un bâtiment tertiaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Delinchant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiansi Laranjeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Wurtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Vincent</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Roussillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence IBPSA France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, Reims, France</w:t>
+              <w:t xml:space="preserve">IBPSA France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03290009v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03638313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Optimization Modeler as an Efficient Tool for Design and Operation for City Energy Stakeholders and Decision Makers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Science ouverte pour l'optimisation de systèmes énergétiques : des données et modèles ouverts à une infrastructure de recherche ouverte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacha Hodencq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lou Morriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yves Maréchal</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Wurtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Delinchant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th IBPSA International Conference (Building Simulation 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Rome, Italy</w:t>
+              <w:t xml:space="preserve">Conférence IBPSA France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02285954v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03290009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Massive arrival of low-cost and low-consuming sensors in buildings: towards new building energy services</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thermohydraulique des champs magnétiques intenses : des microns jusqu'à l'échelle des communautés urbaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacha Hodencq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Debray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Trophime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Stutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Environment and Renewable Energy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">24ème Congrès Français de la Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03113654v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02485061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building Reduced Model for MILP Optimization: Application to Demand Response of Residential Buildings</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">An Optimization Modeler as an Efficient Tool for Design and Operation for City Energy Stakeholders and Decision Makers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Pajot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lou Morriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacha Hodencq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Delinchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Maréchal</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building Simulation Conference 2019</w:t>
+              <w:t xml:space="preserve">16th IBPSA International Conference (Building Simulation 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02364704v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02285954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouveaux usages de consommation effacement flexibilité et autoconsommation Smart Building &amp; Smart District</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yves Maréchal</w:t>
+                <w:t xml:space="preserve">Massive arrival of low-cost and low-consuming sensors in buildings: towards new building energy services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Delinchant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. A. Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. T. T. Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Q. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de sensibilisation Institut des Smart-Grids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">5th International Conference on Environment and Renewable Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Ho Chi MInh City, Vietnam. pp.UNSP 012006, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1755-1315/307/1/012006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04890845v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03113654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irradiance forecast model for PV generation based on cloudiness web service</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Truong X Nguyen</w:t>
+                <w:t xml:space="preserve">Building Reduced Model for MILP Optimization: Application to Demand Response of Residential Buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Pajot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Artiges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Delinchant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Maréchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Environment and Renewable Energy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Building Simulation Conference 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Rome, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03113874v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02364704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data-driven Modeling of Building Consumption Profile for Optimal Flexibility: Application to Energy Intensive Industry</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
+                <w:t xml:space="preserve">Nouveaux usages de consommation effacement flexibilité et autoconsommation Smart Building &amp; Smart District</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wurtz Frederic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Delinchant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouredine Hadjsaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Maréchal</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building Simulation Conference 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Rome, Italy</w:t>
+              <w:t xml:space="preserve">Journée de sensibilisation Institut des Smart-Grids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Greonble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02364669v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04890845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermohydraulique des champs magnétiques intenses : des microns jusqu'à l'échelle des communautés urbaines</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Irradiance forecast model for PV generation based on cloudiness web service</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dung V Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Delinchant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Binh V Dinh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Truong X Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24ème Congrès Français de la Mécanique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">5th International Conference on Environment and Renewable Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Ho Chi MInh City, Vietnam. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1755-1315/307/1/012008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02485061v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03113874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient surrogate-based optimization using reduced order models by moment matching coupled with kriging</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Data-driven Modeling of Building Consumption Profile for Optimal Flexibility: Application to Energy Intensive Industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Pajot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Delinchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Wurtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Workshop on Optimization and Inverse Problems in Electromagnetism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Hall in Tirol, Austria</w:t>
+              <w:t xml:space="preserve">Building Simulation Conference 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01881909v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02364669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation multi-acteurs appliquée à la valorisation de chaleur fatale d’un acteur industriel flexible</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Efficient surrogate-based optimization using reduced order models by moment matching coupled with kriging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mateus A. O. Leite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Delinchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Guichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João A. Vasconcelos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IBPSA 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">15th International Workshop on Optimization and Inverse Problems in Electromagnetism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Hall in Tirol, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01884585v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01881909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaginary machine design: proposal of concepts, principles and a methodology as a new paradigm for preliminary design by optimization of engineering system</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Optimisation multi-acteurs appliquée à la valorisation de chaleur fatale d’un acteur industriel flexible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lou Morriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Pajot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Delinchant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Wurtz</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">van Binh Dinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OIPE 2018 : 15th International Workshop on Optimization and Inverse Problems in Electromagnetism 2018</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IBPSA 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Bordeaux, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01881892v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01884585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une cosimulation multi-physique interactive – le projet COSIMPHI</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimal Sizing of PV System Combined to Cooling Load Management Strategy towards Photovoltaic Self-Consumption in Buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">van Binh Dinh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoang-Anh Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Delinchant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Wurtz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Francophone de l'International Building Performance Simulation Association (IBPSA France 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Bordeaux, France. pp.75-82</w:t>
+              <w:t xml:space="preserve">2018 4th International Conference on Environment and Renewable Energy (ICERE 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, DA NANG, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02014889v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01738518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Sizing of PV System Combined to Cooling Load Management Strategy towards Photovoltaic Self-Consumption in Buildings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Imaginary machine design: proposal of concepts, principles and a methodology as a new paradigm for preliminary design by optimization of engineering system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Wurtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Benoît Delinchant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gerbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Schanen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">van Binh Dinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 4th International Conference on Environment and Renewable Energy (ICERE 2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">OIPE 2018 : 15th International Workshop on Optimization and Inverse Problems in Electromagnetism 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Tyrol, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ecce.2017.8096629⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01738518v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01881892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Industrial Optimal Operation Planning with Financial and Ecological Objectives</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lou Morriet</w:t>
+                <w:t xml:space="preserve">Vers une cosimulation multi-physique interactive – le projet COSIMPHI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-B. Videau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Delinchant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abbass Raad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Cornez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Wrona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SMARTGREENS</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conférence Francophone de l'International Building Performance Simulation Association (IBPSA France 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Bordeaux, France. pp.75-82</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02331208v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02014889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building Modelling Methodology Combined to Robust Identification for the Temperature Prediction of a Thermal Zone in a Multi-zone Building</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Industrial Optimal Operation Planning with Financial and Ecological Objectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Pajot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">van Binh Dinh</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Benoît Delinchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Wurtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lou Morriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Sixth International Symposium on Integrated Uncertainty in Knowledge Modelling and Decision Making (IUKM 2018)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-75429-1_19⟩</w:t>
+              <w:t xml:space="preserve">SMARTGREENS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Funchal, Portugal. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0006705202140222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01738554v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02331208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meta-Optimization and Scattering Parameters Analysis for Improving On Site Building Model Identification for Optimal Operation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Audrey Le Mounier</w:t>
+                <w:t xml:space="preserve">Building Modelling Methodology Combined to Robust Identification for the Temperature Prediction of a Thermal Zone in a Multi-zone Building</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">van Binh Dinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">van Binh Dinh</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Benoît Delinchant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Wurtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoang-Anh Dang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building simulation 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Sixth International Symposium on Integrated Uncertainty in Knowledge Modelling and Decision Making (IUKM 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Hanoi, Vietnam. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-75429-1_19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01395599v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01738554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building Real Subspaces for Projection Based Model Order Reduction with Applications in Computational Electromagnetics</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">João A. Vasconcelos</w:t>
+                <w:t xml:space="preserve">Grid-connected PV system design option for nearly Zero Energy Building in reference building in Hanoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuan Truong Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lang Tung Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quang Hung Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Delinchant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Compumag</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4th International Conference on Sustainable Energy Technologies (ICSET)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Nov 2016, Hanoi, Vietnam. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICSET.2016.7811804⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01693115v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01394249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grid-connected PV system design option for nearly Zero Energy Building in reference building in Hanoi</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Quang Hung Nguyen</w:t>
+                <w:t xml:space="preserve">Meta-Optimization and Scattering Parameters Analysis for Improving On Site Building Model Identification for Optimal Operation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quang Nguyen-Hong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Le Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">van Binh Dinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Delinchant</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ploix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Sustainable Energy Technologies (ICSET)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Building simulation 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International building performance simulation association, Aug 2017, San Francisco, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01394249v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01395599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GreEn-ER Living Lab - A Green Building with Energy Aware Occupants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Building Real Subspaces for Projection Based Model Order Reduction with Applications in Computational Electromagnetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mateus Antunes Oliveira Leite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Delinchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Yves Maréchal</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Guichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João A. Vasconcelos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 5th International Conference on Smart Cities and Green ICT Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Rome, Italy. ISBN 978-989-758-184-7, p. 316-323</w:t>
+              <w:t xml:space="preserve">Compumag</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Daejeon, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01317470v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01693115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smart-buildings integrated in smart-grids: a key challenge of electrical engineering for the energy transition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">The importance of derivatives for simultaneous optimization of sizing and operation strategies: Application to buildings and HVAC systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">van Binh Dinh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Delinchant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Wurtz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoît Delinchant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MOMAG 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Porto Alegre, Brazil</w:t>
+              <w:t xml:space="preserve">Building Simulation and Optimization (BSO2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Newcastle, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01987669v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01369149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simplex Based Adaptive Parametric Model Order Reduction For Applications In Optimization</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">GreEn-ER Living Lab - A Green Building with Energy Aware Occupants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Delinchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Joao Vasconcelos</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Wurtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ploix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Schanen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Maréchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optimization and Inverse Problems in Electromagnetism</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of the 5th International Conference on Smart Cities and Green ICT Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Rome, Italy. ISBN 978-989-758-184-7, p. 316-323</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01368512v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01317470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Life cycle cost and environmental impact optimizations of a low voltage dry type distribution transformer</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Smart-buildings integrated in smart-grids: a key challenge of electrical engineering for the energy transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Wurtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Delinchant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optimization and Inverse Problems in Electromagnetism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Rome, Italy</w:t>
+              <w:t xml:space="preserve">MOMAG 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Porto Alegre, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01701994v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01987669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward building energy management: Electric analog modeling for thermal behavior simulation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Wurtz</w:t>
+                <w:t xml:space="preserve">Simplex Based Adaptive Parametric Model Order Reduction For Applications In Optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mateus Antunes Oliveira Leite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Delinchant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Guichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joao Vasconcelos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Energy Technologies (ICSET), 2016 IEEE International Conference on</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICSET.2016.7811790⟩</w:t>
+              <w:t xml:space="preserve">Optimization and Inverse Problems in Electromagnetism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Rome, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jnm.2264⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02330354v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01368512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison des méthodes de réduction d'ordre POD et Krylov, application à la méthode PEEC</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Life cycle cost and environmental impact optimizations of a low voltage dry type distribution transformer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Delinchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Joao Vasconcellos</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mandil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Wurtz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Genie Electrique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Optimization and Inverse Problems in Electromagnetism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01361634v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01701994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimensionement optimal des systèmes énergétiques intégrant la stratégie de gestion pour une maison raccordée au réseau</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">van Binh Dinh</w:t>
+                <w:t xml:space="preserve">Comparaison des méthodes de réduction d'ordre POD et Krylov, application à la méthode PEEC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mateus Antunes Oliveira Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Delinchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Wurtz</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Guichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joao Vasconcellos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de Genie Electrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01361643v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01361634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal Comfort Assessment</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Toward building energy management: Electric analog modeling for thermal behavior simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoang-Anh Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Delinchant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Wurtz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoit Delinchant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop ELECON – Electricity Consumption Analysis to Promote Energy Efficiency Considering Demand Response and Non-technical Losses</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sustainable Energy Technologies (ICSET), 2016 IEEE International Conference on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, hanoi, Vietnam. pp.246--250, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICSET.2016.7811790⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04339301v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02330354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal operation of building micro-grids, comparison for both mixed linear integer and continuous non-linear approaches</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Daniel Tenfen</w:t>
+                <w:t xml:space="preserve">Dimensionement optimal des systèmes énergétiques intégrant la stratégie de gestion pour une maison raccordée au réseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">van Binh Dinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Delinchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dirk Saelens</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Wurtz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">optimization and inverse problems in electromagnetism (OIPE 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Rome, Italy</w:t>
+              <w:t xml:space="preserve">Symposium de Genie Electrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02330355v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01361643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid Discret-Continuous Multi-Criterion Optimization For Building Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abbass Raad</w:t>
+                <w:t xml:space="preserve">Thermal Comfort Assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Faria Neto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inácio Bianchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Wurtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Delinchant</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Wurtz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building Simulation and Optimization (BSO2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Newcastle, United Kingdom</w:t>
+              <w:t xml:space="preserve">Workshop ELECON – Electricity Consumption Analysis to Promote Energy Efficiency Considering Demand Response and Non-technical Losses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Federal Institute of Santa Catarina – IFSC, Sep 2016, Florianópolis, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01373009v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04339301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The importance of derivatives for simultaneous optimization of sizing and operation strategies: Application to buildings and HVAC systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hybrid Discret-Continuous Multi-Criterion Optimization For Building Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abbass Raad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Delinchant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Coulomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">van Binh Dinh</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Benoît Delinchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Wurtz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Building Simulation and Optimization (BSO2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Newcastle, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01369149v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01373009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal sizing of a complex energy system integrating management strategies for a grid-connected building</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Wurtz</w:t>
+                <w:t xml:space="preserve">Optimal operation of building micro-grids, comparison for both mixed linear integer and continuous non-linear approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Reinbold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Van-Binh Dinh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Tenfen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Delinchant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk Saelens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building Simulation 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Hyderabad, India</w:t>
+              <w:t xml:space="preserve">optimization and inverse problems in electromagnetism (OIPE 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01245079v1</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02330355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ON THE SIZING OF BUILDING ENVELOPPE AND ENERGY SYSTEM INTEGRATING MANAGEMENT STRATEGY IN SKETCH PHASE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ENERGY BUILDING CO-SIMULATION BASED ON THE WRM ALGORITHM FOR EFFICIENT SIMULATION OVER FMU COMPONENTS OF WEB SERVICE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abbass Raad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Reinbold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">van Binh Dinh</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Benoît Delinchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Wurtz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Building Simulation 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Hyderabad, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01245078v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01245073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Energy Management Using Model Predictive Control: Application to an Experimental Building</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Benoit Delinchant</w:t>
+                <w:t xml:space="preserve">Optimal sizing of a complex energy system integrating management strategies for a grid-connected building</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">van Binh Dinh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Delinchant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Wurtz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climamed 2015 - Mediterranean congress of HVAC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Juan-les-pins, France</w:t>
+              <w:t xml:space="preserve">Building Simulation 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Hyderabad, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01308433v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01245079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FMU software component orchestration strategiesfor co-simulation of building energy systems</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">ON THE SIZING OF BUILDING ENVELOPPE AND ENERGY SYSTEM INTEGRATING MANAGEMENT STRATEGY IN SKETCH PHASE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">van Binh Dinh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Delinchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Wurtz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Third International Conference on Technological Advances in Electrical, Electronics and Computer Engineering (TAEECE2015)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Building Simulation 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Hyderabad, India</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01167935v2</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01245078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ENERGY BUILDING CO-SIMULATION BASED ON THE WRM ALGORITHM FOR EFFICIENT SIMULATION OVER FMU COMPONENTS OF WEB SERVICE</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Wurtz</w:t>
+                <w:t xml:space="preserve">Optimal Energy Management Using Model Predictive Control: Application to an Experimental Building</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Artiges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Nassiopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Vial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Delinchant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building Simulation 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Hyderabad, India</w:t>
+              <w:t xml:space="preserve">Climamed 2015 - Mediterranean congress of HVAC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Juan-les-pins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01245073v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01308433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power Management of Laptops Batteries in Dynamic Heterogeneous Environments Using iPOPO</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">FMU software component orchestration strategiesfor co-simulation of building energy systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abbass Raad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Reinbold Reinbold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Delinchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Wurtz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IBPSA 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Third International Conference on Technological Advances in Electrical, Electronics and Computer Engineering (TAEECE2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Beyrouth, Lebanon. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAEECE.2015.7113591⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01007058v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01167935v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les enjeux de la conception système en phase d'esquisse pour les systèmes du génie électrique : illustration sur le cas des systèmes énergétiques pour les bâtiments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Power Management of Laptops Batteries in Dynamic Heterogeneous Environments Using iPOPO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shadi Abras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Calmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Delinchant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ploix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Wurtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Électrique 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t>
+              <w:t xml:space="preserve">IBPSA 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01065215v1</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01007058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OPTIMAL CONTROL AND SENSITIVITY ANALYSIS OF A BUILDING USING ADJOINT METHODS</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Franck Vial</w:t>
+                <w:t xml:space="preserve">Les enjeux de la conception système en phase d'esquisse pour les systèmes du génie électrique : illustration sur le cas des systèmes énergétiques pour les bâtiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Wurtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Delinchant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Delinchant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Delinchant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BSO2014 - Building Simulation and Optimisation Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IBPSA England, Jun 2014, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">Symposium de Génie Électrique 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01308427v1</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01065215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Derivative based global sensitivity analysis for screening and robustness studies of electromagnetic devices</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Lauric Garbuio</w:t>
+                <w:t xml:space="preserve">OPTIMAL CONTROL AND SENSITIVITY ANALYSIS OF A BUILDING USING ADJOINT METHODS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Artiges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Nassiopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Vial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Delinchant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CEFC'14</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Annecy, France</w:t>
+              <w:t xml:space="preserve">BSO2014 - Building Simulation and Optimisation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IBPSA England, Jun 2014, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01000265v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01308427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Choix de structures de modèles pertinentes pour l'identification des systèmes de gestion d'énergique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Derivative based global sensitivity analysis for screening and robustness studies of electromagnetic devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Delinchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Ploix</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Dogan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Wurtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauric Garbuio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IBPSA 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Arras, France</w:t>
+              <w:t xml:space="preserve">CEFC'14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Annecy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01005977v1</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pick-freeze estimation of sensitivity indices for models with dependent causal processes input</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Choix de structures de modèles pertinentes pour l'identification des systèmes de gestion d'énergique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Le Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Delinchant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ploix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Monte Carlo and Quasi-Monte Carlo Methods in Scientific Computing, MCQMC2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Leuven, Belgium</w:t>
+              <w:t xml:space="preserve">IBPSA 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01064160v1</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01005977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and Optimization of PVDF Piezoelectric Material with Interdigitated Electrodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Galopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Delinchant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CEFC 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Annecy, France. pp.52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01005883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electromagnetic Scattering Analysis of Arbitrary Structures by NEM-ABC</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Pick-freeze estimation of sensitivity indices for models with dependent causal processes input</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Grandjacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Janon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Adrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Delinchant</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CEFC 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Annecy, France</w:t>
+              <w:t xml:space="preserve">11th International Conference on Monte Carlo and Quasi-Monte Carlo Methods in Scientific Computing, MCQMC2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01023945v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01064160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commande optimale et analyse de sensibilité par méthode adjointe pour l'identi cation paramétrique de modèles du bâtiment</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Electromagnetic Scattering Analysis of Arbitrary Structures by NEM-ABC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcio Matias Afonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Ramdane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Delinchant</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Aurelio Oliveira Scroeder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IBPSA 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Arras, France</w:t>
+              <w:t xml:space="preserve">CEFC 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Annecy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01007174v1</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01023945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les enjeux de la conception en phase d'esquisse pour les systèmes du génie électrique : illustration sur le cas des systèmes énergétiques pour les bâtiments</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Commande optimale et analyse de sensibilité par méthode adjointe pour l'identi cation paramétrique de modèles du bâtiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Artiges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Nassiopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Vial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Delinchant</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">van Binh Dinh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SGE 2014 - Symposium de Génie Electrique 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Cachan, France. 7 p</w:t>
+              <w:t xml:space="preserve">IBPSA 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01024644v1</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01007174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel simulation concepts for buildings and community energy systems based on the functional mock-up interface specification</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Les enjeux de la conception en phase d'esquisse pour les systèmes du génie électrique : illustration sur le cas des systèmes énergétiques pour les bâtiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Wurtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Delinchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Brunotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">van Binh Dinh</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modeling and Simulation of Cyber-Physical Energy Systems (MSCPES), 2014 Workshop on</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Berlin, Germany. pp.1--6</w:t>
+              <w:t xml:space="preserve">SGE 2014 - Symposium de Génie Electrique 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Cachan, France. 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02329077v1</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01024644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of relevant model structures for self-learning energy management system</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Novel simulation concepts for buildings and community energy systems based on the functional mock-up interface specification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edmund Widl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Delinchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svea Kubler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building Simulation Optimisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Londres, United Kingdom</w:t>
+              <w:t xml:space="preserve">Modeling and Simulation of Cyber-Physical Energy Systems (MSCPES), 2014 Workshop on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Berlin, Germany. pp.1--6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01082816v1</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02329077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enjeux et perspectives du bâtiment intelligent pour le génie électrique: conception, supervision optimale et intégration dans les réseaux et les éco-quartiers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Determination of relevant model structures for self-learning energy management system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Le Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Delinchant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ploix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CISTEM2014 – Conférence Internationale en Sciences et Technologies Electriques au Maghreb</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Tunis, Tunisie</w:t>
+              <w:t xml:space="preserve">Building Simulation Optimisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01082740v1</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01082816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliable Based Design Optimization using k-sigma method and local sensitivity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Enjeux et perspectives du bâtiment intelligent pour le génie électrique: conception, supervision optimale et intégration dans les réseaux et les éco-quartiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Wurtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Delinchant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Sensitivity Analysis of Model Output (SAMO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Nice, France</w:t>
+              <w:t xml:space="preserve">CISTEM2014 – Conférence Internationale en Sciences et Technologies Electriques au Maghreb</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Tunis, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00946797v1</w:t>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01082740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new co-simulation architecture for mixing dynamic building simulation and agent oriented approach for users behaviour modelling</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Reliable Based Design Optimization using k-sigma method and local sensitivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Delinchant</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Wurtz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building Simulation 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Bourget du Lac, France</w:t>
+              <w:t xml:space="preserve">7th International Conference on Sensitivity Analysis of Model Output (SAMO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00903541v1</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00946797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Natural Element Method Applied to Solve Electromagnetic Scattering Problem</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">A new co-simulation architecture for mixing dynamic building simulation and agent oriented approach for users behaviour modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Gaaloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoang Anh Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayesha Kashif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Delinchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Wurtz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Compumag 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">Building Simulation 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Bourget du Lac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00842727v1</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00903541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building simulation of energy consumption and ambient temperature: application to the PREDIS platform</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">The Natural Element Method Applied to Solve Electromagnetic Scattering Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcio Matias Afonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Ramdane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Delinchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A.O. Scroeder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building simulation 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Le Bourget du Lac, France</w:t>
+              <w:t xml:space="preserve">Compumag 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00862333v1</w:t>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00842727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward autonomous photovoltaic building energy management: modeling and control of electrochemical batteries</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+                <w:t xml:space="preserve">Building simulation of energy consumption and ambient temperature: application to the PREDIS platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hoang Anh Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Gaaloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Delinchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Wurtz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Building simulation 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Le Bourget du Lac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00862331v1</w:t>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00862333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plumes: Towards a unified approach to building physical modeling</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Y. Tanguy</w:t>
+                <w:t xml:space="preserve">Toward autonomous photovoltaic building energy management: modeling and control of electrochemical batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoang Anh Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Delinchant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Wurtz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IBPSA 2013, 13th Conference of the International Building Performance Simulation Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Chambery, France. pp.2830-2837</w:t>
+              <w:t xml:space="preserve">Building simulation 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Le Bourget du Lac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01844711v1</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00862331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic modelling of sources of thermal building envelop for sensitivity analysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Céline Helbert</w:t>
+                <w:t xml:space="preserve">Plumes: Towards a unified approach to building physical modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Delinchant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Hilaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Sensitivity Analysis of Model Output (SAMO 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Nice, France</w:t>
+              <w:t xml:space="preserve">IBPSA 2013, 13th Conference of the International Building Performance Simulation Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Chambery, France. pp.2830-2837</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00860616v1</w:t>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01844711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design cycle of electromechanical actuator based on VHDL-AMS modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abir Rezgui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Delinchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Henri Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Franchino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Compumag 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00843837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VHDL-AMS electromagnetic modeling for systems simulation and design</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Stochastic modelling of sources of thermal building envelop for sensitivity analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Grandjacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Delinchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Gerbaud</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Adrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Helbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Compumag 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">7th International Conference on Sensitivity Analysis of Model Output (SAMO 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00843814v1</w:t>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00860616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cloud computing services for the design and optimal management of buildings</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">VHDL-AMS electromagnetic modeling for systems simulation and design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abir Rezgui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Delinchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Wurtz</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Conference of IBPSA 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Chambéry, France</w:t>
+              <w:t xml:space="preserve">Compumag 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00860892v1</w:t>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00843814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">a new co-simulation architecture for mixing dynamic building simulation and agent oriented approach for users behaviour modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaaloul Sana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dang Hoang-Anh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayesha Kashif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delinchant Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wurtz Frederic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th Conference of International Building Performance Simulation Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Chambéry, France. pp.3225-3233</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00912933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion de l'énergie électrique dans l'habitat, cas du stockage électrochimique</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Cloud computing services for the design and optimal management of buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Delinchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Gibello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Verdière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Wurtz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AUCG - IBPSA 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, France</w:t>
+              <w:t xml:space="preserve">13th Conference of IBPSA 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00714567v1</w:t>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00860892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Framework for comparing online optimization models</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Software component architecture for co-simulation applied to the coupling between a building's thermal envelope and its inhabitant behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Gaaloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuan Hoa Binh Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Delinchant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Wurtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Coulomb</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ploix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OIPE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Ghent, Belgium. pp.CD</w:t>
+              <w:t xml:space="preserve">IECON 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Montréal, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00726433v1</w:t>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00751920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation statistique d'équipements électriques en vue de la simulation des gestionnaires énergétiques de l'habitat</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Modelica models translation into Java components for optimization and DAE solving using automatic differentiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Verdière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abir Rezgui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Gaaloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Delinchant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gerbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXe Rencontres AUGC-IBPSA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Chambéry, France</w:t>
+              <w:t xml:space="preserve">UKSim'2012 14th International Conference on Modelling and Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01103569v1</w:t>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00688116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composition of remote computation services of electromagnetic models: application to an electrical machine and its controller system design</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Gestion de l'énergie électrique dans l'habitat, cas du stockage électrochimique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoang Anh Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Delinchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Béguery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Wurtz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CEFC 2012: 15th International Conference on Electromagnetic Field Computation.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Oita, Japan</w:t>
+              <w:t xml:space="preserve">AUCG - IBPSA 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00819201v1</w:t>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00714567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The distribution of computing services for buildings design and optimal management: cloud computing based on software component standard</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Framework for comparing online optimization models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Delinchant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Wurtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joao Antonio Vasconcelos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Coulomb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IECON 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">OIPE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Ghent, Belgium. pp.CD</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00751905v1</w:t>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00726433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multistatic Reluctance Network Modeling for the Design of Permanent Magnet Synchronous Machines</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modélisation statistique d'équipements électriques en vue de la simulation des gestionnaires énergétiques de l'habitat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duy An Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Delinchant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ploix</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CEFC'12 (IEEE Conference On Electromagnetic Field Computation)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Oita, Japan</w:t>
+              <w:t xml:space="preserve">XXXe Rencontres AUGC-IBPSA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00767045v1</w:t>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01103569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Hybrid Method BEM-NRM for Magnetostatics Problems</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Composition of remote computation services of electromagnetic models: application to an electrical machine and its controller system design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Delinchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Chadebec</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoang Anh Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Gaaloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gerbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Wurtz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MOMAG 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Paraiba, Brazil</w:t>
+              <w:t xml:space="preserve">CEFC 2012: 15th International Conference on Electromagnetic Field Computation.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Oita, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00820583v1</w:t>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00819201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compression par ondelettes de formulations intégrales sur architecture GPGPU</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">The distribution of computing services for buildings design and optimal management: cloud computing based on software component standard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Delinchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Gaaloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Gibello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Verdière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Wurtz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Européenne sur les Méthodes Numériques en Electromagnétisme (NUMELEC 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Marseille, France</w:t>
+              <w:t xml:space="preserve">IECON 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00716441v1</w:t>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00751905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation magnéto-mécanique de NEMS déformables avec prise en compte du contact mécanique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Multistatic Reluctance Network Modeling for the Design of Permanent Magnet Synchronous Machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Dogan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauric Garbuio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuan Hoa Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Delinchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Foggia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème Conférence Européenne sur les Méthodes Numériques en Électromagnétisme (NUMELEC'12</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Marseille, France</w:t>
+              <w:t xml:space="preserve">CEFC'12 (IEEE Conference On Electromagnetic Field Computation)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Oita, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00717209v1</w:t>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00767045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modeling of mechanical contact in deformable NEMS</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">A Hybrid Method BEM-NRM for Magnetostatics Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas Martins Araujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Coulomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Delinchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Coulomb</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chadebec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CEFC 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Oita, Japan</w:t>
+              <w:t xml:space="preserve">MOMAG 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Paraiba, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00819291v1</w:t>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00820583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architecture à composants de co-simulation appliquée au couplage de la thermique du bâtiment au comportement de l'usager</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Compression par ondelettes de formulations intégrales sur architecture GPGPU</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rubeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bannwarth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chadebec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Guichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Delinchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées AUGC et IBPSA 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Chambéry, France</w:t>
+              <w:t xml:space="preserve">Conférence Européenne sur les Méthodes Numériques en Electromagnétisme (NUMELEC 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00710250v1</w:t>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00716441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Java Automatic Differentiation Tool Using Virtual Operator Overloading</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Modélisation magnéto-mécanique de NEMS déformables avec prise en compte du contact mécanique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Galopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Delinchant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Coulomb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 6th International Conference on Automatic Differentiation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Fort Collins, United States. pp.241-250</w:t>
+              <w:t xml:space="preserve">7ème Conférence Européenne sur les Méthodes Numériques en Électromagnétisme (NUMELEC'12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00741404v1</w:t>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00717209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability-Based Design Optimization using Local Sensitivity, Application to Magnetic Nano Switch</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Numerical modeling of mechanical contact in deformable NEMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Galopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Delinchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Coulomb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OIPE 2012, 12th International Workshop on Optimization and Inverse Problems in Electromagnetism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Ghent, Belgium</w:t>
+              <w:t xml:space="preserve">CEFC 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Oita, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00741409v1</w:t>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00819291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wavelet and block matrices compression of an integral method problem on General Purpose GPU (GPGPU) architecture</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Java Automatic Differentiation Tool Using Virtual Operator Overloading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phuong Pham Quang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Delinchant</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CEFC 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Oita, Japan</w:t>
+              <w:t xml:space="preserve">The 6th International Conference on Automatic Differentiation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Fort Collins, United States. pp.241-250</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00819307v1</w:t>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00741404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers de nouvelles approches théoriques et pratiques pour la capitalisation des connaissances et la mise en réseau des compétences autour des modèles numériques pour le bâtiment : l'approche DIMOCODE</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Reliability-Based Design Optimization using Local Sensitivity, Application to Magnetic Nano Switch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phuong Pham Quang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Delinchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Franck Pourroy</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Coulomb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXe Rencontres AUGC-IBPSA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Chambéry, France</w:t>
+              <w:t xml:space="preserve">OIPE 2012, 12th International Workshop on Optimization and Inverse Problems in Electromagnetism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00716983v1</w:t>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00741409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-simulation Perspectives apportées par les projets Siminthec et Plumes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Architecture à composants de co-simulation appliquée au couplage de la thermique du bâtiment au comportement de l'usager</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Gaaloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuan Hoa Binh Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Delinchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Wurtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ploix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole de printemps SIMUREX : Conception optimisée du bâtiment par la SIMUlation et le Retour d'EXpérience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Cargèse, France</w:t>
+              <w:t xml:space="preserve">Journées AUGC et IBPSA 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00820604v1</w:t>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00710250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution des services de calcul pour la conception et la gestion optimale des bâtiments: perspectives des approches composants déployés via le &amp;quot; cloud computing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Wavelet and block matrices compression of an integral method problem on General Purpose GPU (GPGPU) architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rubeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bannwarth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chadebec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Guichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Delinchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXe Rencontres AUGC-IBPSA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Chambéry, France</w:t>
+              <w:t xml:space="preserve">CEFC 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Oita, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00716978v1</w:t>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00819307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelica models translation into Java components for optimization and DAE solving using automatic differentiation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Vers de nouvelles approches théoriques et pratiques pour la capitalisation des connaissances et la mise en réseau des compétences autour des modèles numériques pour le bâtiment : l'approche DIMOCODE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Wurtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Delinchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Estrabaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Pourroy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UKSim'2012 14th International Conference on Modelling and Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Cambridge, United Kingdom</w:t>
+              <w:t xml:space="preserve">XXXe Rencontres AUGC-IBPSA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00688116v1</w:t>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00716983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Software component architecture for co-simulation applied to the coupling between a building's thermal envelope and its inhabitant behaviour</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId437" w:history="1">
+                <w:t xml:space="preserve">Co-simulation Perspectives apportées par les projets Siminthec et Plumes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Delinchant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Gaaloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId476" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Wurtz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Ploix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IECON 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Montréal, France</w:t>
+              <w:t xml:space="preserve">Ecole de printemps SIMUREX : Conception optimisée du bâtiment par la SIMUlation et le Retour d'EXpérience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Cargèse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00751920v1</w:t>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00820604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rectangular discretization approach for calculation of magnetic quantities from charged surfaces</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Distribution des services de calcul pour la conception et la gestion optimale des bâtiments: perspectives des approches composants déployés via le &amp;quot; cloud computing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Delinchant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Gibello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Verdière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Wurtz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque National sur l'Inductique : Application de l'Induction Electromagnétique, Béjaïa, 03-04 MAI 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Béjaïa, Algeria</w:t>
+              <w:t xml:space="preserve">XXXe Rencontres AUGC-IBPSA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00796522v1</w:t>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00716978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybridizing network reluctance and boundary integral methods: comparisons on an E-core actuator</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+                <w:t xml:space="preserve">Finite Element Modeling of deformable NEMS taking into account mechanical contact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Galopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phuong Pham Quang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Delinchant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Coulomb</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COMPUMAG 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Sydney, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00610924v1</w:t>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00610878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixing Techniques to Compute Derivatives of semi-numerical models: Application to Magnetic Nano Switch Optimization</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+                <w:t xml:space="preserve">Software Coupling and Orchestration Tool to the Modeling of Multi-physic Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lounes Mokhtari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Delinchant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Coulomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tung Le Duc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Chadebec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPUMAG 2011</w:t>
+              <w:t xml:space="preserve">COMPUMAG 2011 - 18th Conference on the Computation of Electromagnetic Fields</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Sydney, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00610867v1</w:t>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03823904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MANIFOLD MAPPING OPTIMIZATION WITH OR WITHOUT TRUE GRADIENTS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">JCuda vectorized and parallelized computation strategy for solving integral equations in electromagnetism on a standard personal computer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rubeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bannwarth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chadebec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Delinchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Yonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrimacs 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Cergy-Pontoise, France</w:t>
+              <w:t xml:space="preserve">COMPUMAG 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Sydney, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00600301v1</w:t>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00610893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Software coupling and Orchestration Tool to the Modeling of Multi-physic Problem</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Rectangular discretization approach for calculation of magnetic quantities from charged surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Allag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Yonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssem Rafik El-Hana Bouchekara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed E. H. Latreche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Delinchant</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Phuong Pham Quang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPUMAG 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Sydney, Australia</w:t>
+              <w:t xml:space="preserve">Colloque National sur l'Inductique : Application de l'Induction Electromagnétique, Béjaïa, 03-04 MAI 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Béjaïa, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00610887v1</w:t>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00796522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design study on magnetic springs with low resonance frequency</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Hybridizing network reluctance and boundary integral methods: comparisons on an E-core actuator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Tran Van</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas Martins Araujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Coulomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Delinchant</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chadebec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LDIA 2011 (8th International Conference on Linear Drives for Industry Applications)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Eindhoven, Netherlands</w:t>
+              <w:t xml:space="preserve">COMPUMAG 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Sydney, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00608085v1</w:t>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00610924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VHDL-AMS to support DAE-PDE coupling and multilevel modeling</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Mixing Techniques to Compute Derivatives of semi-numerical models: Application to Magnetic Nano Switch Optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phuong Pham Quang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Delinchant</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Llie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Slusanschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Coulomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COMPUMAG 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Sydney, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00611013v1</w:t>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00610867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ELECTRICAL PERFORMANCE OPTIMIZATION OF AN HVAC DUAL FLOW</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">MANIFOLD MAPPING OPTIMIZATION WITH OR WITHOUT TRUE GRADIENTS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Delinchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Wurtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Coulomb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrimacs 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Cergy-Pontoise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00600321v1</w:t>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00600301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SOFTWARE COMPONENTS FOR DYNAMIC BUILDING SIMULATION</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Software coupling and Orchestration Tool to the Modeling of Multi-physic Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lounès Mokhtari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Delinchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Franck Verdière</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Coulomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tung Le Duc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phuong Pham Quang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IBPSA 2011 - 12th Conference of International Building Performance Simulation Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Sydney, Australia. pp.1719</w:t>
+              <w:t xml:space="preserve">COMPUMAG 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Sydney, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00653517v1</w:t>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00610887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UNIFIED MODELLING TECHNIQUE USING VHDL-AMS AND SOFTWARE COMPONENTS</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Design study on magnetic springs with low resonance frequency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L.G. Janssen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J.H. Paulides</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.A. Lomonova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Delinchant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrimacs 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Cergy-Pontoise, France</w:t>
+              <w:t xml:space="preserve">LDIA 2011 (8th International Conference on Linear Drives for Industry Applications)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Eindhoven, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00600311v1</w:t>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00608085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong coupling of a building thermal model with a controlled electical heater for an hybrid energy simulation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">VHDL-AMS to support DAE-PDE coupling and multilevel modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abir Rezgui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gerbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Delinchant</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bruno Peuportier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrimacs 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Cergy-Pontoise, France. 6 p</w:t>
+              <w:t xml:space="preserve">COMPUMAG 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Sydney, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00600332v1</w:t>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00611013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calcul analytique du potentiel et du champ magnétostatique créés par un aimant permanent de forme polyédrique uniformément aimanté.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">ELECTRICAL PERFORMANCE OPTIMIZATION OF AN HVAC DUAL FLOW</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoang Anh Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Delinchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Chadebec</w:t>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Gaaloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Wurtz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrotechnique du Futur(EF) 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2011, Belfort, France</w:t>
+              <w:t xml:space="preserve">Electrimacs 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Cergy-Pontoise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00653205v1</w:t>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00600321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite Element Modeling of deformable NEMS taking into account mechanical contact</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">SOFTWARE COMPONENTS FOR DYNAMIC BUILDING SIMULATION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Gaaloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Delinchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Coulomb</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Wurtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Verdière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPUMAG 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Sydney, Australia</w:t>
+              <w:t xml:space="preserve">IBPSA 2011 - 12th Conference of International Building Performance Simulation Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Sydney, Australia. pp.1719</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00610878v1</w:t>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00653517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">JCuda vectorized and parallelized computation strategy for solving integral equations in electromagnetism on a standard personal computer</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">UNIFIED MODELLING TECHNIQUE USING VHDL-AMS AND SOFTWARE COMPONENTS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abir Rezgui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gerbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Delinchant</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPUMAG 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Sydney, Australia</w:t>
+              <w:t xml:space="preserve">Electrimacs 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Cergy-Pontoise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00610893v1</w:t>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00600311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Software Coupling and Orchestration Tool to the Modeling of Multi-physic Problems</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Strong coupling of a building thermal model with a controlled electical heater for an hybrid energy simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Gaaloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Delinchant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Wurtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Thiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Peuportier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPUMAG 2011 - 18th Conference on the Computation of Electromagnetic Fields</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Sydney, Australia</w:t>
+              <w:t xml:space="preserve">Electrimacs 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Cergy-Pontoise, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03823904v1</w:t>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00600332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OPTIMIZATION BY STOCHASTIC PROGRAMMING FOR THE AGGREGATION OF A COMMERCIAL VIRTUAL POWER PLANT</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Calcul analytique du potentiel et du champ magnétostatique créés par un aimant permanent de forme polyédrique uniformément aimanté.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rubeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Yonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Delinchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Wurtz</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chadebec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XI-th International Workshop on Optimization and Inverse Problems in Electromagnetism (OIPE 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Sofia, Bulgaria. pp.ISBN 978-954-438-855-3</w:t>
+              <w:t xml:space="preserve">Electrotechnique du Futur(EF) 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Belfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId512" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00523053v1</w:t>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00653205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation and simulation methodology for passive ADSL splitter design</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Problem formulation and analysis for optimal energy management in multisources systems : W effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghaith Warkozek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ploix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Wurtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Jacomino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Delinchant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SM2ACD 2010, Symbolic and Numerical Methods, Modeling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Gammarth, Tunisia. pp.ISBN 978-954-438-855-3</w:t>
+              <w:t xml:space="preserve">International Workshop on Optimization and Inverse Problems in Electromagnetism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Sofia, Bulgaria. pp.14-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00569510v1</w:t>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00637176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OPTIMIZATION OF A MAGNETIC DEFORMABLE NANO SWITCH BASED ON SEMI-ANALYTICAL MODEL</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Modélisation électrique d'une VMC double flux et optimisation de sa commande pour l'efficacité énergétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoang Anh Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Delinchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Du Peloux de Saint Romain</w:t>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Gaaloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Wurtz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XI-th International Workshop on Optimization and Inverse Problems in Electromagnetism (OIPE 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Sofia, Bulgaria. pp.ISBN 978-954-438-855-3</w:t>
+              <w:t xml:space="preserve">IBPSA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00523041v1</w:t>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00539920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semi-analytical Magnetic-Structural coupling with contact analysis for MEMS/NEMS</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">OPTIMIZATION BY STOCHASTIC PROGRAMMING FOR THE AGGREGATION OF A COMMERCIAL VIRTUAL POWER PLANT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Foggia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Delinchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Du Peloux</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouredine Hadjsaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Wurtz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CEFC 2010 (Conference on Electromagnetic Field Computation)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Chicago, United States</w:t>
+              <w:t xml:space="preserve">XI-th International Workshop on Optimization and Inverse Problems in Electromagnetism (OIPE 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Sofia, Bulgaria. pp.ISBN 978-954-438-855-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId517" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00484915v1</w:t>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00523053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction between ring shaped permanent magnets with symbolic gradients: application to magnetic bearing system optimization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Optimisation and simulation methodology for passive ADSL splitter design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gerbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Wurtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abir Rezgui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Delinchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CEFC 2010 (Conference on Electromagnetic Field Computation)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Chicago, United States</w:t>
+              <w:t xml:space="preserve">SM2ACD 2010, Symbolic and Numerical Methods, Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Gammarth, Tunisia. pp.ISBN 978-954-438-855-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId518" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00484981v1</w:t>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00569510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Couplage d'un modèle thermique issu de COMFIE avec un chauffage régulé électriquement pour une simulation temporelle hybride à pas variable</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">OPTIMIZATION OF A MAGNETIC DEFORMABLE NANO SWITCH BASED ON SEMI-ANALYTICAL MODEL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phuong Pham Quang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Delinchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bruno Peuportier</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Coulomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Du Peloux de Saint Romain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IBPSA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Moret-sur-Loing, France</w:t>
+              <w:t xml:space="preserve">XI-th International Workshop on Optimization and Inverse Problems in Electromagnetism (OIPE 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Sofia, Bulgaria. pp.ISBN 978-954-438-855-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId519" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00540361v1</w:t>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00523041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability study for optimal energy management in multisources building</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Semi-analytical Magnetic-Structural coupling with contact analysis for MEMS/NEMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phuong Pham Quang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Delinchant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Coulomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Du Peloux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XI-th International Workshop on Optimization and Inverse Problems in Electromagnetism (OIPE 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Sofia, Bulgaria. pp.ISBN 978-954-438-855-3</w:t>
+              <w:t xml:space="preserve">CEFC 2010 (Conference on Electromagnetic Field Computation)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00523100v1</w:t>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00484915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient multipoles modeling for linear magnetized beads manipulations</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Interaction between ring shaped permanent magnets with symbolic gradients: application to magnetic bearing system optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Delinchant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Wurtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Yonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Coulomb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CEFC 2010 (Conference on Electromagnetic Field Computation)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00491358v1</w:t>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00484981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation électrique d'une VMC double flux et optimisation de sa commande pour l'efficacité énergétique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Couplage d'un modèle thermique issu de COMFIE avec un chauffage régulé électriquement pour une simulation temporelle hybride à pas variable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Gaaloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Delinchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Wurtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Thiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Peuportier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IBPSA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2010, France</w:t>
+              <w:t xml:space="preserve">, Nov 2011, Moret-sur-Loing, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00539920v1</w:t>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00540361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Problem formulation and analysis for optimal energy management in multisources systems : W effect</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
+                <w:t xml:space="preserve">Stability study for optimal energy management in multisources building</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghaith Warkozek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ploix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Wurtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Jacomino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoit Delinchant</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Delinchant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Optimization and Inverse Problems in Electromagnetism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Sofia, Bulgaria. pp.14-18</w:t>
+              <w:t xml:space="preserve">XI-th International Workshop on Optimization and Inverse Problems in Electromagnetism (OIPE 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Sofia, Bulgaria. pp.ISBN 978-954-438-855-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00637176v1</w:t>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00523100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical experimentations on the coupling between PEEC and volume integral method</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Efficient multipoles modeling for linear magnetized beads manipulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Kauffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Haguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Reyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Delinchant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPUMAG 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Florianopolis, Brazil. pp 7-8</w:t>
+              <w:t xml:space="preserve">CEFC 2010 (Conference on Electromagnetic Field Computation)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId526" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00440325v1</w:t>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00491358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical Calculation of the Interactions between two Cylinder-shaped Magnets</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Numerical experimentations on the coupling between PEEC and volume integral method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tung Le Duc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chadebec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Guichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Lembeye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COMPUMAG 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2009, Florianopolis, Brazil. pp 574-575</w:t>
+              <w:t xml:space="preserve">, Nov 2009, Florianopolis, Brazil. pp 7-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId529" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00440324v1</w:t>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00440325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing Weak and Strong PEEC-MoM Coupling</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Analytical Calculation of the Interactions between two Cylinder-shaped Magnets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Allag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Yonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Delinchant</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Coulomb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COMPUMAG 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2009, Florianopolis, Brazil. pp 83-84</w:t>
+              <w:t xml:space="preserve">, Nov 2009, Florianopolis, Brazil. pp 574-575</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00440316v1</w:t>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00440324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wide Frequency Range Lumped Element Equivalent Circuit for HF Planar Transformer</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Comparing Weak and Strong PEEC-MoM Coupling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lounès Mokhtari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Delinchant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Coulomb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2008 IEEE 39th Annual PESC (Power Electronics Specialists Conference)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Rhodes, Greece</w:t>
+              <w:t xml:space="preserve">COMPUMAG 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Florianopolis, Brazil. pp 83-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId532" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00289675v1</w:t>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00440316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lumped parameter modeling to improve planar transformers design</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId210" w:history="1">
+                <w:t xml:space="preserve">Wide Frequency Range Lumped Element Equivalent Circuit for HF Planar Transformer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhadi Besri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Margueron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Keradec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Delinchant</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Charles Sullivan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Workshop on Optimization and Inverse Problems in Electromagnetism (OIPE 2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Ilmenau, Germany. pp.91-92</w:t>
+              <w:t xml:space="preserve">2008 IEEE 39th Annual PESC (Power Electronics Specialists Conference)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Rhodes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId535" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00324103v1</w:t>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00289675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two Levels Modeling for the Optimization of Electromagnetic Actuators</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Lumped parameter modeling to improve planar transformers design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhadi Besri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Delinchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Kéradec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Gruosso</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Wurtz</w:t>
+                <w:t xml:space="preserve">Charles Sullivan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thirteenth Biennial IEEE Conference on Electromagnetic Field Computation (CEFC 2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Athènes, Greece. p. 77 PAS-4</w:t>
+              <w:t xml:space="preserve">10th International Workshop on Optimization and Inverse Problems in Electromagnetism (OIPE 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Ilmenau, Germany. pp.91-92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId536" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00282805v1</w:t>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00324103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gradient based optimization of semi-numerical models with symbolic sensitivity: Application to a simple ferromagnetic MEMS switch device</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Two Levels Modeling for the Optimization of Electromagnetic Actuators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Delinchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Orphée Cugat</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gruosso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Wurtz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Workshop on Optimization and Inverse Problems in Electromagnetism (OIPE 2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Ilmenau, Germany. pp.192-193</w:t>
+              <w:t xml:space="preserve">Thirteenth Biennial IEEE Conference on Electromagnetic Field Computation (CEFC 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Athènes, Greece. p. 77 PAS-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId537" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00324091v1</w:t>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00282805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of a 3D micro-accelerometer based on diamagnetic levitation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Gradient based optimization of semi-numerical models with symbolic sensitivity: Application to a simple ferromagnetic MEMS switch device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Delinchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilbert Reyne</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harijaona Lalao Rakotoarison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chadebec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orphée Cugat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Workshop on Optimization and Inverse Problems in Electromagnetism (OIPE 2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2008, Ilmenau, Germany</w:t>
+              <w:t xml:space="preserve">, Sep 2008, Ilmenau, Germany. pp.192-193</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId538" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00326459v1</w:t>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00324091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallelisation of quasi-static simulations of moving system: Application to the optimization of magnetic micro switch</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Optimization of a 3D micro-accelerometer based on diamagnetic levitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Pigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Delinchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Wurtz</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Reyne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème Conférence Européenne sur les méthodes numériques en Electromagnétisme (NUMELEC 2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2008, Liège, Belgium. pp.Pages 84-85</w:t>
+              <w:t xml:space="preserve">10th International Workshop on Optimization and Inverse Problems in Electromagnetism (OIPE 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Ilmenau, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId539" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00348009v1</w:t>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00326459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A software for analytical modelling and numerical algorithms interaction for gradient based optimization</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Parallelisation of quasi-static simulations of moving system: Application to the optimization of magnetic micro switch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Delinchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gerbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Wurtz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Workshop on Optimization and Inverse Problems in Electromagnetism (OIPE 2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Ilmenau, Germany. 2 p</w:t>
+              <w:t xml:space="preserve">6ème Conférence Européenne sur les méthodes numériques en Electromagnétisme (NUMELEC 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Liège, Belgium. pp.Pages 84-85</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId540" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00365665v1</w:t>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00348009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composition of Optimization Algorithms by using Software Components for Optimization of Electromagnetic Devices</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">A software for analytical modelling and numerical algorithms interaction for gradient based optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petre Enciu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harijaona Lalao Rakotoarison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Delinchant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Wurtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId542" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gerbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on the Computation of Electromagnetic Fields, COMPUMAG'07</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Aachen, Germany</w:t>
+              <w:t xml:space="preserve">10th International Workshop on Optimization and Inverse Problems in Electromagnetism (OIPE 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Ilmenau, Germany. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId541" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00286635v1</w:t>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00365665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formal Sensitivity Computation of Magnetic Moment method Applied to Linear Ferromagnetic Materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId217" w:history="1">
+                <w:t xml:space="preserve">Graphite Levitation over four Magnets: Benchmarking Micrometer Dia-Magnetic Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hichem Chetouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harijaona Lalao Rakotoarison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Delinchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gruosso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Canova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Conference on the Computation of Electromagnetic Fields, COMPUMAG'07</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Aachen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId543" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00286619v1</w:t>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00287358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diamagnetic levitation of beads and cells above permanent magnets</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Composition of Optimization Algorithms by using Software Components for Optimization of Electromagnetic Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huu Hieu Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Wurtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Retière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Delinchant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 14th International Conference on Solid-State Sensors, Actuators and Microsystems (Transducers &amp; Eurosensors '07)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Lyon, France. pp.715-718</w:t>
+              <w:t xml:space="preserve">16th International Conference on the Computation of Electromagnetic Fields, COMPUMAG'07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Aachen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId544" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00291562v1</w:t>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00286635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electromagnetic microsystems modelling to achieve very constraints design requirements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId217" w:history="1">
+                <w:t xml:space="preserve">Formal Sensitivity Computation of Magnetic Moment method Applied to Linear Ferromagnetic Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harijaona Lalao Rakotoarison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chadebec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Delinchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Orphée Cugat</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Coulomb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Multidisciplinary Design Optimization and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, Besançon, France</w:t>
+              <w:t xml:space="preserve">16th International Conference on the Computation of Electromagnetic Fields, COMPUMAG'07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Aachen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId549" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00289759v1</w:t>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00286619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Coulombian approach for Modeling Scalar Potential and Magnetic Field of a Permanent Magnet with Radial Polarization</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Diamagnetic levitation of beads and cells above permanent magnets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hichem Chetouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Haguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Jeandey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Walther</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Dempsey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, France. pp.1261-1264</w:t>
+              <w:t xml:space="preserve">Proceedings of the 14th International Conference on Solid-State Sensors, Actuators and Microsystems (Transducers &amp; Eurosensors '07)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Lyon, France. pp.715-718</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId550" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00333210v1</w:t>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00291562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graphite Levitation over four Magnets: Benchmarking Micrometer Dia-Magnetic Modeling</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId217" w:history="1">
+                <w:t xml:space="preserve">Using Coulombian approach for Modeling Scalar Potential and Magnetic Field of a Permanent Magnet with Radial Polarization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harijaona Lalao Rakotoarison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Yonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Delinchant</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on the Computation of Electromagnetic Fields, COMPUMAG'07</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Aachen, Germany</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, France. pp.1261-1264</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId551" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00287358v1</w:t>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00333210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient modeling approach for optimization of a system based on passive diamagnetic levitation as a platform for bio-medical applications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Electromagnetic microsystems modelling to achieve very constraints design requirements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harijaona Lalao Rakotoarison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rostaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Delinchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilbert Reyne</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orphée Cugat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OIPE 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Sorrento, Italy</w:t>
+              <w:t xml:space="preserve">International Conference on Multidisciplinary Design Optimization and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId553" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00195571v1</w:t>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00289759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Coulombian approach for Modeling Scalar Potential and Magnetic Field of a Permanent Magnet with Radial Polarization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Integration of the volume segmentation method into an optimization process: application to the sizing of a micro-actuator for deformable mirrors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harijaona Lalao Rakotoarison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Wurtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiri Stepanek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Delinchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Yonnet</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orphée Cugat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CEFC 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2006, Miami, United States</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, France. pp.1163-1166</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId554" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00193712v1</w:t>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00333819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Optimizer using the Software Component Paradigm for the Optimization of Engineering Systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Interval Arithmetic for the Design of Electrical Engineering Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Delinchant</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Bergeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optimization and Inverse Problem in Electromagnetism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Sorrento, Italy. 2 p</w:t>
+              <w:t xml:space="preserve">OIPE 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Sorrento, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId555" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00196729v1</w:t>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00195668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodology and tool for generating semi-analytical models used to pre-design electromagnetic MEMS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId219" w:history="1">
+                <w:t xml:space="preserve">Efficient and accurate modelling of Mag-MEMS for the optimization of system design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harijaona Lalao Rakotoarison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Delinchant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orphée Cugat</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Harijaona Lalao Rakotoarison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CEFC 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2006, Miami, United States</w:t>
+              <w:t xml:space="preserve">OIPE 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Sorrento, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId557" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00193707v1</w:t>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00195649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient and accurate modelling of Mag-MEMS for the optimization of system design</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">A proposal of a norm for Black Box Components dedicated to the Design and Optimization of Engineering Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Delinchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Orphée Cugat</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Du Peloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Estrabaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Wurtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OIPE 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Sorrento, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId558" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00195649v1</w:t>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00195661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A proposal of a norm for Black Box Components dedicated to the Design and Optimization of Engineering Systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Efficient modeling approach for optimization of a system based on passive diamagnetic levitation as a platform for bio-medical applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hichem Chetouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Delinchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Laurent Gerbaud</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Reyne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OIPE 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Sorrento, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId559" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00195661v1</w:t>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00195571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interval Arithmetic for the Design of Electrical Engineering Systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Using Coulombian approach for Modeling Scalar Potential and Magnetic Field of a Permanent Magnet with Radial Polarization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Delinchant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harijaona Lalao Rakotoarison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Yonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OIPE 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Sorrento, Italy</w:t>
+              <w:t xml:space="preserve">CEFC 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Miami, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId560" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00195668v1</w:t>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00193712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of the volume segmentation method into an optimization process: application to the sizing of a micro-actuator for deformable mirrors</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">An Optimizer using the Software Component Paradigm for the Optimization of Engineering Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Wurtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Delinchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Orphée Cugat</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huu Hieu Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Verdière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bergeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2006, France. pp.1163-1166</w:t>
+              <w:t xml:space="preserve">Optimization and Inverse Problem in Electromagnetism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Sorrento, Italy. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId561" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00333819v1</w:t>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00196729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation d'un micro-actionneur électromagnétique pour miroir déformable</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId219" w:history="1">
+                <w:t xml:space="preserve">Methodology and tool for generating semi-analytical models used to pre-design electromagnetic MEMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orphée Cugat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Delinchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harijaona Lalao Rakotoarison</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Wurtz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EF 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Grenoble, France</w:t>
+              <w:t xml:space="preserve">CEFC 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Miami, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId562" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00186933v1</w:t>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00193707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions entre modélisation et dimensionnement : application aux machines rapides</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mohamed El Hadi Zaïm</w:t>
+                <w:t xml:space="preserve">Integration of the volume segmentation method into an optimisation process. Application to the sizing of a micro- actuator for deformable mirrors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harijaona Lalao Rakotoarison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Wurtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiri Stepanek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Delinchant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orphée Cugat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EF 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Grenoble, France</w:t>
+              <w:t xml:space="preserve">15th Conference on the Computation of Electromagnetic Field (COMPUMAG 2005)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Shenyang, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId563" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00186960v1</w:t>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00186932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Sizing Environment (DSP-1) Dealing with Semi Numerical Models Applied to the Optimisation of a Bi-Stable Out-of-Plane Magnetic Micro-Switch</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Optimisation d'un micro-actionneur électromagnétique pour miroir déformable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orphée Cugat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Delinchant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harijaona Lalao Rakotoarison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiri Stepanek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Wurtz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoît Delinchant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPUMAG 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2005, Shenyang, China. pp.COMPUMAG 2005</w:t>
+              <w:t xml:space="preserve">EF 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId566" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00183203v1</w:t>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00186933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A framework based on software components for design and optimization in engineering with integration of financial aspects</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interactions entre modélisation et dimensionnement : application aux machines rapides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Delinchant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El Hadi Zaïm</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Optimization Frameworks for Industrial ApplicationsConfront &amp; Share Methods: Efficiencies and Limits</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2005, Paris, France</w:t>
+              <w:t xml:space="preserve">EF 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId567" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00187643v1</w:t>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00186960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation d'un µ-Relais Magnétique Bistable Vertical en vue du Dimensionnement d'un µ-Scanner Optique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId228" w:history="1">
+                <w:t xml:space="preserve">A Novel Sizing Environment (DSP-1) Dealing with Semi Numerical Models Applied to the Optimisation of a Bi-Stable Out-of-Plane Magnetic Micro-Switch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hichem Chetouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Rostaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Wurtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Delinchant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EF 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Grenoble, France</w:t>
+              <w:t xml:space="preserve">COMPUMAG 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Shenyang, China. pp.COMPUMAG 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId569" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00184526v1</w:t>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00183203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence du choix des matériaux magnétiques sur l'optimisation des machines synchrones</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A framework based on software components for design and optimization in engineering with integration of financial aspects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hichem Chetouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Delinchant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Du Peloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gerbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EF 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Grenoble, France</w:t>
+              <w:t xml:space="preserve">International Workshop on Optimization Frameworks for Industrial ApplicationsConfront &amp; Share Methods: Efficiencies and Limits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId570" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00186974v1</w:t>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00187643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of the volume segmentation method into an optimisation process. Application to the sizing of a micro- actuator for deformable mirrors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimisation d'un µ-Relais Magnétique Bistable Vertical en vue du Dimensionnement d'un µ-Scanner Optique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hichem Chetouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rostaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Wurtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harijaona Lalao Rakotoarison</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Gilbert Reyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Delinchant</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Orphée Cugat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th Conference on the Computation of Electromagnetic Field (COMPUMAG 2005)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2005, Shenyang, China</w:t>
+              <w:t xml:space="preserve">EF 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId572" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00186932v1</w:t>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00184526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reducing sensitivity analysis time-cost of compound model</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric Atienza</w:t>
+                <w:t xml:space="preserve">Influence du choix des matériaux magnétiques sur l'optimisation des machines synchrones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Delinchant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El Hadi Zaïm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2004, France. pp.1216 - 1219</w:t>
+              <w:t xml:space="preserve">EF 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId573" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00333824v1</w:t>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00186974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Reducing sensitivity analysis time-cost of compound model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Delinchant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Wurtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Atienza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2004, France. pp.1216 - 1219</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00333824v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">E-cooperative design among mechanical and electrical engineers: implications for communication between professional cultures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Delinchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Riboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe René Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Professional Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2002, --, France. pp.231 - 249</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00333844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (5)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispositif de reconstitution des données de puissances et du facteur de puissance à partir des données du Linky</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId248" w:history="1">
+                <w:t xml:space="preserve">Analyse de l'efficacité de deux mécanismes conjoints de flexibilité des charges pilotables et non pilotables au sein d'un foyer en autoconsommation avec batterie stationnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Delinchant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Rigo-Mariani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Wurtz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoit Delinchant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SGE2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Toulouse, France. SGE2025</w:t>
+              <w:t xml:space="preserve">IBPSA 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId579" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05142686v1</w:t>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05625704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’enseignement des Low-Tech dans le supérieur : travaux et perspectives</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kevin Loesle</w:t>
+                <w:t xml:space="preserve">Dispositif de reconstitution des données de puissances et du facteur de puissance à partir des données du Linky</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Wurtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Delinchant</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Pourcelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réparer le futur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">SGE2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Toulouse, France. SGE2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId580" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05157156v1</w:t>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05142686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poster Real-time energy monitoring infrastructure for residential collective self-consumption operations using Linky meter</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Wurtz</w:t>
+                <w:t xml:space="preserve">L’enseignement des Low-Tech dans le supérieur : travaux et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacha Hodencq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Loesle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Delinchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId585" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olga Rouchouze</w:t>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Balland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Pourcelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIRED 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Geneve, Suisse, Switzerland</w:t>
+              <w:t xml:space="preserve">Réparer le futur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId584" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05115457v1</w:t>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05157156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelle Génération d'Outils de Prévision de Demande d'Energie et de Production Renouvelable à Fine Échelle Spatiale et Temporelle</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Poster Real-time energy monitoring infrastructure for residential collective self-consumption operations using Linky meter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Wurtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Delinchant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Rouchouze</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PEPR TASE DAYS 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">CIRED 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Geneve, Suisse, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId586" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04637355v1</w:t>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05115457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation and analysis of experimental mechanisms involving the recovery of consumption data from the Linky meter: From Etudelec experiments at xKy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Wurtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Delinchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Bovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Building Performance Simulation Association (IBPSA 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, La Rochelle, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04574813v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouvelle Génération d'Outils de Prévision de Demande d'Energie et de Production Renouvelable à Fine Échelle Spatiale et Temporelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Kariniotakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Camal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yun Bai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Michiorri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PEPR TASE DAYS 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04637355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Standards and Technologies from Building Sector, IoT, and Open-Source Trends</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Delinchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Ferrari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Towards Energy Smart Homes: Algorithms, Technologies, and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.49--111, 2021, 978-3-030-76477-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-76477-7_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03638526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Améliorer les performances énergétiques des bâtiments grâce aux algorithmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Delinchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">van Binh Dinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wurtz Frederic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRS Edition. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inventer l'avenir. L'ingénierie se met au vert</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04905346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building Modelling Methodology Combined to Robust Identification for the Temperature Prediction of a Thermal Zone in a Multi-zone Building</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">van Binh Dinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Delinchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wurtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dang Hoang-Anh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Integrated Uncertainty in Knowledge Modelling and Decision Making</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 10758, 2018, Lecture Notes in Computer Science, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-75429-1_19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02278156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génie logiciel et interopérabilité entre modèles et outils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Delinchant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Livre blanc sur les recherches en énergétique des bâtiments, Groupe d'Analyse Prospective Thématique Bâtiment et Ville Durables</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presse des Mines, pp.183 à 191, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00997110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tools for Dynamic Sharing of Collaborative Design Information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Riboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe René Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Delinchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recent Advances in Integrated Design and Manufacturing in Mechanical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, KLUWER Academic Publishers., pp 493-502, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00333849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixing of FEM and Analytical Modeling for the Preliminary Design of a Transformer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Delinchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Wurtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaime Fandino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optimization and Inverse Problems in Electromagnetism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, KLUWER Academic Publishers., 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00333995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -28116,799 +28617,799 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cades-Calculator</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Cader-Optimiser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Delinchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Estrabaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Wurtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, N° de brevet: FR 001 400004 000. 2012</w:t>
+              <w:t xml:space="preserve">France, N° de brevet: FR 001 400003 000. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId603" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00821961v1</w:t>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00821981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cades-geommaker</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Cades-Calculator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Delinchant</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">France, N° de brevet: FR 001 220005 000 SP. 2012</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Estrabaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gerbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Wurtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, N° de brevet: FR 001 400004 000. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId604" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00821937v1</w:t>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00821961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cades-Post-Processor</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">cades-geommaker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Delinchant</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...60 lines deleted...]
-              <w:t xml:space="preserve">France, N° de brevet: FR 001 400002 000. 2012</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, N° de brevet: FR 001 220005 000 SP. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId605" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00821996v1</w:t>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00821937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cades-Framework</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Cades-Post-Processor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Delinchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Estrabaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Wurtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, N° de brevet: FR 400001 000. 2012</w:t>
+              <w:t xml:space="preserve">France, N° de brevet: FR 001 400002 000. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId606" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00821991v1</w:t>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00821996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cades-Generator</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Cades-Framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Delinchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Estrabaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Wurtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, N° de brevet: 400000 000. 2012</w:t>
+              <w:t xml:space="preserve">France, N° de brevet: FR 400001 000. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId607" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00821949v1</w:t>
+            <w:hyperlink r:id="rId618" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00821991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cader-Optimiser</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Cades-Generator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Delinchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Estrabaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Wurtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, N° de brevet: FR 001 400003 000. 2012</w:t>
+              <w:t xml:space="preserve">France, N° de brevet: 400000 000. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId608" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00821981v1</w:t>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00821949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CADES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Delinchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Estrabaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Wurtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: Dépôt APP (IDDN.FR.001.470022.001.S.P.2006.000.20600). 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00796990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -28918,130 +29419,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A framework based on software components for design and optimization in engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Delinchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Estrabaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Wurtz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00200665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -29051,613 +29552,613 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lifecycle of a sub-metered tertiary multi-use (GreEn-ER) building’s open energy data: from resource mobilisation to data re-usability</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Electric Vehicle Enquiry (EVE) Pilot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seun Osonuga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Imard</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Wurtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Delinchant</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04519258v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04488108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electric Vehicle Enquiry (EVE) Pilot</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Lifecycle of a sub-metered tertiary multi-use (GreEn-ER) building’s open energy data: from resource mobilisation to data re-usability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seun Osonuga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Imard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Delinchant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wurtz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04488108v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (working paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04519258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GreEn-ER Data - Jeux de données de consommation d'électricité dans le secteur tertiaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Felipe Martin Nascimento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fréderic Wurtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Delinchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Kuo-Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelson Jhoe Batistela</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03322581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pick and Freeze estimation of sensitivity index for static and dynamic models with dependent inputs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Grandjacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Delinchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Adrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01194800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pick and Freeze estimation for dynamic models with dependent inputs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Grandjacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Delinchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Adrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01134129v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pick and freeze estimation of sensitivity indices for models with dependent and dynamic input processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Grandjacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Janon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Delinchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Adrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00963649v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -29667,100 +30168,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId618" w:history="1">
+            <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un Environnement à base de Composants, Intégrant le Concepteur et ses Outils, pour de Nouvelles Méthodes de CAO.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Delinchant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Energie électrique. Institut National Polytechnique de Grenoble - INPG, 2003. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId618" w:history="1">
+            <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00332801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -29770,91 +30271,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId620" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La CAO et l'optimisation de systèmes, une approche par couplages dynamiques de composants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Delinchant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Energie électrique. Université de Grenoble, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId620" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00677457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -29864,153 +30365,153 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId621" w:history="1">
+            <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NoLOAD : Non Linear Optimization using Automatic Differentiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Agobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Delinchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wurtz Frederic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId622" w:history="1">
+            <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:5dc8a10dcddd988794caf6129081214222ae5d45;origin=https://gricad-gitlab.univ-grenoble-alpes.fr/design_optimization/NoLoad_v2;visit=swh:1:snp:d196f19562f53f9386bd8484f4c3bb4459333f51;anchor=swh:1:rev:13ecab466cbf5065ea6117c72998004ed4258d9a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId621" w:history="1">
+            <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04736140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId623"/>
+      <w:footerReference w:type="default" r:id="rId634"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -30078,51 +30579,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="142010FE"/>
+    <w:nsid w:val="A843B10B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -30309,51 +30810,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benoit-delinchant" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4296-0993" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/075146053" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441903v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharath Ram Kumar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arvind Easwaran" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Delinchant" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Rigo-Mariani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2025.113536" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009469v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Agobert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gerbaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app15073624" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921084v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Kaosain Akbar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manar Amayri" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Bouguila" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wurtz Frederic" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.segan.2024.101294" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913614v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.H. Neves Mosquini" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jusselme" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2024.114006" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921083v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nana Kofi Twum-Duah" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Hajiro Neves Mosquini" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Salman Shahid" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seun Osonuga" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Wurtz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su16145883" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191868v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Hodencq" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16073298" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495366v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2023.11.039" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495347v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Felipe Martin Nascimento" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Kuo-Peng" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Jhoe Batistela" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frsc.2023.1043657" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094572v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Llerena" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Roussillon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Teyssier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adela&#239;de Fadhuile" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penelope Buckley" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2023.117992" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051099v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15093213" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665251v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Mazuroski" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Berger" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Mendes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40430-022-03416-y" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664504v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talita Mariane Cristino" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Faria Neto" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15030691" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017264v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Tuyet Hong Vu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Tuan Phan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Cong Bui" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Quang Nguyen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15134924" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625833v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Artiges" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rouchier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Wurtz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14185651" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625852v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Fang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Crimier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Scanu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alphanie Midelet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr Alyafi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2021.111053" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638415v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14248325" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625820v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.M. Cristino" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A. Lotufo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delinchant" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wurtz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Faria Neto" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2020.110191" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625828v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2021.111452" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379547v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Brugeron" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaume Fit&#243;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Morriet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14185928" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260260v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Nassiopoulos" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vial" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2019.109647" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986269v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prasaant Balasundaram" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ploix" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Muresan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509491v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pajot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en12193632" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692439v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateus A. O. Leite" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Delinchant" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Guichon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o A. Vasconcelos" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;michel Guichon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jnm.2264" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283655v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Leguyadec" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vinot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-09-2018-0360" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278157v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Binh Dinh" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Anh Dang" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18178/ijeetc.7.3.90-95" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278131v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Marechal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fresier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings8100145" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278142v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Reinbold" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Binh Dinh" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tenfen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Saelens" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-11-2016-0489" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722753v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mandil" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-12-2016-0533" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277820v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2017.09.007" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277772v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erlon C. Finardi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-gtd.2015.0423" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298566v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcio Matias Afonso" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Ramdane" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mar&#233;chal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schroeder" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmag.2014.2365997" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410047v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#272;&#7863;ng Ho&#224;ng Anh" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguy&#7877;n &#272;&#236;nh Quang" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#272;inh V&#259;n B&#236;nh" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294445v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Galopin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmag.2014.2365457" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998508v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Vasconcelos" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Coulomb" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-10-2012-0211" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277370v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Rezgui" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2281495" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982164v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rubeck" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Yonnet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Allag" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chadebec" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2012.2219511" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813814v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L.G. Janssen" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J.H. Paulides" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Lomonova" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechatronics.2012.08.003" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FTQMZS05-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813756v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lahaye" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996928v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Dogan" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric Garbuio" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Hoa Nguyen" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Foggia" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmag.2013.2243426" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994501v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2012.11.003" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QPK0RMW8-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994477v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Pham Quang" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/jae-131714" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866161v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Martins Araujo" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S2179-10742013000200024" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814117v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaith Warkozek" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Jacomino" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/03321641211209799" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790089v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmag.2011.2177248" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813884v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596833v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Du Peloux" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596904v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmag.2010.2091718" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417853v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pigot" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Poulin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Reyne" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/jae-2009-1020" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417863v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhadi Besri" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre K&#233;radec" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Sullivan" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/jae-2009-1023" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490811v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petre Enciu" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417616v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harijaona Lalao Rakotoarison" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ardon" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orph&#233;e Cugat" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-2009-1021" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384151v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gruosso" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmag.2009.2012797" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287832v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gu&#233;rin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2007.915294" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334017v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Chetouani" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/03321640710727700" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334023v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Duret" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Estrabaut" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu Hieu Nguyen" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/03321640710727728" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335366v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rostaing" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmag.2006.871968" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334002v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Stepanek" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Delamare" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rige.8.703-724" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-V6J9KT6T-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334012v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Magot" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0037549704046153" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-3W3TW92T-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142674v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ferrari" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157583v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Baptiste" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hodencq Sacha" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delinchant Benoit" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bui Van" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376632v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh-Linh Bui Van" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465451v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid M'Zough" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra Sidqi" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148741v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cauchois" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de Moliner" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3679240.3734636" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142559v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397875v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tahar Mabrouk" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shri Balaji Padmanabhan" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123147v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3679240.3734657" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574849v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Bovet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boisseau" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600540v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaume Fito" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606295v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3632775.3661964" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532006v2" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Chouman" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad-Salman Shahid" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431424v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGTEUROPE56780.2023.10407781" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04339310v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04339307v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217833v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304889v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panayiotis M Papadopoulos" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Kyprianou" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Erba" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FES57669.2023.10183297" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163362v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salman Muhammad Shahid" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519112v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3638209.3638211" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157904v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299564v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496420v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berges" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/icp.2023.1222" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04339309v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Imard" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaiza Bermudez" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494408v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alyafi" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cauchois" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berges" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244889v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang H&#249;ng Nguyen" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chatelain" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684284v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851408v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3563357.3566165" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655129v2" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Forest" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Carrano" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638445v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Roussillon" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638275v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Vincent" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638394v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Martin" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiansi Laranjeira" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Tuyet-Hong Vu" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352443v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290126v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Debray" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ramousse" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341883v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369663v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755585v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259954v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong T. T. Vu" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Ferrari" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang D. Nguyen" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/505/1/012045" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352474v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638363v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290015v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052326v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Ferrari" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638313v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290009v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285954v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113654v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. A. Dang" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. T. T. Vu" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Q. Nguyen" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/307/1/012006" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364704v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890845v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouredine Hadjsaid" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113874v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dung V Nguyen" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binh V Dinh" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Truong X Nguyen" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/307/1/012008" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364669v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Robin" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485061v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Debray" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Trophime" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Stutz" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881909v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884585v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881892v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Schanen" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ecce.2017.8096629" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014889v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Videau" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbass Raad" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cornez" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Wrona" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738518v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang-Anh Dang" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331208v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006705202140222" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738554v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-75429-1_19" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395599v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Nguyen-Hong" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Le Mounier" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693115v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateus Antunes Oliveira Leite" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01394249v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Truong Nguyen" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lang Tung Nguyen" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Hung Nguyen" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSET.2016.7811804" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317470v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987669v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368512v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701994v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330354v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSET.2016.7811790" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361634v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Guichon" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Vasconcellos" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361643v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04339301v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#225;cio Bianchi" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330355v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373009v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369149v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245079v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245078v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308433v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167935v2" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Reinbold Reinbold" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAEECE.2015.7113591" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245073v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007058v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadi Abras" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Calmant" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065215v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pouget" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308427v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000265v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005977v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064160v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Grandjacques" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Janon" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Adrot" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005883v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023945v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Aurelio Oliveira Scroeder" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007174v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024644v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Brunotte" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329077v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmund Widl" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svea Kubler" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Li" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Muller" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082816v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082740v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946797v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903541v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Gaaloul" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayesha Kashif" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842727v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A.O. Scroeder" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862333v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862331v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01844711v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Robert" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hilaire" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tanguy" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860616v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Prieur" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Helbert" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843837v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Henri Rousseau" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Franchino" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843814v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860892v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Gibello" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Verdi&#232;re" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912933v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaaloul Sana" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang Hoang-Anh" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714567v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Guyon" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick B&#233;guery" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726433v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Antonio Vasconcelos" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103569v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy An Pham" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819201v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751905v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767045v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820583v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716441v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bannwarth" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717209v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819291v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710250v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Hoa Binh Le" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741404v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741409v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819307v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716983v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pourroy" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820604v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716978v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688116v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751920v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796522v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Rafik El-Hana Bouchekara" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed E. H. Latreche" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610924v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tran Van" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610867v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Llie" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Slusanschi" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600301v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610887v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loun&#232;s Mokhtari" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tung Le Duc" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608085v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611013v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600321v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653517v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600311v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600332v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Thiers" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Peuportier" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653205v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610878v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610893v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823904v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lounes Mokhtari" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Chadebec" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523053v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Foggia" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569510v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523041v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Du Peloux de Saint Romain" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484915v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484981v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540361v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523100v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491358v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Kauffmann" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Haguet" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539920v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637176v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440325v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Meunier" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lembeye" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440324v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440316v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chevalier" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289675v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Margueron" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Keradec" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324103v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282805v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324091v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326459v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348009v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365665v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286635v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Reti&#232;re" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286619v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291562v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Haguet" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jeandey" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Walther" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Dempsey" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289759v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333210v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287358v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Canova" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195571v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193712v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196729v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bergeon" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193707v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195649v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195661v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195668v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333819v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186933v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186960v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernard" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Hadi Za&#239;m" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183203v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187643v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fischer" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184526v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186974v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Ben Ahmed" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186932v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333824v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Atienza" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333844v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Riboulet" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ren&#233; Marin" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric No&#235;l" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142686v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157156v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Loesle" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Balland" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Pourcelot" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115457v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Rouchouze" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637355v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kariniotakis" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Camal" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bocquet" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Bai" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Michiorri" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574813v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638526v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Ferrari" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76477-7_3" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905346v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fraisse" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278156v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997110v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333849v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333995v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Fandino" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821961v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821937v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821996v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821991v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821949v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821981v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796990v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200665v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519258v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488108v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322581v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Wurtz" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194800v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134129v2" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00963649v2" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00332801v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00677457v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736140v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:5dc8a10dcddd988794caf6129081214222ae5d45;origin=https://gricad-gitlab.univ-grenoble-alpes.fr/design_optimization/NoLoad_v2;visit=swh:1:snp:d196f19562f53f9386bd8484f4c3bb4459333f51;anchor=swh:1:rev:13ecab466cbf5065ea6117c72998004ed4258d9a" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benoit-delinchant" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4296-0993" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/075146053" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=Y0D520MAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05625044v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajesh K Ahir" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Delinchant" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arvind Easwaran" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2025.112892" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441903v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharath Ram Kumar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Rigo-Mariani" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2025.113536" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009469v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Agobert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gerbaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app15073624" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921083v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nana Kofi Twum-Duah" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Hajiro Neves Mosquini" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Salman Shahid" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seun Osonuga" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Wurtz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su16145883" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921084v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Kaosain Akbar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manar Amayri" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Bouguila" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wurtz Frederic" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.segan.2024.101294" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913614v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.H. Neves Mosquini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jusselme" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2024.114006" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191868v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Hodencq" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16073298" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05624813v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Hosseini" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panayiotis Papadopoulos" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kavan Javanroodi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Erba" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2025.116655" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495366v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2023.11.039" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495347v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Felipe Martin Nascimento" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Kuo-Peng" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Jhoe Batistela" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frsc.2023.1043657" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094572v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Llerena" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Roussillon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Teyssier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adela&#239;de Fadhuile" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penelope Buckley" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2023.117992" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051099v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15093213" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664504v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talita Mariane Cristino" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Faria Neto" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15030691" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665251v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Mazuroski" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Berger" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Mendes" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40430-022-03416-y" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017264v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Tuyet Hong Vu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Tuan Phan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Cong Bui" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Quang Nguyen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15134924" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625833v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Artiges" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rouchier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Wurtz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14185651" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625852v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Fang" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Crimier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Scanu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alphanie Midelet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr Alyafi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2021.111053" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638415v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14248325" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625828v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.M. Cristino" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Faria Neto" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wurtz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delinchant" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2021.111452" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625820v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A. Lotufo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2020.110191" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379547v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Brugeron" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaume Fit&#243;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Morriet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14185928" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260260v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Nassiopoulos" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vial" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2019.109647" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986269v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prasaant Balasundaram" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ploix" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Muresan" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509491v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pajot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en12193632" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692439v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateus A. O. Leite" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Delinchant" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Guichon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o A. Vasconcelos" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;michel Guichon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jnm.2264" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283655v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Leguyadec" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vinot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-09-2018-0360" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722753v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mandil" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-12-2016-0533" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278157v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Binh Dinh" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Anh Dang" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18178/ijeetc.7.3.90-95" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278131v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Marechal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fresier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings8100145" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278142v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Reinbold" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Binh Dinh" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tenfen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Saelens" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-11-2016-0489" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277820v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2017.09.007" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277772v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erlon C. Finardi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-gtd.2015.0423" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298566v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcio Matias Afonso" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Ramdane" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mar&#233;chal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schroeder" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmag.2014.2365997" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410047v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#272;&#7863;ng Ho&#224;ng Anh" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguy&#7877;n &#272;&#236;nh Quang" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#272;inh V&#259;n B&#236;nh" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294445v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Galopin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmag.2014.2365457" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998508v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Vasconcelos" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Coulomb" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-10-2012-0211" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277370v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Rezgui" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2281495" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994477v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Pham Quang" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/jae-131714" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866161v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Martins Araujo" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chadebec" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S2179-10742013000200024" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982164v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rubeck" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Yonnet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Allag" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2012.2219511" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813814v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L.G. Janssen" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J.H. Paulides" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Lomonova" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechatronics.2012.08.003" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FTQMZS05-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813756v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lahaye" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996928v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Dogan" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric Garbuio" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Hoa Nguyen" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Foggia" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmag.2013.2243426" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994501v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2012.11.003" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QPK0RMW8-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813884v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814117v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaith Warkozek" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Jacomino" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/03321641211209799" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790089v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmag.2011.2177248" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596833v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Du Peloux" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596904v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmag.2010.2091718" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417853v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pigot" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Poulin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Reyne" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/jae-2009-1020" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417863v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhadi Besri" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre K&#233;radec" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Sullivan" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/jae-2009-1023" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490811v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petre Enciu" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417616v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harijaona Lalao Rakotoarison" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ardon" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orph&#233;e Cugat" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-2009-1021" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384151v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gruosso" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmag.2009.2012797" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287832v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gu&#233;rin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2007.915294" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334017v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Chetouani" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/03321640710727700" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334023v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Duret" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Estrabaut" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu Hieu Nguyen" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/03321640710727728" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335366v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rostaing" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmag.2006.871968" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334002v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Stepanek" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Delamare" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rige.8.703-724" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-V6J9KT6T-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334012v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Magot" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0037549704046153" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-3W3TW92T-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05625677v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ferrari" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123147v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3679240.3734657" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397875v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tahar Mabrouk" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shri Balaji Padmanabhan" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142674v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157583v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Baptiste" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hodencq Sacha" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delinchant Benoit" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bui Van" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376632v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh-Linh Bui Van" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465451v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid M'Zough" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra Sidqi" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148741v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cauchois" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de Moliner" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3679240.3734636" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142559v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574849v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Bovet" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boisseau" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600540v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaume Fito" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606295v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3632775.3661964" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532006v2" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Chouman" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad-Salman Shahid" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244889v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang H&#249;ng Nguyen" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chatelain" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431424v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGTEUROPE56780.2023.10407781" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04339310v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04339307v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217833v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304889v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panayiotis M Papadopoulos" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Kyprianou" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FES57669.2023.10183297" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163362v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salman Muhammad Shahid" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157904v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519112v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3638209.3638211" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299564v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496420v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berges" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/icp.2023.1222" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04339309v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Imard" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaiza Bermudez" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494408v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alyafi" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cauchois" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berges" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684284v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851408v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3563357.3566165" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655129v2" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Forest" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Carrano" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369663v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755585v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Roussillon" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638275v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Vincent" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638394v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Martin" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiansi Laranjeira" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Tuyet-Hong Vu" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638445v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352443v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290126v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Debray" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ramousse" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341883v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259954v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong T. T. Vu" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Ferrari" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang D. Nguyen" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/505/1/012045" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352474v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638363v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290015v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052326v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Ferrari" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638313v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290009v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485061v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Debray" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Trophime" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Stutz" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285954v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113654v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. A. Dang" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. T. T. Vu" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Q. Nguyen" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/307/1/012006" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364704v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890845v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouredine Hadjsaid" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113874v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dung V Nguyen" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binh V Dinh" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Truong X Nguyen" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/307/1/012008" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364669v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Robin" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881909v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884585v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738518v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang-Anh Dang" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881892v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Schanen" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ecce.2017.8096629" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014889v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Videau" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbass Raad" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cornez" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Wrona" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331208v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006705202140222" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738554v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-75429-1_19" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01394249v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Truong Nguyen" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lang Tung Nguyen" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Hung Nguyen" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSET.2016.7811804" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395599v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Nguyen-Hong" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Le Mounier" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693115v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateus Antunes Oliveira Leite" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369149v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317470v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987669v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368512v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701994v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361634v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Guichon" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Vasconcellos" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330354v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSET.2016.7811790" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361643v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04339301v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#225;cio Bianchi" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373009v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330355v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245073v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245079v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245078v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308433v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167935v2" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Reinbold Reinbold" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAEECE.2015.7113591" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007058v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadi Abras" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Calmant" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065215v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pouget" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308427v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000265v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005977v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005883v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064160v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Grandjacques" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Janon" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Adrot" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023945v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Aurelio Oliveira Scroeder" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007174v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024644v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Brunotte" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329077v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmund Widl" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svea Kubler" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Li" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Muller" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082816v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082740v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946797v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903541v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Gaaloul" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayesha Kashif" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842727v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A.O. Scroeder" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862333v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862331v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01844711v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Robert" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hilaire" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tanguy" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843837v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Henri Rousseau" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Franchino" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860616v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Prieur" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Helbert" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843814v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912933v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaaloul Sana" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang Hoang-Anh" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860892v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Gibello" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Verdi&#232;re" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751920v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Hoa Binh Le" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688116v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714567v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Guyon" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick B&#233;guery" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726433v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Antonio Vasconcelos" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103569v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy An Pham" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819201v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751905v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767045v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820583v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716441v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bannwarth" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717209v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819291v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741404v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741409v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710250v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819307v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716983v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pourroy" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820604v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716978v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610878v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823904v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lounes Mokhtari" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tung Le Duc" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Chadebec" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610893v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796522v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Rafik El-Hana Bouchekara" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed E. H. Latreche" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610924v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tran Van" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610867v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Llie" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Slusanschi" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600301v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610887v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loun&#232;s Mokhtari" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608085v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611013v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600321v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653517v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600311v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600332v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Thiers" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Peuportier" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653205v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637176v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539920v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523053v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Foggia" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569510v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523041v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Du Peloux de Saint Romain" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484915v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484981v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540361v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523100v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491358v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Kauffmann" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Haguet" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440325v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Meunier" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lembeye" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440324v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440316v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chevalier" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289675v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Margueron" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Keradec" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324103v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282805v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324091v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326459v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348009v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365665v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287358v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Canova" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286635v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Reti&#232;re" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286619v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291562v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Haguet" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jeandey" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Walther" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Dempsey" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333210v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289759v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333819v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195668v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195649v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195661v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195571v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193712v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196729v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bergeon" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193707v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186932v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186933v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186960v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernard" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Hadi Za&#239;m" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183203v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187643v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fischer" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184526v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186974v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Ben Ahmed" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333824v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Atienza" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333844v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Riboulet" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ren&#233; Marin" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric No&#235;l" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05625704v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142686v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157156v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Loesle" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Balland" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Pourcelot" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115457v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Rouchouze" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574813v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637355v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kariniotakis" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Camal" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bocquet" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Bai" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Michiorri" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638526v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Ferrari" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76477-7_3" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905346v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fraisse" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278156v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997110v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333849v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333995v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Fandino" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821981v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821961v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821937v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821996v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821991v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821949v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796990v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200665v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488108v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519258v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322581v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Wurtz" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194800v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134129v2" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00963649v2" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00332801v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00677457v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736140v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:5dc8a10dcddd988794caf6129081214222ae5d45;origin=https://gricad-gitlab.univ-grenoble-alpes.fr/design_optimization/NoLoad_v2;visit=swh:1:snp:d196f19562f53f9386bd8484f4c3bb4459333f51;anchor=swh:1:rev:13ecab466cbf5065ea6117c72998004ed4258d9a" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>