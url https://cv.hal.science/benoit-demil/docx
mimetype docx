--- v0 (2026-03-23)
+++ v1 (2026-04-17)
@@ -685,217 +685,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01916384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La recherche sur les business models dans les champs de l'innovation et de l'entrepreneuriat. Synthèse et pistes de recherche</w:t>
+                <w:t xml:space="preserve">Business model thinking&amp;quot;, business ecosystems and platforms: the new perspective on the environment of the organization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Demil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lecocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Warnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 17 (2), pp.113-131</w:t>
+              <w:t xml:space="preserve">M@n@gement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 21 (4), pp.1213-1228</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01798292v1</w:t>
+                <w:t xml:space="preserve">hal-02114512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Business model thinking&amp;quot;, business ecosystems and platforms: the new perspective on the environment of the organization</w:t>
+                <w:t xml:space="preserve">La recherche sur les business models dans les champs de l'innovation et de l'entrepreneuriat. Synthèse et pistes de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Demil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lecocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Warnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">M@n@gement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 21 (4), pp.1213-1228</w:t>
+              <w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 17 (2), pp.113-131</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02114512v1</w:t>
+                <w:t xml:space="preserve">hal-01798292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La capacité d'absorption, un processus d'imitation de produits</w:t>
               </w:r>
@@ -2209,191 +2209,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00229718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strategizing industry structure: the case of open systems in a low-tech industry.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The box : how the shipping container made the world smaller and the world economy bigger.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Demil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Lecocq</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Demil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Strategic Management Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 27 ((9)), pp.891-898</w:t>
+              <w:t xml:space="preserve">M@n@gement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 9 (2), pp.73-79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00185305v1</w:t>
+                <w:t xml:space="preserve">hal-00322915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The box : how the shipping container made the world smaller and the world economy bigger.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Strategizing industry structure: the case of open systems in a low-tech industry.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Lecocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Demil</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">X. Lecocq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">M@n@gement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 9 (2), pp.73-79</w:t>
+              <w:t xml:space="preserve">Strategic Management Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 27 ((9)), pp.891-898</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00322915v1</w:t>
+                <w:t xml:space="preserve">hal-00185305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neither Market nor Hierarchy nor Network: The Emergence of Bazaar Governance.</w:t>
               </w:r>
@@ -4762,51 +4762,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04688169v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Berkowitz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Bocquet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Delacour" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Demil" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37725/mgmt.2024.10797" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431392v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Demil" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lecocq" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Warnier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931024v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Leuridan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00187267211007786" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333435v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992831v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sej.1335" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916384v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.172.0113" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798292v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114512v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562994v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Bourkha" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2016.00026" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563054v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan E. Ricart" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Zott" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sej.1194" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NSBW09TB-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241433v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bessy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Huguenin-Dumittan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Pasche" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.078.0115" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610069v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798288v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609547v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/S0742-332220150000033003" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064020v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Warnier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Lecocq" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802374v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Weppe" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678363v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ventura" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572915v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lrp.2010.02.004" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WSKLHP9H-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800800v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289646v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00229723v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00229718v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185305v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322915v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185026v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185309v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322716v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184497v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chanson" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Sprimont" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185024v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bensedrine" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185299v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563999v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chanson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729539v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Krychowski" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860996v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322930v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810602v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805555v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679793v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679795v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185057v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322933v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00235435v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333427v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333445v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051751v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Weppe" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051847v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00679910v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051727v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00679902v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04688169v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Berkowitz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Bocquet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Delacour" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Demil" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37725/mgmt.2024.10797" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431392v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Demil" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lecocq" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Warnier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931024v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Leuridan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00187267211007786" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333435v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992831v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sej.1335" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916384v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.172.0113" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114512v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798292v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562994v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Bourkha" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2016.00026" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563054v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan E. Ricart" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Zott" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sej.1194" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NSBW09TB-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241433v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bessy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Huguenin-Dumittan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Pasche" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.078.0115" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610069v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798288v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609547v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/S0742-332220150000033003" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064020v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Warnier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Lecocq" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802374v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Weppe" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678363v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ventura" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572915v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lrp.2010.02.004" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WSKLHP9H-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800800v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289646v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00229723v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00229718v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322915v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185305v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185026v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185309v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322716v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184497v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chanson" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Sprimont" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185024v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bensedrine" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185299v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563999v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chanson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729539v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Krychowski" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860996v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322930v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810602v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805555v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679793v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679795v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185057v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322933v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00235435v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333427v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333445v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051751v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Weppe" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051847v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00679910v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051727v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00679902v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>