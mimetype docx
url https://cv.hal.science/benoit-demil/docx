--- v1 (2026-04-17)
+++ v2 (2026-05-10)
@@ -1657,225 +1657,225 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00802374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Business Models as a Research Program in Strategic Management: An Appraisal based on Lakatos</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Business model evolution : in search of dynamic consistency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Demil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Lecocq</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Ventura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">M@n@gement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Long Range Planning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 43 (2-3), pp.227-246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lrp.2010.02.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00678363v1</w:t>
+                <w:t xml:space="preserve">hal-00572915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Business model evolution : in search of dynamic consistency</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Business Models as a Research Program in Strategic Management: An Appraisal based on Lakatos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Lecocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Demil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">X. Lecocq</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ventura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Long Range Planning</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">M@n@gement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 13 (4), pp.214-225</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.lrp.2010.02.004⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00572915v1</w:t>
+                <w:t xml:space="preserve">hal-00678363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolucion de modelos de negocio: hacia una vision de la estrategia en terminos de coherencia dinamica</w:t>
               </w:r>
@@ -2209,191 +2209,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00229718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The box : how the shipping container made the world smaller and the world economy bigger.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Strategizing industry structure: the case of open systems in a low-tech industry.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Lecocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Demil</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">X. Lecocq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">M@n@gement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 9 (2), pp.73-79</w:t>
+              <w:t xml:space="preserve">Strategic Management Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 27 ((9)), pp.891-898</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00322915v1</w:t>
+                <w:t xml:space="preserve">hal-00185305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strategizing industry structure: the case of open systems in a low-tech industry.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The box : how the shipping container made the world smaller and the world economy bigger.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Demil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Lecocq</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Demil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Strategic Management Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 27 ((9)), pp.891-898</w:t>
+              <w:t xml:space="preserve">M@n@gement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 9 (2), pp.73-79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00185305v1</w:t>
+                <w:t xml:space="preserve">hal-00322915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neither Market nor Hierarchy nor Network: The Emergence of Bazaar Governance.</w:t>
               </w:r>
@@ -4762,51 +4762,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04688169v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Berkowitz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Bocquet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Delacour" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Demil" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37725/mgmt.2024.10797" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431392v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Demil" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lecocq" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Warnier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931024v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Leuridan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00187267211007786" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333435v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992831v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sej.1335" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916384v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.172.0113" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114512v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798292v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562994v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Bourkha" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2016.00026" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563054v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan E. Ricart" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Zott" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sej.1194" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NSBW09TB-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241433v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bessy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Huguenin-Dumittan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Pasche" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.078.0115" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610069v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798288v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609547v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/S0742-332220150000033003" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064020v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Warnier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Lecocq" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802374v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Weppe" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678363v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ventura" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572915v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lrp.2010.02.004" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WSKLHP9H-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800800v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289646v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00229723v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00229718v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322915v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185305v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185026v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185309v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322716v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184497v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chanson" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Sprimont" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185024v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bensedrine" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185299v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563999v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chanson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729539v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Krychowski" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860996v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322930v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810602v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805555v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679793v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679795v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185057v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322933v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00235435v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333427v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333445v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051751v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Weppe" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051847v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00679910v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051727v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00679902v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04688169v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Berkowitz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Bocquet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Delacour" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Demil" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37725/mgmt.2024.10797" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431392v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Demil" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lecocq" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Warnier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931024v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Leuridan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00187267211007786" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333435v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992831v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sej.1335" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916384v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.172.0113" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114512v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798292v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562994v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Bourkha" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2016.00026" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563054v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan E. Ricart" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Zott" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sej.1194" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NSBW09TB-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241433v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bessy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Huguenin-Dumittan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Pasche" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.078.0115" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610069v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798288v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609547v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/S0742-332220150000033003" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064020v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Warnier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Lecocq" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802374v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Weppe" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572915v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lrp.2010.02.004" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WSKLHP9H-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678363v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ventura" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800800v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289646v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00229723v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00229718v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185305v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322915v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185026v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185309v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322716v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184497v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chanson" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Sprimont" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185024v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bensedrine" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185299v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563999v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chanson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729539v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Krychowski" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860996v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322930v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810602v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805555v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679793v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679795v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185057v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322933v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00235435v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333427v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333445v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051751v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Weppe" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051847v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00679910v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051727v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00679902v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>