--- v0 (2026-03-03)
+++ v1 (2026-05-03)
@@ -634,274 +634,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03796595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LTE-V2X performance evaluation for cooperative collision avoidance (CoCA) systems</w:t>
+                <w:t xml:space="preserve">Impact of LTE-V2X connectivity on global occupancy maps in a cooperative collision avoidance (CoCA) system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arturo Guizar</w:t>
+                <w:t xml:space="preserve">Nadia Mouawad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerian Mannoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federico Poli</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vincent Berg</w:t>
+                <w:t xml:space="preserve">Alex Pereira da Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VTC2020-Fall - The 2020 IEEE 92nd Vehicular Technology Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/VTC2020-Fall49728.2020.9348621⟩</w:t>
+              <w:t xml:space="preserve">VTC2021-Spring - 2021 IEEE 93rd Vehicular Technology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Helsinki, Finland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VTC2021-Spring51267.2021.9449034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02972133v1</w:t>
+                <w:t xml:space="preserve">cea-03199150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of LTE-V2X connectivity on global occupancy maps in a cooperative collision avoidance (CoCA) system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">LTE-V2X performance evaluation for cooperative collision avoidance (CoCA) systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arturo Guizar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerian Mannoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Mouawad</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Benoît Denis</w:t>
+                <w:t xml:space="preserve">Federico Poli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alex Pereira da Silva</w:t>
+                <w:t xml:space="preserve">Vincent Berg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VTC2021-Spring - 2021 IEEE 93rd Vehicular Technology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Helsinki, Finland. </w:t>
+              <w:t xml:space="preserve">VTC2020-Fall - The 2020 IEEE 92nd Vehicular Technology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Victoria, Canada. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/VTC2021-Spring51267.2021.9449034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/VTC2020-Fall49728.2020.9348621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-03199150v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02972133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-Band Small-Scale Fading Mitigation at UWB Localization Receivers in Dense Multipath Channels</w:t>
               </w:r>
@@ -1214,226 +1214,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01380031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Random patterns of secret keys from sampled IR-UWB channel responses</w:t>
+                <w:t xml:space="preserve">Public discussion strategies for secret key generation from sampled IR-UWB channel responses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iulia Tunaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoît Denis</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Uguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Ultra-WideBand (ICUWB)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conference on Communications 2014 (IEEE COMM’14),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, May 2014, Bucharest, Hungary</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01127769v1</w:t>
+                <w:t xml:space="preserve">hal-01122772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Public discussion strategies for secret key generation from sampled IR-UWB channel responses</w:t>
+                <w:t xml:space="preserve">Random patterns of secret keys from sampled IR-UWB channel responses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iulia Tunaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoit Denis</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Uguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Communications 2014 (IEEE COMM’14),</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Ultra-WideBand (ICUWB)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICUWB.2014.6958954⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01122772v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01127769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved Navigation Capabilities in Groups of Cooperative Wireless Body Area Networks</w:t>
               </w:r>
@@ -2607,51 +2607,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649531v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa Rahal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Denis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Musa Furkan Keskin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Uguen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk Wymeersch" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jstsp.2024.3414110" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04567769v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiguang He" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Denis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Clemente" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markku Juntti" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MVT.2020.3023682" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823629v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Malkova" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massih-Reza Amini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Villien" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796595v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamran Keykhosravi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCNC/6GSummit54941.2022.9815624" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02972133v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Guizar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerian Mannoni" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Poli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berg" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTC2020-Fall49728.2020.9348621" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03199150v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Mouawad" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Pereira da Silva" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTC2021-Spring51267.2021.9449034" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01737237v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Maceraudi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Dehmas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01737249v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remun Koirala" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Dardari" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01380031v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iulia Tunaru" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Perrier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUWB.2015.7324430" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127769v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUWB.2014.6958954" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122772v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01294890v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihad Hamie" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chaudet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127774v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Raulefs" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fleury" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Amiot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCW.2013.6649191" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789246v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Laaraiedh" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Keignart" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien St&#233;phan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684279v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo La Tosa" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUWB.2011.6058912" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684277v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bories" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2010.5672035" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620832v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mensing" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Sand" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Nielsen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Maman" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370584v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Youssef" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Godin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Lesecq" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370598v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00508437v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649531v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa Rahal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Denis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Musa Furkan Keskin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Uguen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk Wymeersch" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jstsp.2024.3414110" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04567769v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiguang He" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Denis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Clemente" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markku Juntti" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MVT.2020.3023682" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823629v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Malkova" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massih-Reza Amini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Villien" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796595v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamran Keykhosravi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCNC/6GSummit54941.2022.9815624" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03199150v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Mouawad" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerian Mannoni" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Pereira da Silva" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTC2021-Spring51267.2021.9449034" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02972133v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Guizar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Poli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berg" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTC2020-Fall49728.2020.9348621" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01737237v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Maceraudi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Dehmas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01737249v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remun Koirala" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Dardari" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01380031v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iulia Tunaru" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Perrier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUWB.2015.7324430" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122772v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127769v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUWB.2014.6958954" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01294890v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihad Hamie" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chaudet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127774v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Raulefs" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fleury" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Amiot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCW.2013.6649191" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789246v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Laaraiedh" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Keignart" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien St&#233;phan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684279v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo La Tosa" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUWB.2011.6058912" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684277v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bories" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2010.5672035" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620832v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mensing" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Sand" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Nielsen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Maman" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370584v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Youssef" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Godin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Lesecq" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370598v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00508437v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>