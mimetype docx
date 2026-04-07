--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -487,352 +487,352 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05510257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge-Intensive Social Services as the Basis for the National Social Innovation Systems</w:t>
+                <w:t xml:space="preserve">Cities and social entrepreneurship</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Desmarchelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faridah Djellal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faïz Gallouj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foresight and STI Governance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 16 (1), pp.34-41. </w:t>
+              <w:t xml:space="preserve">Annals of Regional Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 71 (3), pp.627-650. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17323/2500-2597.2022.1.34.41⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00168-022-01176-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05510600v1</w:t>
+                <w:t xml:space="preserve">hal-05510298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cities and social entrepreneurship</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoît Desmarchelier</w:t>
+                <w:t xml:space="preserve">Inside the black box of public service innovation networks for social innovation (PSINSIs)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Desmarchelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faridah Djellal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faïz Gallouj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Rubalcaba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Regional Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00168-022-01176-0⟩</w:t>
+              <w:t xml:space="preserve">European Review of Service Economics and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Revue Européenne d’Économie et Management des Services 2022 – 1, n° 13, 2022 – 1 (n° 13), pp.17-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-13090-1.p.0017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05510298v1</w:t>
+                <w:t xml:space="preserve">hal-03669656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inside the black box of public service innovation networks for social innovation (PSINSIs)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoit Desmarchelier</w:t>
+                <w:t xml:space="preserve">Knowledge-Intensive Social Services as the Basis for the National Social Innovation Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Desmarchelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faridah Djellal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faïz Gallouj</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luis Rubalcaba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Review of Service Economics and Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Revue Européenne d’Économie et Management des Services 2022 – 1, n° 13, 2022 – 1 (n° 13), pp.17-49. </w:t>
+              <w:t xml:space="preserve">Foresight and STI Governance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16 (1), pp.34-41. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-13090-1.p.0017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17323/2500-2597.2022.1.34.41⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03669656v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05510600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technological regimes and catching up in the product space</w:t>
               </w:r>
@@ -903,577 +903,577 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05510302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping social innovation networks: Knowledge intensive social services as systems builders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoît Desmarchelier</w:t>
+                <w:t xml:space="preserve">Public service innovation networks (PSINs)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Desmarchelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faridah Djellal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faïz Gallouj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technological Forecasting and Social Change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 157, pp.120068. </w:t>
+              <w:t xml:space="preserve">European Review of Service Economics and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, European Review of Service Economics and Management 2020 – 2, n° 10, 2020 – 2 (n° 10), pp.133-169. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.techfore.2020.120068⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-11028-6.p.0133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05510289v1</w:t>
+                <w:t xml:space="preserve">hal-02982501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Public service innovation networks (PSINs)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoit Desmarchelier</w:t>
+                <w:t xml:space="preserve">Mapping social innovation networks: Knowledge intensive social services as systems builders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Desmarchelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faridah Djellal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faïz Gallouj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Review of Service Economics and Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, European Review of Service Economics and Management 2020 – 2, n° 10, 2020 – 2 (n° 10), pp.133-169. </w:t>
+              <w:t xml:space="preserve">Technological Forecasting and Social Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 157, pp.120068. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-11028-6.p.0133⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.techfore.2020.120068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02982501v1</w:t>
+                <w:t xml:space="preserve">hal-05510289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a servitization of innovation networks: a mapping</w:t>
+                <w:t xml:space="preserve">Users' Involvement in Value Co‐Creation: The More the Better?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Desmarchelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faridah Djellal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faïz Gallouj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Public Management Review</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">European Management Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/14719037.2019.1637012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/emre.12365⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02498297v1</w:t>
+                <w:t xml:space="preserve">hal-02354136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovation in public services in the light of public administration paradigms and service innovation perspectives</w:t>
+                <w:t xml:space="preserve">Towards a servitization of innovation networks: a mapping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Desmarchelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faridah Djellal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faïz Gallouj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Review of Service Economics and Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 8, pp.91-120. </w:t>
+              <w:t xml:space="preserve">Public Management Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-09862-1.p.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/14719037.2019.1637012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02437350v1</w:t>
+                <w:t xml:space="preserve">halshs-02498297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Users' Involvement in Value Co‐Creation: The More the Better?</w:t>
+                <w:t xml:space="preserve">Innovation in public services in the light of public administration paradigms and service innovation perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Desmarchelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faridah Djellal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faïz Gallouj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Management Review</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">European Review of Service Economics and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8, pp.91-120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/emre.12365⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-09862-1.p.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02354136v1</w:t>
+                <w:t xml:space="preserve">halshs-02437350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emerging markets and the development of tourism services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Desmarchelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Fang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2147,226 +2147,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05510603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental policies and eco-innovations by service firms: an agent-based model</w:t>
+                <w:t xml:space="preserve">La tertiarisation favorise-t-elle la production de déchets municipaux ? La discussion d'un paradoxe à partir d'un modèle multi-agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Desmarchelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faridah Djellal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faïz Gallouj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technological Forecasting and Social Change</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue d'économie politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Vol. 123 (1), pp.83-126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/redp.231.0083⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01133863v1</w:t>
+                <w:t xml:space="preserve">hal-05510639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La tertiarisation favorise-t-elle la production de déchets municipaux ? La discussion d'un paradoxe à partir d'un modèle multi-agents</w:t>
+                <w:t xml:space="preserve">Environmental policies and eco-innovations by service firms: an agent-based model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Desmarchelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faridah Djellal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faïz Gallouj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie politique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Technological Forecasting and Social Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 80 (7), pp.1395-1408</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/redp.231.0083⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05510639v1</w:t>
+                <w:t xml:space="preserve">halshs-01133863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Endogenous growth and environmental policy: are the processes of growth and tertiarization in developed economies reversible?</w:t>
               </w:r>
@@ -2434,51 +2434,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knowledge intensive business services and long term growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Desmarchelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faridah Djellal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2529,51 +2529,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economic Growth by Waste Generation: the Dynamics of a Vicious Circle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Desmarchelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faridah Djellal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2760,217 +2760,217 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaborating for social innovation in public services: inside the black box of public service innovation networks for social innovation (PSINSIs)</w:t>
+                <w:t xml:space="preserve">Characteristics of cities and social Entrepreneurship</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Desmarchelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faridah Djellal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faïz Gallouj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th RESER/COVAL International Congress. Value Co-creation and Innovation in the New Service Economy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Madrid (virtual), Spain</w:t>
+              <w:t xml:space="preserve">30th RESER International Congress. Value Co-creation and Innovation in the New Service Economy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Alcala (virtual), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03177910v1</w:t>
+                <w:t xml:space="preserve">halshs-03270354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characteristics of cities and social Entrepreneurship</w:t>
+                <w:t xml:space="preserve">Collaborating for social innovation in public services: inside the black box of public service innovation networks for social innovation (PSINSIs)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Desmarchelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faridah Djellal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faïz Gallouj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th RESER International Congress. Value Co-creation and Innovation in the New Service Economy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Alcala (virtual), Spain</w:t>
+              <w:t xml:space="preserve">30th RESER/COVAL International Congress. Value Co-creation and Innovation in the New Service Economy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Madrid (virtual), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03270354v1</w:t>
+                <w:t xml:space="preserve">halshs-03177910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Which innovation regime for public service innovation networks for social innovation (PSINSIs)? lessons from a European cases database</w:t>
               </w:r>
@@ -3140,692 +3140,692 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03270404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovation in Public Services in the Light of Public Administration Paradigms and Service Innovation Perspectives</w:t>
+                <w:t xml:space="preserve">Towards a servitization of innovation networks: from traditional innovation networks to public service innovation networks for social innovation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Desmarchelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faridah Djellal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faïz Gallouj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIXth International RESER Conference, “Services and the future of the workforce”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Ceuta, Spain</w:t>
+              <w:t xml:space="preserve">INTEGRATE conference "Research and innovation in work for people with complex needs"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Lillehammer, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03177989v1</w:t>
+                <w:t xml:space="preserve">halshs-03177975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping Social Innovations: Konwledge Intensive Social Services (KISS) as Systems Builders</w:t>
+                <w:t xml:space="preserve">Innovation in Public Services in the Light of Public Administration Paradigms and Service Innovation Perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Desmarchelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faridah Djellal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Faiz F. Gallouj</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faïz Gallouj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">R-D Management conference “The innovation challenge: bridging research, industry and society"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">XXIXth International RESER Conference, “Services and the future of the workforce”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Ceuta, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03270368v1</w:t>
+                <w:t xml:space="preserve">halshs-03177989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Public service innovation networks (PSINs): an instrument for collaborative innovation and value co-creation in public service(s)</w:t>
+                <w:t xml:space="preserve">Mapping Social Innovations: Konwledge Intensive Social Services (KISS) as Systems Builders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Desmarchelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faridah Djellal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Faïz Gallouj</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faiz F. Gallouj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">R-D Management conference "The innovation challenge: bridging research, industry and society, Ecole Polytechnique, HEC</w:t>
+              <w:t xml:space="preserve">R-D Management conference “The innovation challenge: bridging research, industry and society"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03177995v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03270368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping Social Innovation Networks (Preliminary draft) *</w:t>
+                <w:t xml:space="preserve">Public service innovation networks (PSINs): an instrument for collaborative innovation and value co-creation in public service(s)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Desmarchelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faridah Djellal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Faiz F. Gallouj</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faïz Gallouj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIXth International RESER Conference, “Services and the future of the workforce”, Ceuta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Ceuta, Spain</w:t>
+              <w:t xml:space="preserve">R-D Management conference "The innovation challenge: bridging research, industry and society, Ecole Polytechnique, HEC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03270326v1</w:t>
+                <w:t xml:space="preserve">halshs-03177995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a servitization of innovation networks: from traditional innovation networks to public service innovation networks for social innovation</w:t>
+                <w:t xml:space="preserve">Mapping Social Innovation Networks (Preliminary draft) *</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Desmarchelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faridah Djellal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Faïz Gallouj</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faiz F. Gallouj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INTEGRATE conference "Research and innovation in work for people with complex needs"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Lillehammer, Norway</w:t>
+              <w:t xml:space="preserve">XXIXth International RESER Conference, “Services and the future of the workforce”, Ceuta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Ceuta, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03177975v1</w:t>
+                <w:t xml:space="preserve">halshs-03270326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Services in innovation networks and innovation networks in services: from traditional innovation networks (TINs) to public service innovation networks (PSINs)</w:t>
+                <w:t xml:space="preserve">USERS' INVOLVEMENT IN VALUE CO-CREATION: THE MORE THE BETTER?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Desmarchelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faridah Djellal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faïz Gallouj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th RESER Conference, “Services in the age of contested globalization"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Gotheborg, Sweden</w:t>
+              <w:t xml:space="preserve">The 28th International RESER Conference, Services in the Age of Contested Globalization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Gothenburg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01934282v1</w:t>
+                <w:t xml:space="preserve">halshs-03270383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">USERS' INVOLVEMENT IN VALUE CO-CREATION: THE MORE THE BETTER?</w:t>
+                <w:t xml:space="preserve">Services in innovation networks and innovation networks in services: from traditional innovation networks (TINs) to public service innovation networks (PSINs)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Desmarchelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faridah Djellal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faïz Gallouj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 28th International RESER Conference, Services in the Age of Contested Globalization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Gothenburg, Sweden</w:t>
+              <w:t xml:space="preserve">28th RESER Conference, “Services in the age of contested globalization"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Gotheborg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03270383v1</w:t>
+                <w:t xml:space="preserve">halshs-01934282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3837,63 +3837,63 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Public service innovation networks (PSINs): an instrument for collaborative innovation and value co-creation in public service(s)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoît Desmarchelier</w:t>
+                <w:t xml:space="preserve">Les services dans les réseaux d'innovation et les réseaux d'innovation dans les services : des réseaux d'innovation traditionnels (RIT) aux réseaux d'innovation de service public (RISP)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Desmarchelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faridah Djellal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3901,75 +3901,75 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01934284v1</w:t>
+                <w:t xml:space="preserve">halshs-01934289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les réseaux d'innovation de service public (RISP) : un instrument d'innovation collaborative et de co-création de valeur dans le(s) service(s) public(s)</w:t>
+                <w:t xml:space="preserve">Public service innovation networks (PSINs): an instrument for collaborative innovation and value co-creation in public service(s)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Desmarchelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faridah Djellal</w:t>
@@ -3989,87 +3989,87 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01934290v1</w:t>
+                <w:t xml:space="preserve">halshs-01934284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'innovation dans les services publics à la lumière des paradigmes de l'administration publique et des perspectives des Service Innovation Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoit Desmarchelier</w:t>
+                <w:t xml:space="preserve">Les réseaux d'innovation de service public (RISP) : un instrument d'innovation collaborative et de co-création de valeur dans le(s) service(s) public(s)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Desmarchelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faridah Djellal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4077,87 +4077,87 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01934287v1</w:t>
+                <w:t xml:space="preserve">halshs-01934290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovation in public services in the light of public administration paradigms and service innovation perspectives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoît Desmarchelier</w:t>
+                <w:t xml:space="preserve">L'innovation dans les services publics à la lumière des paradigmes de l'administration publique et des perspectives des Service Innovation Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Desmarchelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faridah Djellal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4165,87 +4165,87 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01934280v1</w:t>
+                <w:t xml:space="preserve">halshs-01934287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les services dans les réseaux d'innovation et les réseaux d'innovation dans les services : des réseaux d'innovation traditionnels (RIT) aux réseaux d'innovation de service public (RISP)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoit Desmarchelier</w:t>
+                <w:t xml:space="preserve">Innovation in public services in the light of public administration paradigms and service innovation perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Desmarchelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faridah Djellal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4253,51 +4253,51 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01934289v1</w:t>
+                <w:t xml:space="preserve">halshs-01934280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">KIBS and the Dynamics of Industrial Clusters: a Complex Adaptive Systems Approach</w:t>
               </w:r>
@@ -4607,395 +4607,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04598186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Public Service Innovation Networks (PSINs): Collaborating for Innovation and Value Creation</w:t>
+                <w:t xml:space="preserve">Les réseaux d’innovation de service(s) public(s) (RISP) : collaborer pour l’innovation et la création de valeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Desmarchelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faridah Djellal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faïz Gallouj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] University of Lille; European Commision. 2019</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Université de Lille; Commission Européenne. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02445373v1</w:t>
+                <w:t xml:space="preserve">halshs-02445390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les réseaux d’innovation de service(s) public(s) (RISP) : collaborer pour l’innovation et la création de valeur</w:t>
+                <w:t xml:space="preserve">Public Service Innovation Networks (PSINs): Collaborating for Innovation and Value Creation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Desmarchelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faridah Djellal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faïz Gallouj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Université de Lille; Commission Européenne. 2019</w:t>
+              <w:t xml:space="preserve">[Research Report] University of Lille; European Commision. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02445390v1</w:t>
+                <w:t xml:space="preserve">halshs-02445373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Public Service Innovation Networks (PSINs): Collaborating for Innovation and Value Creation</w:t>
+                <w:t xml:space="preserve">Les réseaux d’innovation de service(s) public(s) (RISP) : collaborer pour l’innovation et la création de valeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Desmarchelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faridah Djellal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faïz Gallouj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] Université de Lille. 2018</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Université de Lille. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01934275v1</w:t>
+                <w:t xml:space="preserve">halshs-01934277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les réseaux d’innovation de service(s) public(s) (RISP) : collaborer pour l’innovation et la création de valeur</w:t>
+                <w:t xml:space="preserve">Public Service Innovation Networks (PSINs): Collaborating for Innovation and Value Creation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Desmarchelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faridah Djellal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faïz Gallouj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Université de Lille. 2018</w:t>
+              <w:t xml:space="preserve">[Research Report] Université de Lille. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01934277v1</w:t>
+                <w:t xml:space="preserve">halshs-01934275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Endogenous growth and environmental policy: are the processes of growth and tertiarisation in developed economies reversible? An evolutionary perspective</w:t>
               </w:r>
@@ -5150,51 +5150,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F744BB7D"/>
+    <w:nsid w:val="F515C7B8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5381,51 +5381,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benoit-desmarchelier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7981-192X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510247v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Desmarchelier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faridah Djellal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;z Gallouj" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42001-025-00422-7" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332287v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respol.2024.105110" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510257v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01616846.2024.2357399" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510600v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17323/2500-2597.2022.1.34.41" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510298v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00168-022-01176-0" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669656v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Desmarchelier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Rubalcaba" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-13090-1.p.0017" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510302v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Jos&#233; Regis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icc/dtab007" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510289v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2020.120068" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982501v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-11028-6.p.0133" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02498297v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14719037.2019.1637012" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02437350v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09862-1.p.009" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354136v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/emre.12365" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139174v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Fang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09230-8.p.0081" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510631v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lixian Qian" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socec.2018.10.006" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1MLCGH9N-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510607v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nimesh Salike" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2017.10.020" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-12BT2H0D-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510300v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linjia Zhang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00168-018-0882-5" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510622v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00191-017-0498-4" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510294v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2016.01.018" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4C2PCT25-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510603v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/kykl.12120" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0B3MPJ8D-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01133863v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510639v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.231.0083" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01133852v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748661v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247717v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21108-9_11" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393045v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03177910v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03270354v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03177933v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03270404v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03177989v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03270368v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiz F. Gallouj" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03177995v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03270326v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03177975v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01934282v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03270383v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01934284v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01934290v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01934287v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01934280v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01934289v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01188568v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101509v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04598186v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Merlin-Brogniart" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Fuglsang" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02445373v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02445390v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01934275v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01934277v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111789v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benoit-desmarchelier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7981-192X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510247v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Desmarchelier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faridah Djellal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;z Gallouj" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42001-025-00422-7" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332287v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respol.2024.105110" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510257v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01616846.2024.2357399" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510298v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00168-022-01176-0" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669656v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Desmarchelier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Rubalcaba" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-13090-1.p.0017" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510600v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17323/2500-2597.2022.1.34.41" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510302v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Jos&#233; Regis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icc/dtab007" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982501v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-11028-6.p.0133" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510289v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2020.120068" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354136v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/emre.12365" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02498297v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14719037.2019.1637012" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02437350v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09862-1.p.009" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139174v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Fang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09230-8.p.0081" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510631v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lixian Qian" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socec.2018.10.006" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1MLCGH9N-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510607v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nimesh Salike" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2017.10.020" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-12BT2H0D-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510300v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linjia Zhang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00168-018-0882-5" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510622v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00191-017-0498-4" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510294v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2016.01.018" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4C2PCT25-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510603v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/kykl.12120" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0B3MPJ8D-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510639v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.231.0083" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01133863v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01133852v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748661v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247717v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21108-9_11" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393045v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03270354v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03177910v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03177933v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03270404v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03177975v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03177989v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03270368v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiz F. Gallouj" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03177995v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03270326v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03270383v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01934282v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01934289v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01934284v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01934290v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01934287v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01934280v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01188568v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101509v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04598186v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Merlin-Brogniart" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Fuglsang" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02445390v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02445373v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01934277v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01934275v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111789v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>