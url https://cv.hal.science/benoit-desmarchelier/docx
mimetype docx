--- v1 (2026-04-07)
+++ v2 (2026-05-06)
@@ -487,352 +487,352 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05510257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cities and social entrepreneurship</w:t>
+                <w:t xml:space="preserve">Knowledge-Intensive Social Services as the Basis for the National Social Innovation Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Desmarchelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faridah Djellal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faïz Gallouj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Regional Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 71 (3), pp.627-650. </w:t>
+              <w:t xml:space="preserve">Foresight and STI Governance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16 (1), pp.34-41. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00168-022-01176-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17323/2500-2597.2022.1.34.41⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05510298v1</w:t>
+                <w:t xml:space="preserve">hal-05510600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inside the black box of public service innovation networks for social innovation (PSINSIs)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoit Desmarchelier</w:t>
+                <w:t xml:space="preserve">Cities and social entrepreneurship</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Desmarchelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faridah Djellal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faïz Gallouj</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luis Rubalcaba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Review of Service Economics and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-13090-1.p.0017⟩</w:t>
+              <w:t xml:space="preserve">Annals of Regional Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 71 (3), pp.627-650. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00168-022-01176-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03669656v1</w:t>
+                <w:t xml:space="preserve">hal-05510298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge-Intensive Social Services as the Basis for the National Social Innovation Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoît Desmarchelier</w:t>
+                <w:t xml:space="preserve">Inside the black box of public service innovation networks for social innovation (PSINSIs)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Desmarchelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faridah Djellal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faïz Gallouj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Rubalcaba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foresight and STI Governance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 16 (1), pp.34-41. </w:t>
+              <w:t xml:space="preserve">European Review of Service Economics and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Revue Européenne d’Économie et Management des Services 2022 – 1, n° 13, 2022 – 1 (n° 13), pp.17-49. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17323/2500-2597.2022.1.34.41⟩</w:t>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-13090-1.p.0017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05510600v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03669656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technological regimes and catching up in the product space</w:t>
               </w:r>
@@ -903,577 +903,577 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05510302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Public service innovation networks (PSINs)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoit Desmarchelier</w:t>
+                <w:t xml:space="preserve">Mapping social innovation networks: Knowledge intensive social services as systems builders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Desmarchelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faridah Djellal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faïz Gallouj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Review of Service Economics and Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, European Review of Service Economics and Management 2020 – 2, n° 10, 2020 – 2 (n° 10), pp.133-169. </w:t>
+              <w:t xml:space="preserve">Technological Forecasting and Social Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 157, pp.120068. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-11028-6.p.0133⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.techfore.2020.120068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02982501v1</w:t>
+                <w:t xml:space="preserve">hal-05510289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping social innovation networks: Knowledge intensive social services as systems builders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoît Desmarchelier</w:t>
+                <w:t xml:space="preserve">Public service innovation networks (PSINs)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Desmarchelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faridah Djellal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faïz Gallouj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technological Forecasting and Social Change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 157, pp.120068. </w:t>
+              <w:t xml:space="preserve">European Review of Service Economics and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, European Review of Service Economics and Management 2020 – 2, n° 10, 2020 – 2 (n° 10), pp.133-169. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.techfore.2020.120068⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-11028-6.p.0133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05510289v1</w:t>
+                <w:t xml:space="preserve">hal-02982501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Users' Involvement in Value Co‐Creation: The More the Better?</w:t>
+                <w:t xml:space="preserve">Towards a servitization of innovation networks: a mapping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Desmarchelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faridah Djellal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faïz Gallouj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Management Review</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Public Management Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/emre.12365⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/14719037.2019.1637012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02354136v1</w:t>
+                <w:t xml:space="preserve">halshs-02498297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a servitization of innovation networks: a mapping</w:t>
+                <w:t xml:space="preserve">Innovation in public services in the light of public administration paradigms and service innovation perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Desmarchelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faridah Djellal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faïz Gallouj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Public Management Review</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">European Review of Service Economics and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8, pp.91-120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/14719037.2019.1637012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-09862-1.p.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02498297v1</w:t>
+                <w:t xml:space="preserve">halshs-02437350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovation in public services in the light of public administration paradigms and service innovation perspectives</w:t>
+                <w:t xml:space="preserve">Users' Involvement in Value Co‐Creation: The More the Better?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Desmarchelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faridah Djellal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faïz Gallouj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Review of Service Economics and Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 8, pp.91-120. </w:t>
+              <w:t xml:space="preserve">European Management Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-09862-1.p.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/emre.12365⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02437350v1</w:t>
+                <w:t xml:space="preserve">hal-02354136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emerging markets and the development of tourism services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Desmarchelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Fang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2434,51 +2434,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knowledge intensive business services and long term growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Desmarchelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faridah Djellal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2529,51 +2529,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economic Growth by Waste Generation: the Dynamics of a Vicious Circle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Desmarchelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faridah Djellal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3140,312 +3140,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03270404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a servitization of innovation networks: from traditional innovation networks to public service innovation networks for social innovation</w:t>
+                <w:t xml:space="preserve">Innovation in Public Services in the Light of Public Administration Paradigms and Service Innovation Perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Desmarchelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faridah Djellal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faïz Gallouj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INTEGRATE conference "Research and innovation in work for people with complex needs"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Lillehammer, Norway</w:t>
+              <w:t xml:space="preserve">XXIXth International RESER Conference, “Services and the future of the workforce”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Ceuta, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03177975v1</w:t>
+                <w:t xml:space="preserve">halshs-03177989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovation in Public Services in the Light of Public Administration Paradigms and Service Innovation Perspectives</w:t>
+                <w:t xml:space="preserve">Mapping Social Innovations: Konwledge Intensive Social Services (KISS) as Systems Builders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Desmarchelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faridah Djellal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Faïz Gallouj</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faiz F. Gallouj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIXth International RESER Conference, “Services and the future of the workforce”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Ceuta, Spain</w:t>
+              <w:t xml:space="preserve">R-D Management conference “The innovation challenge: bridging research, industry and society"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03177989v1</w:t>
+                <w:t xml:space="preserve">halshs-03270368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping Social Innovations: Konwledge Intensive Social Services (KISS) as Systems Builders</w:t>
+                <w:t xml:space="preserve">Mapping Social Innovation Networks (Preliminary draft) *</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Desmarchelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faridah Djellal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faiz F. Gallouj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">R-D Management conference “The innovation challenge: bridging research, industry and society"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">XXIXth International RESER Conference, “Services and the future of the workforce”, Ceuta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Ceuta, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03270368v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03270326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Public service innovation networks (PSINs): an instrument for collaborative innovation and value co-creation in public service(s)</w:t>
               </w:r>
@@ -3520,312 +3520,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03177995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping Social Innovation Networks (Preliminary draft) *</w:t>
+                <w:t xml:space="preserve">Towards a servitization of innovation networks: from traditional innovation networks to public service innovation networks for social innovation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Desmarchelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faridah Djellal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Faiz F. Gallouj</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faïz Gallouj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIXth International RESER Conference, “Services and the future of the workforce”, Ceuta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Ceuta, Spain</w:t>
+              <w:t xml:space="preserve">INTEGRATE conference "Research and innovation in work for people with complex needs"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Lillehammer, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03270326v1</w:t>
+                <w:t xml:space="preserve">halshs-03177975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">USERS' INVOLVEMENT IN VALUE CO-CREATION: THE MORE THE BETTER?</w:t>
+                <w:t xml:space="preserve">Services in innovation networks and innovation networks in services: from traditional innovation networks (TINs) to public service innovation networks (PSINs)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Desmarchelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faridah Djellal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faïz Gallouj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 28th International RESER Conference, Services in the Age of Contested Globalization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Gothenburg, Sweden</w:t>
+              <w:t xml:space="preserve">28th RESER Conference, “Services in the age of contested globalization"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Gotheborg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03270383v1</w:t>
+                <w:t xml:space="preserve">halshs-01934282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Services in innovation networks and innovation networks in services: from traditional innovation networks (TINs) to public service innovation networks (PSINs)</w:t>
+                <w:t xml:space="preserve">USERS' INVOLVEMENT IN VALUE CO-CREATION: THE MORE THE BETTER?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Desmarchelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faridah Djellal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faïz Gallouj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th RESER Conference, “Services in the age of contested globalization"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Gotheborg, Sweden</w:t>
+              <w:t xml:space="preserve">The 28th International RESER Conference, Services in the Age of Contested Globalization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Gothenburg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01934282v1</w:t>
+                <w:t xml:space="preserve">halshs-03270383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3837,63 +3837,63 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les services dans les réseaux d'innovation et les réseaux d'innovation dans les services : des réseaux d'innovation traditionnels (RIT) aux réseaux d'innovation de service public (RISP)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoit Desmarchelier</w:t>
+                <w:t xml:space="preserve">Public service innovation networks (PSINs): an instrument for collaborative innovation and value co-creation in public service(s)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Desmarchelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faridah Djellal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3901,75 +3901,75 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01934289v1</w:t>
+                <w:t xml:space="preserve">halshs-01934284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Public service innovation networks (PSINs): an instrument for collaborative innovation and value co-creation in public service(s)</w:t>
+                <w:t xml:space="preserve">Les réseaux d'innovation de service public (RISP) : un instrument d'innovation collaborative et de co-création de valeur dans le(s) service(s) public(s)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Desmarchelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faridah Djellal</w:t>
@@ -3989,87 +3989,87 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01934284v1</w:t>
+                <w:t xml:space="preserve">halshs-01934290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les réseaux d'innovation de service public (RISP) : un instrument d'innovation collaborative et de co-création de valeur dans le(s) service(s) public(s)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoît Desmarchelier</w:t>
+                <w:t xml:space="preserve">L'innovation dans les services publics à la lumière des paradigmes de l'administration publique et des perspectives des Service Innovation Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Desmarchelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faridah Djellal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4077,87 +4077,87 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01934290v1</w:t>
+                <w:t xml:space="preserve">halshs-01934287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'innovation dans les services publics à la lumière des paradigmes de l'administration publique et des perspectives des Service Innovation Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoit Desmarchelier</w:t>
+                <w:t xml:space="preserve">Innovation in public services in the light of public administration paradigms and service innovation perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Desmarchelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faridah Djellal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4165,87 +4165,87 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01934287v1</w:t>
+                <w:t xml:space="preserve">halshs-01934280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovation in public services in the light of public administration paradigms and service innovation perspectives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoît Desmarchelier</w:t>
+                <w:t xml:space="preserve">Les services dans les réseaux d'innovation et les réseaux d'innovation dans les services : des réseaux d'innovation traditionnels (RIT) aux réseaux d'innovation de service public (RISP)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Desmarchelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faridah Djellal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4253,51 +4253,51 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01934280v1</w:t>
+                <w:t xml:space="preserve">halshs-01934289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">KIBS and the Dynamics of Industrial Clusters: a Complex Adaptive Systems Approach</w:t>
               </w:r>
@@ -4607,395 +4607,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04598186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les réseaux d’innovation de service(s) public(s) (RISP) : collaborer pour l’innovation et la création de valeur</w:t>
+                <w:t xml:space="preserve">Public Service Innovation Networks (PSINs): Collaborating for Innovation and Value Creation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Desmarchelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faridah Djellal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faïz Gallouj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Université de Lille; Commission Européenne. 2019</w:t>
+              <w:t xml:space="preserve">[Research Report] University of Lille; European Commision. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02445390v1</w:t>
+                <w:t xml:space="preserve">halshs-02445373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Public Service Innovation Networks (PSINs): Collaborating for Innovation and Value Creation</w:t>
+                <w:t xml:space="preserve">Les réseaux d’innovation de service(s) public(s) (RISP) : collaborer pour l’innovation et la création de valeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Desmarchelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faridah Djellal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faïz Gallouj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] University of Lille; European Commision. 2019</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Université de Lille; Commission Européenne. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02445373v1</w:t>
+                <w:t xml:space="preserve">halshs-02445390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les réseaux d’innovation de service(s) public(s) (RISP) : collaborer pour l’innovation et la création de valeur</w:t>
+                <w:t xml:space="preserve">Public Service Innovation Networks (PSINs): Collaborating for Innovation and Value Creation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Desmarchelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faridah Djellal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faïz Gallouj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Université de Lille. 2018</w:t>
+              <w:t xml:space="preserve">[Research Report] Université de Lille. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01934277v1</w:t>
+                <w:t xml:space="preserve">halshs-01934275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Public Service Innovation Networks (PSINs): Collaborating for Innovation and Value Creation</w:t>
+                <w:t xml:space="preserve">Les réseaux d’innovation de service(s) public(s) (RISP) : collaborer pour l’innovation et la création de valeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Desmarchelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faridah Djellal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faïz Gallouj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] Université de Lille. 2018</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Université de Lille. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01934275v1</w:t>
+                <w:t xml:space="preserve">halshs-01934277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Endogenous growth and environmental policy: are the processes of growth and tertiarisation in developed economies reversible? An evolutionary perspective</w:t>
               </w:r>
@@ -5150,51 +5150,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F515C7B8"/>
+    <w:nsid w:val="ECE2A128"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5381,51 +5381,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benoit-desmarchelier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7981-192X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510247v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Desmarchelier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faridah Djellal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;z Gallouj" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42001-025-00422-7" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332287v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respol.2024.105110" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510257v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01616846.2024.2357399" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510298v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00168-022-01176-0" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669656v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Desmarchelier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Rubalcaba" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-13090-1.p.0017" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510600v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17323/2500-2597.2022.1.34.41" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510302v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Jos&#233; Regis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icc/dtab007" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982501v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-11028-6.p.0133" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510289v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2020.120068" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354136v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/emre.12365" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02498297v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14719037.2019.1637012" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02437350v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09862-1.p.009" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139174v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Fang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09230-8.p.0081" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510631v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lixian Qian" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socec.2018.10.006" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1MLCGH9N-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510607v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nimesh Salike" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2017.10.020" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-12BT2H0D-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510300v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linjia Zhang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00168-018-0882-5" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510622v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00191-017-0498-4" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510294v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2016.01.018" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4C2PCT25-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510603v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/kykl.12120" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0B3MPJ8D-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510639v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.231.0083" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01133863v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01133852v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748661v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247717v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21108-9_11" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393045v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03270354v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03177910v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03177933v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03270404v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03177975v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03177989v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03270368v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiz F. Gallouj" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03177995v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03270326v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03270383v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01934282v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01934289v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01934284v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01934290v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01934287v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01934280v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01188568v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101509v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04598186v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Merlin-Brogniart" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Fuglsang" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02445390v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02445373v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01934277v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01934275v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111789v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benoit-desmarchelier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7981-192X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510247v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Desmarchelier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faridah Djellal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;z Gallouj" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42001-025-00422-7" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332287v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respol.2024.105110" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510257v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01616846.2024.2357399" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510600v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17323/2500-2597.2022.1.34.41" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510298v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00168-022-01176-0" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669656v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Desmarchelier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Rubalcaba" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-13090-1.p.0017" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510302v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Jos&#233; Regis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icc/dtab007" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510289v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2020.120068" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982501v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-11028-6.p.0133" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02498297v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14719037.2019.1637012" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02437350v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09862-1.p.009" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354136v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/emre.12365" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139174v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Fang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09230-8.p.0081" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510631v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lixian Qian" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socec.2018.10.006" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1MLCGH9N-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510607v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nimesh Salike" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2017.10.020" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-12BT2H0D-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510300v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linjia Zhang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00168-018-0882-5" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510622v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00191-017-0498-4" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510294v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2016.01.018" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4C2PCT25-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510603v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/kykl.12120" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0B3MPJ8D-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510639v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.231.0083" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01133863v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01133852v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748661v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247717v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21108-9_11" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393045v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03270354v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03177910v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03177933v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03270404v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03177989v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03270368v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiz F. Gallouj" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03270326v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03177995v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03177975v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01934282v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03270383v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01934284v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01934290v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01934287v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01934280v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01934289v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01188568v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101509v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04598186v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Merlin-Brogniart" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Fuglsang" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02445373v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02445390v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01934275v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01934277v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111789v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>