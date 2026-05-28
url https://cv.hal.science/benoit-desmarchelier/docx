--- v2 (2026-05-06)
+++ v3 (2026-05-28)
@@ -100,50 +100,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0001-7981-192X</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=B23MJV4AAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -167,2481 +188,2481 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filter bubbles as a vector of tradition? Decoding opinion dynamics with agent-based modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Desmarchelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faridah Djellal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faïz Gallouj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational Social Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 8 (4), pp.88. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s42001-025-00422-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05510247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovation in libraries: A service-oriented perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Desmarchelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faridah Djellal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faïz Gallouj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research Policy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 54 (1), pp.105110. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.respol.2024.105110⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05332287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Public Libraries as Social Innovators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Desmarchelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faridah Djellal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faïz Gallouj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Public Library Quarterly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 44 (1), pp.1-20. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01616846.2024.2357399⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05510257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knowledge-Intensive Social Services as the Basis for the National Social Innovation Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Desmarchelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faridah Djellal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faïz Gallouj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Foresight and STI Governance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 16 (1), pp.34-41. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17323/2500-2597.2022.1.34.41⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05510600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cities and social entrepreneurship</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Desmarchelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faridah Djellal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faïz Gallouj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Regional Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 71 (3), pp.627-650. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00168-022-01176-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05510298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inside the black box of public service innovation networks for social innovation (PSINSIs)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Desmarchelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faridah Djellal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faïz Gallouj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Rubalcaba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Review of Service Economics and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Revue Européenne d’Économie et Management des Services 2022 – 1, n° 13, 2022 – 1 (n° 13), pp.17-49. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-13090-1.p.0017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03669656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technological regimes and catching up in the product space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Desmarchelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo José Regis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industrial and Corporate Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 30 (4), pp.927-947. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/icc/dtab007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05510302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping social innovation networks: Knowledge intensive social services as systems builders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Desmarchelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faridah Djellal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faïz Gallouj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Technological Forecasting and Social Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 157, pp.120068. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.techfore.2020.120068⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05510289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Public service innovation networks (PSINs)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Desmarchelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faridah Djellal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faïz Gallouj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Review of Service Economics and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, European Review of Service Economics and Management 2020 – 2, n° 10, 2020 – 2 (n° 10), pp.133-169. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-11028-6.p.0133⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02982501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a servitization of innovation networks: a mapping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Desmarchelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faridah Djellal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faïz Gallouj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Public Management Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14719037.2019.1637012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02498297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovation in public services in the light of public administration paradigms and service innovation perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Desmarchelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faridah Djellal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faïz Gallouj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Review of Service Economics and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 8, pp.91-120. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-09862-1.p.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02437350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Users' Involvement in Value Co‐Creation: The More the Better?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Desmarchelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faridah Djellal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faïz Gallouj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Management Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/emre.12365⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02354136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emerging markets and the development of tourism services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Desmarchelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Fang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Review of Service Economics and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, European Review of Service Economics and Management Revue européenne d’économie et management des services 2019 – 1, n° 7. varia, 2019 – 1 (n° 7), pp.81-82. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-09230-8.p.0081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02139174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preference reversals in decisions that matter: Education choices in China</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Desmarchelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lixian Qian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Fang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Behavioral and Experimental Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 77 (4), pp.122-128. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.socec.2018.10.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05510631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Product space and the development of nations: A model of product diversification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Desmarchelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo José Regis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nimesh Salike</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Economic Behavior and Organization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 145, pp.34-51. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jebo.2017.10.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05510607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovation networks and cluster dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Desmarchelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linjia Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Regional Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 61 (3), pp.553-578. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00168-018-0882-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05510300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economic growth, business cycles and products variety: exploring the role of demand satiety</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Desmarchelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faridah Djellal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faïz Gallouj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Evolutionary Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 27 (3), pp.503-529. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00191-017-0498-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05510622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">National culture and innovation diffusion. Exploratory insights from agent-based modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Desmarchelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Fang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Technological Forecasting and Social Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 105, pp.121-128. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.techfore.2016.01.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05510294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social Media and the Diffusion of Information: A Computational Experiment on the Emergence of Food Scares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Desmarchelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Fang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kyklos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 69 (4), pp.559-583. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/kykl.12120⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05510603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La tertiarisation favorise-t-elle la production de déchets municipaux ? La discussion d'un paradoxe à partir d'un modèle multi-agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Desmarchelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faridah Djellal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faïz Gallouj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'économie politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Vol. 123 (1), pp.83-126. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/redp.231.0083⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05510639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental policies and eco-innovations by service firms: an agent-based model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Desmarchelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faridah Djellal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faïz Gallouj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Technological Forecasting and Social Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 80 (7), pp.1395-1408</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01133863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Endogenous growth and environmental policy: are the processes of growth and tertiarization in developed economies reversible?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Desmarchelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faïz Gallouj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Evolutionary Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 23 (4), pp.831-860</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01133852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knowledge intensive business services and long term growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Desmarchelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faridah Djellal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faïz Gallouj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Structural Change and Economic Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, pp.1-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00748661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economic Growth by Waste Generation: the Dynamics of a Vicious Circle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Desmarchelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faridah Djellal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faïz Gallouj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lecture Notes in Economics 129 and Mathematical Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, pp.129-138. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-21108-9_11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01247717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2651,98 +2672,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Service Economies and Complexity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Desmarchelier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Service Science, Volume II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02393045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2752,1074 +2773,1074 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characteristics of cities and social Entrepreneurship</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Desmarchelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faridah Djellal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faïz Gallouj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th RESER International Congress. Value Co-creation and Innovation in the New Service Economy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Alcala (virtual), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03270354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collaborating for social innovation in public services: inside the black box of public service innovation networks for social innovation (PSINSIs)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Desmarchelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faridah Djellal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faïz Gallouj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th RESER/COVAL International Congress. Value Co-creation and Innovation in the New Service Economy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Madrid (virtual), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03177910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Which innovation regime for public service innovation networks for social innovation (PSINSIs)? lessons from a European cases database</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Desmarchelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faridah Djellal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faïz Gallouj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th RESER/COVAL International Congress. Value Co-creation and Innovation in the New Service Economy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Madrid (virtual), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03177933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characteristics of Cities and Social Entrepreneurship</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Desmarchelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faridah Djellal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faïz Gallouj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ENTREPRENEURIAL TERRITORIES:MEASURES,DETERMINANTS AND OUTCOMES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03270404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovation in Public Services in the Light of Public Administration Paradigms and Service Innovation Perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Desmarchelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faridah Djellal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faïz Gallouj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIXth International RESER Conference, “Services and the future of the workforce”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Ceuta, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03177989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping Social Innovations: Konwledge Intensive Social Services (KISS) as Systems Builders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Desmarchelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faridah Djellal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faiz F. Gallouj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">R-D Management conference “The innovation challenge: bridging research, industry and society"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03270368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping Social Innovation Networks (Preliminary draft) *</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Desmarchelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faridah Djellal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faiz F. Gallouj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIXth International RESER Conference, “Services and the future of the workforce”, Ceuta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Ceuta, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03270326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Public service innovation networks (PSINs): an instrument for collaborative innovation and value co-creation in public service(s)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Desmarchelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faridah Djellal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faïz Gallouj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">R-D Management conference "The innovation challenge: bridging research, industry and society, Ecole Polytechnique, HEC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03177995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a servitization of innovation networks: from traditional innovation networks to public service innovation networks for social innovation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Desmarchelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faridah Djellal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faïz Gallouj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INTEGRATE conference "Research and innovation in work for people with complex needs"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Lillehammer, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03177975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Services in innovation networks and innovation networks in services: from traditional innovation networks (TINs) to public service innovation networks (PSINs)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Desmarchelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faridah Djellal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faïz Gallouj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th RESER Conference, “Services in the age of contested globalization"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Gotheborg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01934282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">USERS' INVOLVEMENT IN VALUE CO-CREATION: THE MORE THE BETTER?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Desmarchelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faridah Djellal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faïz Gallouj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 28th International RESER Conference, Services in the Age of Contested Globalization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Gothenburg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03270383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3829,645 +3850,645 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Public service innovation networks (PSINs): an instrument for collaborative innovation and value co-creation in public service(s)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Desmarchelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faridah Djellal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faïz Gallouj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01934284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les réseaux d'innovation de service public (RISP) : un instrument d'innovation collaborative et de co-création de valeur dans le(s) service(s) public(s)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Desmarchelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faridah Djellal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faïz Gallouj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01934290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'innovation dans les services publics à la lumière des paradigmes de l'administration publique et des perspectives des Service Innovation Studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Desmarchelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faridah Djellal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faïz Gallouj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01934287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovation in public services in the light of public administration paradigms and service innovation perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Desmarchelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faridah Djellal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faïz Gallouj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01934280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les services dans les réseaux d'innovation et les réseaux d'innovation dans les services : des réseaux d'innovation traditionnels (RIT) aux réseaux d'innovation de service public (RISP)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Desmarchelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faridah Djellal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faïz Gallouj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01934289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">KIBS and the Dynamics of Industrial Clusters: a Complex Adaptive Systems Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Desmarchelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faridah Djellal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faïz Gallouj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01188568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politiques environnementales et éco-innovations des firmes de services : un modèle d'adaptation multi-agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Desmarchelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faridah Djellal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faïz Gallouj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01101509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4477,612 +4498,612 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D 6.1: “4th empirical approach to value co-creation in public services: structural transformations”, “Co-VAL [770356] Understanding value co-creation in public services for transforming European public administrations”, WP6 Structural transformations: public-private innovation networks and social innovation in public services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Merlin-Brogniart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Desmarchelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faridah Djellal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lars Fuglsang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faïz Gallouj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] Université de Lille. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04598186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Public Service Innovation Networks (PSINs): Collaborating for Innovation and Value Creation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Desmarchelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faridah Djellal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faïz Gallouj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] University of Lille; European Commision. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02445373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les réseaux d’innovation de service(s) public(s) (RISP) : collaborer pour l’innovation et la création de valeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Desmarchelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faridah Djellal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faïz Gallouj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Université de Lille; Commission Européenne. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02445390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Public Service Innovation Networks (PSINs): Collaborating for Innovation and Value Creation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Desmarchelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faridah Djellal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faïz Gallouj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Université de Lille. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01934275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les réseaux d’innovation de service(s) public(s) (RISP) : collaborer pour l’innovation et la création de valeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Desmarchelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faridah Djellal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faïz Gallouj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Université de Lille. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01934277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Endogenous growth and environmental policy: are the processes of growth and tertiarisation in developed economies reversible? An evolutionary perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Desmarchelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faïz Gallouj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Université Lille 1, CLERSE. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01111789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId97"/>
+      <w:footerReference w:type="default" r:id="rId98"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5150,51 +5171,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="ECE2A128"/>
+    <w:nsid w:val="6971DFC5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5381,51 +5402,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benoit-desmarchelier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7981-192X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510247v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Desmarchelier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faridah Djellal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;z Gallouj" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42001-025-00422-7" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332287v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respol.2024.105110" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510257v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01616846.2024.2357399" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510600v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17323/2500-2597.2022.1.34.41" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510298v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00168-022-01176-0" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669656v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Desmarchelier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Rubalcaba" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-13090-1.p.0017" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510302v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Jos&#233; Regis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icc/dtab007" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510289v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2020.120068" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982501v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-11028-6.p.0133" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02498297v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14719037.2019.1637012" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02437350v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09862-1.p.009" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354136v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/emre.12365" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139174v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Fang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09230-8.p.0081" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510631v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lixian Qian" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socec.2018.10.006" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1MLCGH9N-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510607v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nimesh Salike" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2017.10.020" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-12BT2H0D-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510300v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linjia Zhang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00168-018-0882-5" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510622v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00191-017-0498-4" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510294v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2016.01.018" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4C2PCT25-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510603v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/kykl.12120" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0B3MPJ8D-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510639v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.231.0083" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01133863v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01133852v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748661v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247717v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21108-9_11" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393045v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03270354v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03177910v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03177933v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03270404v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03177989v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03270368v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiz F. Gallouj" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03270326v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03177995v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03177975v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01934282v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03270383v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01934284v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01934290v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01934287v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01934280v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01934289v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01188568v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101509v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04598186v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Merlin-Brogniart" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Fuglsang" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02445373v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02445390v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01934275v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01934277v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111789v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benoit-desmarchelier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7981-192X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=B23MJV4AAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510247v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Desmarchelier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faridah Djellal" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;z Gallouj" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42001-025-00422-7" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332287v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respol.2024.105110" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510257v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01616846.2024.2357399" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510600v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17323/2500-2597.2022.1.34.41" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510298v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00168-022-01176-0" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669656v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Desmarchelier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Rubalcaba" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-13090-1.p.0017" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510302v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Jos&#233; Regis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icc/dtab007" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510289v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2020.120068" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982501v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-11028-6.p.0133" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02498297v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14719037.2019.1637012" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02437350v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09862-1.p.009" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354136v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/emre.12365" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139174v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Fang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09230-8.p.0081" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510631v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lixian Qian" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socec.2018.10.006" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1MLCGH9N-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510607v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nimesh Salike" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2017.10.020" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-12BT2H0D-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510300v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linjia Zhang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00168-018-0882-5" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510622v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00191-017-0498-4" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510294v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2016.01.018" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4C2PCT25-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510603v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/kykl.12120" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0B3MPJ8D-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510639v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.231.0083" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01133863v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01133852v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748661v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247717v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21108-9_11" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393045v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03270354v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03177910v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03177933v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03270404v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03177989v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03270368v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiz F. Gallouj" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03270326v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03177995v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03177975v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01934282v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03270383v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01934284v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01934290v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01934287v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01934280v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01934289v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01188568v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101509v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04598186v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Merlin-Brogniart" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Fuglsang" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02445373v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02445390v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01934275v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01934277v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111789v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>