--- v0 (2026-03-21)
+++ v1 (2026-04-10)
@@ -100,295 +100,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Lyngen Magmatic Complex ophiolite: preservation of pre- and syn-collisional structures and implications for the nappe thrusting sequence in the Northern Norwegian Caledonides</w:t>
+                <w:t xml:space="preserve">Grain-scale feedback between deformation mechanisms and metamorphic reactions: Dissolution-precipitation processes in the lower crust (Kågen gabbros)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Galindos-Alfarache</w:t>
+                <w:t xml:space="preserve">Louise Mérit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holger Stünitz</w:t>
+                <w:t xml:space="preserve">Mathieu Soret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Soret</w:t>
+                <w:t xml:space="preserve">Benoît Dubacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Bonnet</w:t>
+                <w:t xml:space="preserve">Philippe Agard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Dubacq</w:t>
+                <w:t xml:space="preserve">Jacques Précigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 904, pp.230706. </w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 656, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2025.230706⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2025.119275⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05039214v1</w:t>
+                <w:t xml:space="preserve">hal-04973464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grain-scale feedback between deformation mechanisms and metamorphic reactions: Dissolution-precipitation processes in the lower crust (Kågen gabbros)</w:t>
+                <w:t xml:space="preserve">The Lyngen Magmatic Complex ophiolite: preservation of pre- and syn-collisional structures and implications for the nappe thrusting sequence in the Northern Norwegian Caledonides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Mérit</w:t>
+                <w:t xml:space="preserve">Marina Galindos-Alfarache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holger Stünitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Soret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Soret</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Benoît Dubacq</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jacques Précigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 656, </w:t>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 904, pp.230706. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2025.119275⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2025.230706⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04973464v1</w:t>
+                <w:t xml:space="preserve">hal-05039214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EPR Dating of Clay Minerals Formation Through Geological Times: Benchmarking From the Quaternary to the Neoproterozoic Era</w:t>
               </w:r>
@@ -521,51 +521,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disentangling the compositional variations of lawsonite in blueschist-facies metasediments (Schistes Lustrés, W. Alps)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Dubacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Verlaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -642,51 +642,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The composition of metapelitic biotite, white mica, and chlorite: a review with implications for solid-solution models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Dubacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacob B Forshaw</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -759,51 +759,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadija Alaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Airaghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Dubacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio L Rosenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -867,51 +867,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les nappes et séries post-nappes. Obduction : l'ophiolite d'Oman portée aux nues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Agard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Soret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1035,51 +1035,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Namur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul R.D. Mason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Dubacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Smets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1124,308 +1124,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03977106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metamorphic reactions and their implication for the fluid budget in metapelites at seismogenic depths in subduction zones</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Very-low-grade phyllosilicates in the Aravis massif (Haute-Savoie, France) and the di-trioctahedral substitution in chlorite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Dubacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kristijan Rajič</w:t>
+                <w:t xml:space="preserve">Manon Warembourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugues Raimbourg</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Benoît Baptiste</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2023.229844⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Mineralogy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 35 (5), pp.831-844. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/ejm-35-831-2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04087580v1</w:t>
+                <w:t xml:space="preserve">hal-04230576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Very-low-grade phyllosilicates in the Aravis massif (Haute-Savoie, France) and the di-trioctahedral substitution in chlorite</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Metamorphic reactions and their implication for the fluid budget in metapelites at seismogenic depths in subduction zones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristijan Rajič</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Raimbourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Famin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Dubacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mineralogy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 35 (5), pp.831-844. </w:t>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 857, pp.229844. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/ejm-35-831-2023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2023.229844⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04230576v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04087580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermodynamics of ordering and mixing in plagioclase feldspars: atomistic modelling in favour of Landau theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Dubacq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 177 (10), pp.102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1472,51 +1472,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géoingénierie : les technologies sauveront-elles le progrès ? De la bonne échelle pour agir sur le climat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Citton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Dubacq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue du crieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 21, pp.80-95</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1541,77 +1541,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timescales of subduction initiation and evolution of subduction thermal regimes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Soret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Agard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.P. Larson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1701,77 +1701,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Herviou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Verlaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Agard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Locatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Raimbourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lithos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 394-395, pp.106168. </w:t>
@@ -1822,51 +1822,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystal chemistry and partitioning of halogens in hydrous silicates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Figowy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Dubacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe d'Arco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1907,611 +1907,611 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03435276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Massive formation of lawsonite in subducted sediments from the Schistes Lustrés (W. Alps): Implications for mass transfer and decarbonation in cold subduction zones</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Partitioning of chromium between garnet and clinopyroxene: first-principle modelling versus metamorphic assemblages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Figowy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Dubacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Plunder</w:t>
+                <w:t xml:space="preserve">Yves Noel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe d'Arco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lithos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">European Journal of Mineralogy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 32 (4), pp.387 - 403. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.lithos.2020.105629⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/ejm-32-387-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02886116v1</w:t>
+                <w:t xml:space="preserve">hal-02933444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pre‐orogenic upper crustal softening by lower greenschist facies metamorphic reactions in granites of the central Pyrenees</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Massive formation of lawsonite in subducted sediments from the Schistes Lustrés (W. Alps): Implications for mass transfer and decarbonation in cold subduction zones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Agard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Verlaguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Dubacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David M Chew</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alexis Plunder</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Metamorphic Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 38 (2), pp.183-204. </w:t>
+              <w:t xml:space="preserve">Lithos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jmg.12520⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.lithos.2020.105629⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-02477010v1</w:t>
+                <w:t xml:space="preserve">hal-02886116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From static alteration to mylonitization: a nano- to micrometric study of chloritization in granitoids with implications for equilibrium and percolation length scales</w:t>
+                <w:t xml:space="preserve">Pre‐orogenic upper crustal softening by lower greenschist facies metamorphic reactions in granites of the central Pyrenees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Airaghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Dubacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Bourdelle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
+                <w:t xml:space="preserve">David M Chew</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio L Rosenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 175 (11), </w:t>
+              <w:t xml:space="preserve">Journal of Metamorphic Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 38 (2), pp.183-204. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00410-020-01749-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jmg.12520⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02989047v1</w:t>
+                <w:t xml:space="preserve">insu-02477010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partitioning of chromium between garnet and clinopyroxene: first-principle modelling versus metamorphic assemblages</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">From static alteration to mylonitization: a nano- to micrometric study of chloritization in granitoids with implications for equilibrium and percolation length scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Airaghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Dubacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Verlaguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Noel</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Franck Bourdelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mineralogy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 32 (4), pp.387 - 403. </w:t>
+              <w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 175 (11), </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/ejm-32-387-2020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00410-020-01749-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02933444v1</w:t>
+                <w:t xml:space="preserve">hal-02989047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slabitization: Mechanisms controlling subduction development and viscous coupling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Agard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Soret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Dubacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2556,295 +2556,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02943055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A XANES and EPMA study of Fe 3+ in chlorite: substitutions, importance of oxychlorite and implications for cation site distribution and thermobarometry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deformation mechanisms in mafic amphibolites and granulites: record from the Semail metamorphic sole during subduction infancy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Soret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Agard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorella Masci</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Benoit Ildefonse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Dubacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Vincent de Andrade</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Mineralogist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2138/am-2019-6766⟩</w:t>
+              <w:t xml:space="preserve">Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (5), pp.1733-1755. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/se-10-1733-2019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02187082v1</w:t>
+                <w:t xml:space="preserve">hal-02323078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deformation mechanisms in mafic amphibolites and granulites: record from the Semail metamorphic sole during subduction infancy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A XANES and EPMA study of Fe 3+ in chlorite: substitutions, importance of oxychlorite and implications for cation site distribution and thermobarometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorella Masci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Soret</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Agard</w:t>
+                <w:t xml:space="preserve">Benoît Dubacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Verlaguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Ildefonse</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cécile Prigent</w:t>
+                <w:t xml:space="preserve">Vincent de Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid Earth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 10 (5), pp.1733-1755. </w:t>
+              <w:t xml:space="preserve">The American Mineralogist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 104 (3), pp.403-417. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/se-10-1733-2019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2138/am-2019-6766⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02323078v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02187082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shortening of the axial zone, pyrenees: Shortening sequence, upper crustal mylonites and crustal strength</w:t>
               </w:r>
@@ -2964,90 +2964,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early subduction dynamics recorded by the metamorphic sole of the Mt. Albert ophiolitic complex (Gaspé, Quebec)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Dubacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Soret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ella Jewison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Agard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lithos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 334-335, pp.161-179. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3094,90 +3094,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mantle Wedge (De) formation During Subduction Infancy: Evidence from the Base of the Semail Ophiolitic Mantle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Agard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Dubacq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Petrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 59 (11), pp.2061-2091. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3211,64 +3211,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controls on Trace Element Distribution in Oxides and Silicates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Dubacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Plunder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Petrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 59 (2), pp.233-256. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3354,51 +3354,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hazel Chapman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris Ballentine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Dubacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 468, pp.17 - 31. </w:t>
@@ -3436,90 +3436,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petrological evidence for stepwise accretion of metamorphic soles during subduction infancy (Semail ophiolite, Oman and UAE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Soret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Agard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Soret</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Benoît Dubacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Plunder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Yamato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3566,77 +3566,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strain localization and fluid infiltration in the mantle wedge during subduction initiation: Evidence from the base of the New Caledonia ophiolite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Soret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Agard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Dubacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vitale-Brovarone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3700,77 +3700,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plate interface rheological switches during subduction infancy: Control on slab penetration and metamorphic sole formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Agard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Yamato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Soret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3834,51 +3834,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A la recherche de l’équilibre perdu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Dubacq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géochronique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 136, pp.47-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3897,442 +3897,442 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01277136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluid flow and CO2-fluid-mineral interactions during CO2-storage in sedimentary basins</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">XMapTools: A MATLAB©-based program for electron microprobe X-ray image processing and geothermobarometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Max Wigley</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Pierre Lanari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent de Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Dubacq</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lewin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2013.11.012⟩</w:t>
+              <w:t xml:space="preserve">Computers &amp; Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 62, pp.227-240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cageo.2013.08.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01068756v1</w:t>
+                <w:t xml:space="preserve">hal-00927675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">XMapTools: A MATLAB©-based program for electron microprobe X-ray image processing and geothermobarometry</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">Retrieving past geodynamic events by unlocking rock archives with μ-XRF and μ-spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent de Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ganne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Dubacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Lewin</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.G Ryan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bourdelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Geosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cageo.2013.08.010⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 499, pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/499/1/012012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00927675v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01070726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retrieving past geodynamic events by unlocking rock archives with μ-XRF and μ-spectroscopy</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Fluid flow and CO2-fluid-mineral interactions during CO2-storage in sedimentary basins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niko Kampman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mike Bickle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Wigley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Dubacq</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 499, pp.1-13. </w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 369, pp.22-50. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/499/1/012012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2013.11.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01070726v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01068756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An activity model for phase equilibria in the H2O-CO2-NaCl system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Dubacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mike J. Bickle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4392,64 +4392,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controls of sluggish, CO2-promoted, hematite and K-feldspar dissolution kinetics in sandstones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Wigley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Dubacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niko Kampman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4560,51 +4560,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Kampman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.J. Chapman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Dubacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.J. Bickle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4651,77 +4651,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluid-mineral reactions and trace metal mobilization in an exhumed natural CO2 reservoir, Green River, Utah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Wigley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niko Kampman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Dubacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mike Bickle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4908,359 +4908,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01475106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modern-style plate subduction preserved in the Palaeoproterozoic West African craton</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Ganne</w:t>
+                <w:t xml:space="preserve">How continuous and precise is the record of P-T paths? Insights from combined thermobarometry and thermodynamic modelling into subduction dynamics (Schistes Lustre's, W. Alps)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Plunder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Agard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Dubacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. de Andrade</w:t>
+                <w:t xml:space="preserve">C. Chopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Weinberg</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mathieu Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Geoscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Metamorphic Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 30 (2), pp.323-346. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1525-1314.2011.00969.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ngeo1321⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00651869v1</w:t>
+                <w:t xml:space="preserve">insu-00666096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How continuous and precise is the record of P-T paths? Insights from combined thermobarometry and thermodynamic modelling into subduction dynamics (Schistes Lustre's, W. Alps)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benoît Dubacq</w:t>
+                <w:t xml:space="preserve">Modern-style plate subduction preserved in the Palaeoproterozoic West African craton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ganne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Chopin</w:t>
+                <w:t xml:space="preserve">V. de Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Bellanger</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">R. Weinberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Dubacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Metamorphic Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1525-1314.2011.00969.x⟩</w:t>
+              <w:t xml:space="preserve">Nature Geoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 5, pp.60-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ngeo1321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00666096v1</w:t>
+                <w:t xml:space="preserve">insu-00651869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noble gas and carbon isotopic evidence for CO2-driven silicate dissolution in a recent natural CO2 field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Dubacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mike J. Bickle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Wigley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niko Kampman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5336,77 +5336,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atomistic investigation of the pyrophyllitic substitution and implications on clay stability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Dubacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lewin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The American Mineralogist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 96 (2-3), pp.241-249. </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5453,64 +5453,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment on &amp;quot;The role of H3O+ in the crystal structure of illite&amp;quot; by F. Nieto, Mellini, M., and Abad, I.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Dubacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lanari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clays and Clay Minerals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 58, pp.717-720. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5544,90 +5544,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crustal stacking and expulsion tectonics during continental subduction: P␣T deformation constraints from Oman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Agard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. P. Searle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ian Alsop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Dubacq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 29 (TC5018), pp.1-19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5673,77 +5673,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dehydration of dioctahedral aluminous phyllosilicates: thermodynamic modelling and implications for thermobarometric estimates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Dubacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent de Andrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 159 (2), pp.159-174. </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5789,64 +5789,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermodynamic modelling of clay dehydration, stability and compositional evolution with temperature, pressure and H2O activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Dubacq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 73 (21), pp.6544-6564. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5905,64 +5905,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dehydration of dioctahedral aluminous phyllosilicates: thermodynamic modelling and implications for thermobarometric estimates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît. Dubacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent de Andrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 159 (2), pp.159-174. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6040,90 +6040,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metamorphic re-equilibration, deformation and rheology along a nascent plate boundary: the case study of the Bay of Islands Ophiolitic Complex, Newfoundland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Mérit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Agard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Labrousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Dubacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6174,77 +6174,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metamorphic sole formation and early plate interface rheology: Insights from Griggs apparatus experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Soret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Agard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Dubacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greg Hirth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6299,77 +6299,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plate Interface Rheology, Mechanical Coupling and Accretion during Subduction Infancy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Agard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Yamato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Soret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6437,90 +6437,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The basal part of the Oman ophiolitic mantle: a fossil Mantle Wedge?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Agard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Dubacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Vienne, Austria. pp.EGU2014-10266, 2014</w:t>
@@ -6594,90 +6594,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tectonic reconstruction of the Lyngen Magmatic Complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Galindos Alfarache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holger Stünitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holger Stünitz</w:t>
+                <w:t xml:space="preserve">Mathieu Soret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Soret</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Benoît Dubacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Vienne (AUT), Austria. </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6737,51 +6737,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Airaghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadija Alaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Dubacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Rosenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6835,748 +6835,748 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03695632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slow subduction initiation drives fast mantle upwelling and lithosphere formation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Element mobility in low-grade shear zones and strain accommodation: insights from geochemistry and microstructures of granitoids of central Pyrenees (Axial zone)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadija Alaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Airaghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Soret</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Benoît Dubacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Rosenberg</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2021 (online)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03554475v1</w:t>
+                <w:t xml:space="preserve">hal-03587869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ Rb/Sr dating, a precise and efficient tool in metamorphic petrology to constrain Iran geodynamic</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">From static alteration to mylonitization: a nano- to micrometric study of chloritization in granitoids with implications for equilibrium and fluid percolation length scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Airaghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Dubacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Verlaguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bourdelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmid Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">vEGU21</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Online, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-1053⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03979045v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03554568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slabitization: mechanisms controlling subduction development and viscous coupling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Slow subduction initiation drives fast mantle upwelling and lithosphere formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Soret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Agard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Guillot</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyle Larson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Cottle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2021 (online)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Online, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-14473⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03588202v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03554475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Element mobility in low-grade shear zones and strain accommodation: insights from geochemistry and microstructures of granitoids of central Pyrenees (Axial zone)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">In situ Rb/Sr dating, a precise and efficient tool in metamorphic petrology to constrain Iran geodynamic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gyomlai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Agard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Dubacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">Goldschmid Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Virtual, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03587869v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03979045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From static alteration to mylonitization: a nano- to micrometric study of chloritization in granitoids with implications for equilibrium and fluid percolation length scales</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Slabitization: mechanisms controlling subduction development and viscous coupling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Agard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Prigent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Soret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Dubacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">vEGU21</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-1053⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03554568v1</w:t>
+                <w:t xml:space="preserve">hal-03588202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timescales of subduction initiation and evolution of thermal regimes: insights from the Oman metamorphic sole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Soret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Bonnet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Philippe Agard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyle Larson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Cottle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
@@ -7618,90 +7618,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massive formation of lawsonite in subducted sediments from the Schistes Lustrés (W. Alps): implications for mass transfer and decarbonation in cold subduction zones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Agard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Verlaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Dubacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Plunder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7726,103 +7726,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slow subduction initiation forces fast ophiolite formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Soret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Bonnet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Philippe Agard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyle Larson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Cottle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Vienne, Austria. </w:t>
@@ -7873,51 +7873,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloritization of granites in shear zones: an open window on fluid pathways, equilibrium length-scales and porosity formation down to nanoscale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Airaghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Dubacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gloter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7990,90 +7990,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement mécanique des amphibolites à l’interface de subduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Soret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Agard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Soret</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Benoît Dubacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Ildefonse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Yamato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8115,103 +8115,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oman metamorphic sole formation reveals early subduction dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Soret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Agard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Soret</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Benoît Dubacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Plunder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Ildefonse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Geosciences Union, Apr 2016, Vienne, Austria. pp.EGU2016-15216</w:t>
@@ -8240,77 +8240,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subduction in fancy: stripping young slabs as a result of similar crust-mantle rheologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Agard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Yamato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Soret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8365,77 +8365,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La semelle métamorphique d’Oman : témoin de la dynamique précoce des zones de subduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Soret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Agard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Dubacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Yamato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8887,51 +8887,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Antoine Audet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Dubacq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées scientifiques serpentines 2007 – SFMC-OSUG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9001,51 +9001,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les minéraux enregistreurs de l’histoire des continents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Loury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Dubacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lanari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9121,51 +9121,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermodynamique des phyllosilicates de basse température: de l'approche macroscopique à la simulation atomistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Dubacq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géochimie. Université Joseph-Fourier - Grenoble I, 2008. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -9361,51 +9361,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039214v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Galindos-Alfarache" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger St&#252;nitz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Soret" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bonnet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dubacq" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2025.230706" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973464v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise M&#233;rit" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Agard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pr&#233;cigout" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2025.119275" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400020v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Allard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Mathian" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;yk&#252; Atayt&#252;r" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Balan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bollaert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2475/001c.130891" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526096v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lefeuvre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Verlaguet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Herviou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Walker" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-024-02104-5" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682020v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob B Forshaw" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ejm-36-657-2024" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03978628v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Alaoui" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Airaghi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio L Rosenberg" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bellahsen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2023.229735" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04244423v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Soret" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dia Ninkabou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Yamato" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Prigent" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977106v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sander Molendijk" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Namur" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul R.D. Mason" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Smets" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2023.01.025" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04087580v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristijan Raji&#269;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Raimbourg" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lerouge" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Famin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2023.229844" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230576v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Warembourg" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Baptiste" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ejm-35-831-2023" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817721v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-022-01965-y" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013039v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Citton" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03634872v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.P. Larson" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Cottle" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2022.117521" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03201528v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Locatelli" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2021.106168" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435276v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Figowy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe d'Arco" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-021-01860-y" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02886116v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Plunder" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2020.105629" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02477010v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M Chew" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmg.12520" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989047v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bourdelle" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-020-01749-2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02933444v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Noel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ejm-32-387-2020" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02943055v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Prigent" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Guillot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2020.103259" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02187082v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorella Masci" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chopin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent de Andrade" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2019-6766" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323078v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ildefonse" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-10-1733-2019" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323047v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bayet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Den&#232;le" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Waldner" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2019.06.002" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02187161v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ella Jewison" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2019.03.019" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005524v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guillot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Godard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egy090" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02187130v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egy027" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03218907v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Bickle" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niko Kampman" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazel Chapman" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Ballentine" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2017.07.031" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01574747v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmg.12267" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306664v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vitale-Brovarone" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Monie" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2015.11.022" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01383368v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guillot" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.06.054" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277136v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068756v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Wigley" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2013.11.012" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927675v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lanari" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vidal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lewin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2013.08.010" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070726v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ganne" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.G Ryan" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bourdelle" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/499/1/012012" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817855v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike J. Bickle" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy A. Evans" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2013.02.008" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475220v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2012.11.045" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P63ZHNG2-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927648v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wigley" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kampman" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.J. Chapman" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Bickle" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ggge.20104" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475091v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G32946.1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475106v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward T. Tipper" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Calmels" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Louvat" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Capmas" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2012.04.023" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GV0Z86M2-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00651869v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. de Andrade" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Weinberg" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dubacq" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo1321" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00666096v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chopin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bellanger" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1525-1314.2011.00969.x" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KZMK04Z3-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475157v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris J. Ballentine" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2012.05.040" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P1HS97KZ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00680266v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2011.3564" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00549853v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Vidal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1346/CCMN.2010.0580510" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569485v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. Searle" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ian Alsop" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010TC002669" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NKMS1M50-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00411102v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-009-0421-6" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KJQ5LGQR-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00411614v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2009.07.035" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2P54FG5S-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00541501v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t. Dubacq" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S00410-009-0421-6" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131832v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Labrousse" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-18133" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01309394v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Hirth" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01242103v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01113701v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Godard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chauvet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04182741v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Galindos Alfarache" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-5958" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03695632v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Rosenberg" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-7798" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554475v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Larson" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Cottle" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-14473" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03979045v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gyomlai" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Caron" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588202v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587869v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554568v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-1053" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588245v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588075v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03979067v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-20130" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554439v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gloter" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-5519" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01388730v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01309369v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01309386v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01388734v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430165v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ulrich" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Picard" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Audet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Meffre" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432691v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386682v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ulrich" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Picard" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Audet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Meffre" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432688v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194409v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Loury" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lanari" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rolland" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00411810v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973464v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise M&#233;rit" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Soret" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dubacq" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Agard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pr&#233;cigout" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2025.119275" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039214v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Galindos-Alfarache" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger St&#252;nitz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bonnet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2025.230706" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400020v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Allard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Mathian" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;yk&#252; Atayt&#252;r" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Balan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bollaert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2475/001c.130891" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526096v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lefeuvre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Verlaguet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Herviou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Walker" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-024-02104-5" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682020v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob B Forshaw" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ejm-36-657-2024" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03978628v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Alaoui" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Airaghi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio L Rosenberg" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bellahsen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2023.229735" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04244423v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Soret" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dia Ninkabou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Yamato" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Prigent" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977106v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sander Molendijk" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Namur" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul R.D. Mason" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Smets" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2023.01.025" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230576v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Warembourg" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Baptiste" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ejm-35-831-2023" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04087580v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristijan Raji&#269;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Raimbourg" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lerouge" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Famin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2023.229844" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817721v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-022-01965-y" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013039v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Citton" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03634872v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.P. Larson" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Cottle" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2022.117521" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03201528v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Locatelli" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2021.106168" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435276v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Figowy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe d'Arco" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-021-01860-y" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02933444v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Noel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ejm-32-387-2020" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02886116v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Plunder" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2020.105629" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02477010v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M Chew" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmg.12520" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989047v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bourdelle" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-020-01749-2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02943055v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Prigent" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Guillot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2020.103259" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323078v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ildefonse" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-10-1733-2019" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02187082v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorella Masci" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chopin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent de Andrade" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2019-6766" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323047v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bayet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Den&#232;le" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Waldner" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2019.06.002" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02187161v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ella Jewison" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2019.03.019" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005524v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guillot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Godard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egy090" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02187130v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egy027" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03218907v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Bickle" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niko Kampman" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazel Chapman" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Ballentine" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2017.07.031" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01574747v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmg.12267" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306664v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vitale-Brovarone" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Monie" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2015.11.022" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01383368v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guillot" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.06.054" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277136v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927675v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lanari" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vidal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lewin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2013.08.010" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070726v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ganne" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.G Ryan" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bourdelle" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/499/1/012012" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068756v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Wigley" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2013.11.012" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817855v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike J. Bickle" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy A. Evans" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2013.02.008" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475220v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2012.11.045" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P63ZHNG2-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927648v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wigley" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kampman" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.J. Chapman" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Bickle" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ggge.20104" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475091v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G32946.1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475106v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward T. Tipper" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Calmels" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Louvat" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Capmas" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2012.04.023" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GV0Z86M2-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00666096v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chopin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bellanger" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1525-1314.2011.00969.x" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KZMK04Z3-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00651869v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. de Andrade" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Weinberg" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dubacq" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo1321" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475157v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris J. Ballentine" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2012.05.040" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P1HS97KZ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00680266v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2011.3564" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00549853v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Vidal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1346/CCMN.2010.0580510" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569485v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. Searle" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ian Alsop" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010TC002669" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NKMS1M50-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00411102v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-009-0421-6" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KJQ5LGQR-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00411614v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2009.07.035" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2P54FG5S-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00541501v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t. Dubacq" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S00410-009-0421-6" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131832v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Labrousse" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-18133" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01309394v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Hirth" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01242103v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01113701v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Godard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chauvet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04182741v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Galindos Alfarache" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-5958" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03695632v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Rosenberg" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-7798" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587869v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554568v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-1053" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554475v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Larson" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Cottle" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-14473" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03979045v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gyomlai" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Caron" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588202v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588245v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588075v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03979067v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-20130" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554439v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gloter" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-5519" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01388730v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01309369v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01309386v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01388734v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430165v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ulrich" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Picard" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Audet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Meffre" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432691v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386682v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ulrich" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Picard" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Audet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Meffre" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432688v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194409v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Loury" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lanari" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rolland" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00411810v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>