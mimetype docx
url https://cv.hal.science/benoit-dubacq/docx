--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -1669,780 +1669,780 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03634872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Along-dip variations of subduction fluids: The 30–80 km depth traverse of the Schistes Lustrés complex (Queyras-Monviso, W. Alps)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Crystal chemistry and partitioning of halogens in hydrous silicates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michele Locatelli</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sarah Figowy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Dubacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe d'Arco</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lithos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lithos.2021.106168⟩</w:t>
+              <w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 176 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00410-021-01860-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03201528v1</w:t>
+                <w:t xml:space="preserve">hal-03435276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal chemistry and partitioning of halogens in hydrous silicates</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoît Dubacq</w:t>
+                <w:t xml:space="preserve">Along-dip variations of subduction fluids: The 30–80 km depth traverse of the Schistes Lustrés complex (Queyras-Monviso, W. Alps)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Herviou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Verlaguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Agard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe d'Arco</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Michele Locatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Raimbourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 176 (12), </w:t>
+              <w:t xml:space="preserve">Lithos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 394-395, pp.106168. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00410-021-01860-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.lithos.2021.106168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03435276v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03201528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partitioning of chromium between garnet and clinopyroxene: first-principle modelling versus metamorphic assemblages</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sarah Figowy</w:t>
+                <w:t xml:space="preserve">Massive formation of lawsonite in subducted sediments from the Schistes Lustrés (W. Alps): Implications for mass transfer and decarbonation in cold subduction zones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Agard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Verlaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Dubacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Noel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe d'Arco</w:t>
+                <w:t xml:space="preserve">Alexis Plunder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mineralogy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 32 (4), pp.387 - 403. </w:t>
+              <w:t xml:space="preserve">Lithos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/ejm-32-387-2020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.lithos.2020.105629⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02933444v1</w:t>
+                <w:t xml:space="preserve">hal-02886116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Massive formation of lawsonite in subducted sediments from the Schistes Lustrés (W. Alps): Implications for mass transfer and decarbonation in cold subduction zones</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne Verlaguet</w:t>
+                <w:t xml:space="preserve">Pre‐orogenic upper crustal softening by lower greenschist facies metamorphic reactions in granites of the central Pyrenees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Airaghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Dubacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Plunder</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">David M Chew</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio L Rosenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lithos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Journal of Metamorphic Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 38 (2), pp.183-204. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.lithos.2020.105629⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jmg.12520⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02886116v1</w:t>
+                <w:t xml:space="preserve">insu-02477010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pre‐orogenic upper crustal softening by lower greenschist facies metamorphic reactions in granites of the central Pyrenees</w:t>
+                <w:t xml:space="preserve">From static alteration to mylonitization: a nano- to micrometric study of chloritization in granitoids with implications for equilibrium and percolation length scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Airaghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Dubacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Verlaguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bourdelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Claudio L Rosenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Metamorphic Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 38 (2), pp.183-204. </w:t>
+              <w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 175 (11), </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jmg.12520⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00410-020-01749-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-02477010v1</w:t>
+                <w:t xml:space="preserve">hal-02989047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From static alteration to mylonitization: a nano- to micrometric study of chloritization in granitoids with implications for equilibrium and percolation length scales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laura Airaghi</w:t>
+                <w:t xml:space="preserve">Partitioning of chromium between garnet and clinopyroxene: first-principle modelling versus metamorphic assemblages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Figowy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Dubacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Bourdelle</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yves Noel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe d'Arco</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 175 (11), </w:t>
+              <w:t xml:space="preserve">European Journal of Mineralogy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 32 (4), pp.387 - 403. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00410-020-01749-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/ejm-32-387-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02989047v1</w:t>
+                <w:t xml:space="preserve">hal-02933444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slabitization: Mechanisms controlling subduction development and viscous coupling</w:t>
               </w:r>
@@ -2556,295 +2556,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02943055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deformation mechanisms in mafic amphibolites and granulites: record from the Semail metamorphic sole during subduction infancy</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A XANES and EPMA study of Fe 3+ in chlorite: substitutions, importance of oxychlorite and implications for cation site distribution and thermobarometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Ildefonse</w:t>
+                <w:t xml:space="preserve">Lorella Masci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Dubacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cécile Prigent</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Verlaguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent de Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/se-10-1733-2019⟩</w:t>
+              <w:t xml:space="preserve">The American Mineralogist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 104 (3), pp.403-417. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2138/am-2019-6766⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02323078v1</w:t>
+                <w:t xml:space="preserve">hal-02187082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A XANES and EPMA study of Fe 3+ in chlorite: substitutions, importance of oxychlorite and implications for cation site distribution and thermobarometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lorella Masci</w:t>
+                <w:t xml:space="preserve">Deformation mechanisms in mafic amphibolites and granulites: record from the Semail metamorphic sole during subduction infancy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Soret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Agard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Ildefonse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Dubacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Vincent de Andrade</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Mineralogist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 104 (3), pp.403-417. </w:t>
+              <w:t xml:space="preserve">Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (5), pp.1733-1755. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2138/am-2019-6766⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/se-10-1733-2019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02187082v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02323078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shortening of the axial zone, pyrenees: Shortening sequence, upper crustal mylonites and crustal strength</w:t>
               </w:r>
@@ -3224,51 +3224,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controls on Trace Element Distribution in Oxides and Silicates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Dubacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Plunder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Petrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 59 (2), pp.233-256. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3475,51 +3475,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Agard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Dubacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Plunder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Yamato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3929,51 +3929,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lanari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent de Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Dubacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4031,278 +4031,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00927675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retrieving past geodynamic events by unlocking rock archives with μ-XRF and μ-spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent de Andrade</w:t>
+                <w:t xml:space="preserve">Fluid flow and CO2-fluid-mineral interactions during CO2-storage in sedimentary basins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niko Kampman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mike Bickle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Ganne</w:t>
+                <w:t xml:space="preserve">Max Wigley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Dubacq</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/499/1/012012⟩</w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 369, pp.22-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2013.11.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01070726v1</w:t>
+                <w:t xml:space="preserve">hal-01068756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluid flow and CO2-fluid-mineral interactions during CO2-storage in sedimentary basins</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mike Bickle</w:t>
+                <w:t xml:space="preserve">Retrieving past geodynamic events by unlocking rock archives with μ-XRF and μ-spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent de Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ganne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Dubacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.G Ryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Max Wigley</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">F. Bourdelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 369, pp.22-50. </w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 499, pp.1-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2013.11.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/499/1/012012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01068756v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01070726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An activity model for phase equilibria in the H2O-CO2-NaCl system</w:t>
               </w:r>
@@ -4386,316 +4386,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00817855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controls of sluggish, CO2-promoted, hematite and K-feldspar dissolution kinetics in sandstones</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Max Wigley</w:t>
+                <w:t xml:space="preserve">In situ redeposition of trace metals mobilized by CO2-charged brines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Wigley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Kampman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.J. Chapman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Dubacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mike Bickle</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.J. Bickle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2012.11.045⟩</w:t>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 14 (5), pp.1321-1332. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ggge.20104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01475220v1</w:t>
+                <w:t xml:space="preserve">hal-00927648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ redeposition of trace metals mobilized by CO2-charged brines</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">H.J. Chapman</w:t>
+                <w:t xml:space="preserve">Controls of sluggish, CO2-promoted, hematite and K-feldspar dissolution kinetics in sandstones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Wigley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Dubacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M.J. Bickle</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niko Kampman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mike Bickle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 362, pp.76-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2012.11.045⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ggge.20104⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00927648v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01475220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluid-mineral reactions and trace metal mobilization in an exhumed natural CO2 reservoir, Green River, Utah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Wigley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niko Kampman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4908,303 +4908,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01475106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How continuous and precise is the record of P-T paths? Insights from combined thermobarometry and thermodynamic modelling into subduction dynamics (Schistes Lustre's, W. Alps)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benoît Dubacq</w:t>
+                <w:t xml:space="preserve">Modern-style plate subduction preserved in the Palaeoproterozoic West African craton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ganne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Chopin</w:t>
+                <w:t xml:space="preserve">V. de Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Bellanger</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">R. Weinberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Dubacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Metamorphic Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1525-1314.2011.00969.x⟩</w:t>
+              <w:t xml:space="preserve">Nature Geoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 5, pp.60-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ngeo1321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00666096v1</w:t>
+                <w:t xml:space="preserve">insu-00651869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modern-style plate subduction preserved in the Palaeoproterozoic West African craton</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Ganne</w:t>
+                <w:t xml:space="preserve">How continuous and precise is the record of P-T paths? Insights from combined thermobarometry and thermodynamic modelling into subduction dynamics (Schistes Lustre's, W. Alps)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Plunder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Agard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Dubacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. de Andrade</w:t>
+                <w:t xml:space="preserve">C. Chopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Weinberg</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mathieu Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Geoscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Metamorphic Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 30 (2), pp.323-346. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1525-1314.2011.00969.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ngeo1321⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00651869v1</w:t>
+                <w:t xml:space="preserve">insu-00666096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noble gas and carbon isotopic evidence for CO2-driven silicate dissolution in a recent natural CO2 field</w:t>
               </w:r>
@@ -5216,51 +5216,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Dubacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mike J. Bickle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Wigley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niko Kampman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5434,260 +5434,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00680266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment on &amp;quot;The role of H3O+ in the crystal structure of illite&amp;quot; by F. Nieto, Mellini, M., and Abad, I.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Crustal stacking and expulsion tectonics during continental subduction: P␣T deformation constraints from Oman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Agard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Vidal</w:t>
+                <w:t xml:space="preserve">M. P. Searle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ian Alsop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Dubacq</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Lanari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clays and Clay Minerals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1346/CCMN.2010.0580510⟩</w:t>
+              <w:t xml:space="preserve">Tectonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 29 (TC5018), pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2010TC002669⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00549853v1</w:t>
+                <w:t xml:space="preserve">hal-00569485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crustal stacking and expulsion tectonics during continental subduction: P␣T deformation constraints from Oman</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G. Ian Alsop</w:t>
+                <w:t xml:space="preserve">Comment on &amp;quot;The role of H3O+ in the crystal structure of illite&amp;quot; by F. Nieto, Mellini, M., and Abad, I.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Dubacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lanari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2010TC002669⟩</w:t>
+              <w:t xml:space="preserve">Clays and Clay Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 58, pp.717-720. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1346/CCMN.2010.0580510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00569485v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00549853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dehydration of dioctahedral aluminous phyllosilicates: thermodynamic modelling and implications for thermobarometric estimates</w:t>
               </w:r>
@@ -5699,51 +5699,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Dubacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent de Andrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 159 (2), pp.159-174. </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5918,51 +5918,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît. Dubacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent de Andrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 159 (2), pp.159-174. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6835,298 +6835,293 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03695632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Element mobility in low-grade shear zones and strain accommodation: insights from geochemistry and microstructures of granitoids of central Pyrenees (Axial zone)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laura Airaghi</w:t>
+                <w:t xml:space="preserve">In situ Rb/Sr dating, a precise and efficient tool in metamorphic petrology to constrain Iran geodynamic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gyomlai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Agard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Dubacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">Goldschmid Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Virtual, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03587869v1</w:t>
+                <w:t xml:space="preserve">insu-03979045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From static alteration to mylonitization: a nano- to micrometric study of chloritization in granitoids with implications for equilibrium and fluid percolation length scales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laura Airaghi</w:t>
+                <w:t xml:space="preserve">Slabitization: mechanisms controlling subduction development and viscous coupling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Agard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Prigent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Soret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Dubacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">vEGU21</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03554568v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03588202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slow subduction initiation drives fast mantle upwelling and lithosphere formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Soret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7135,366 +7130,371 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Agard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyle Larson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Cottle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2021 (online)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Online, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-14473⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03554475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ Rb/Sr dating, a precise and efficient tool in metamorphic petrology to constrain Iran geodynamic</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Benoît Caron</w:t>
+                <w:t xml:space="preserve">Element mobility in low-grade shear zones and strain accommodation: insights from geochemistry and microstructures of granitoids of central Pyrenees (Axial zone)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadija Alaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Airaghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Dubacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Rosenberg</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmid Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Virtual, France</w:t>
+              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03979045v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03587869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slabitization: mechanisms controlling subduction development and viscous coupling</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Soret</w:t>
+                <w:t xml:space="preserve">From static alteration to mylonitization: a nano- to micrometric study of chloritization in granitoids with implications for equilibrium and fluid percolation length scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Airaghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Dubacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Guillot</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Verlaguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bourdelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">vEGU21</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Online, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-1053⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03588202v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03554568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timescales of subduction initiation and evolution of thermal regimes: insights from the Oman metamorphic sole</w:t>
               </w:r>
@@ -7519,64 +7519,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Agard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyle Larson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Cottle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
@@ -7657,51 +7657,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Verlaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Dubacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Plunder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7765,64 +7765,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Agard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyle Larson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Cottle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Vienne, Austria. </w:t>
@@ -8029,51 +8029,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Agard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Dubacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Ildefonse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Yamato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8154,64 +8154,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Agard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Dubacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Plunder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Ildefonse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Geosciences Union, Apr 2016, Vienne, Austria. pp.EGU2016-15216</w:t>
@@ -9001,51 +9001,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les minéraux enregistreurs de l’histoire des continents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Loury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Dubacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lanari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9361,51 +9361,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973464v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise M&#233;rit" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Soret" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dubacq" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Agard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pr&#233;cigout" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2025.119275" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039214v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Galindos-Alfarache" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger St&#252;nitz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bonnet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2025.230706" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400020v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Allard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Mathian" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;yk&#252; Atayt&#252;r" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Balan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bollaert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2475/001c.130891" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526096v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lefeuvre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Verlaguet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Herviou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Walker" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-024-02104-5" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682020v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob B Forshaw" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ejm-36-657-2024" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03978628v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Alaoui" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Airaghi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio L Rosenberg" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bellahsen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2023.229735" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04244423v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Soret" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dia Ninkabou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Yamato" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Prigent" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977106v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sander Molendijk" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Namur" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul R.D. Mason" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Smets" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2023.01.025" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230576v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Warembourg" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Baptiste" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ejm-35-831-2023" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04087580v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristijan Raji&#269;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Raimbourg" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lerouge" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Famin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2023.229844" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817721v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-022-01965-y" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013039v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Citton" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03634872v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.P. Larson" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Cottle" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2022.117521" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03201528v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Locatelli" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2021.106168" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435276v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Figowy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe d'Arco" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-021-01860-y" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02933444v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Noel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ejm-32-387-2020" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02886116v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Plunder" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2020.105629" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02477010v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M Chew" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmg.12520" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989047v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bourdelle" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-020-01749-2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02943055v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Prigent" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Guillot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2020.103259" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323078v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ildefonse" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-10-1733-2019" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02187082v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorella Masci" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chopin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent de Andrade" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2019-6766" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323047v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bayet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Den&#232;le" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Waldner" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2019.06.002" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02187161v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ella Jewison" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2019.03.019" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005524v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guillot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Godard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egy090" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02187130v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egy027" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03218907v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Bickle" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niko Kampman" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazel Chapman" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Ballentine" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2017.07.031" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01574747v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmg.12267" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306664v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vitale-Brovarone" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Monie" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2015.11.022" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01383368v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guillot" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.06.054" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277136v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927675v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lanari" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vidal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lewin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2013.08.010" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070726v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ganne" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.G Ryan" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bourdelle" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/499/1/012012" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068756v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Wigley" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2013.11.012" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817855v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike J. Bickle" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy A. Evans" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2013.02.008" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475220v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2012.11.045" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P63ZHNG2-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927648v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wigley" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kampman" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.J. Chapman" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Bickle" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ggge.20104" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475091v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G32946.1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475106v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward T. Tipper" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Calmels" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Louvat" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Capmas" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2012.04.023" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GV0Z86M2-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00666096v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chopin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bellanger" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1525-1314.2011.00969.x" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KZMK04Z3-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00651869v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. de Andrade" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Weinberg" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dubacq" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo1321" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475157v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris J. Ballentine" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2012.05.040" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P1HS97KZ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00680266v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2011.3564" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00549853v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Vidal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1346/CCMN.2010.0580510" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569485v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. Searle" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ian Alsop" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010TC002669" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NKMS1M50-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00411102v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-009-0421-6" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KJQ5LGQR-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00411614v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2009.07.035" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2P54FG5S-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00541501v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t. Dubacq" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S00410-009-0421-6" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131832v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Labrousse" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-18133" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01309394v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Hirth" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01242103v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01113701v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Godard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chauvet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04182741v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Galindos Alfarache" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-5958" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03695632v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Rosenberg" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-7798" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587869v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554568v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-1053" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554475v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Larson" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Cottle" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-14473" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03979045v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gyomlai" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Caron" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588202v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588245v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588075v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03979067v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-20130" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554439v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gloter" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-5519" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01388730v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01309369v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01309386v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01388734v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430165v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ulrich" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Picard" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Audet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Meffre" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432691v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386682v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ulrich" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Picard" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Audet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Meffre" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432688v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194409v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Loury" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lanari" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rolland" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00411810v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973464v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise M&#233;rit" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Soret" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dubacq" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Agard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pr&#233;cigout" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2025.119275" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039214v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Galindos-Alfarache" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger St&#252;nitz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bonnet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2025.230706" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400020v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Allard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Mathian" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;yk&#252; Atayt&#252;r" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Balan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bollaert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2475/001c.130891" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526096v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lefeuvre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Verlaguet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Herviou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Walker" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-024-02104-5" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682020v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob B Forshaw" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ejm-36-657-2024" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03978628v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Alaoui" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Airaghi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio L Rosenberg" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bellahsen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2023.229735" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04244423v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Soret" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dia Ninkabou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Yamato" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Prigent" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977106v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sander Molendijk" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Namur" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul R.D. Mason" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Smets" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2023.01.025" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230576v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Warembourg" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Baptiste" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ejm-35-831-2023" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04087580v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristijan Raji&#269;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Raimbourg" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lerouge" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Famin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2023.229844" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817721v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-022-01965-y" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013039v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Citton" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03634872v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.P. Larson" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Cottle" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2022.117521" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435276v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Figowy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe d'Arco" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-021-01860-y" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03201528v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Locatelli" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2021.106168" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02886116v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Plunder" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2020.105629" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02477010v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M Chew" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmg.12520" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989047v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bourdelle" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-020-01749-2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02933444v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Noel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ejm-32-387-2020" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02943055v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Prigent" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Guillot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2020.103259" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02187082v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorella Masci" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chopin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent de Andrade" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2019-6766" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323078v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ildefonse" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-10-1733-2019" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323047v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bayet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Den&#232;le" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Waldner" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2019.06.002" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02187161v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ella Jewison" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2019.03.019" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005524v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guillot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Godard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egy090" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02187130v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egy027" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03218907v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Bickle" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niko Kampman" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazel Chapman" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Ballentine" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2017.07.031" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01574747v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmg.12267" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306664v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vitale-Brovarone" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Monie" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2015.11.022" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01383368v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guillot" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.06.054" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277136v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927675v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lanari" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vidal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lewin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2013.08.010" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068756v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Wigley" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2013.11.012" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070726v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ganne" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.G Ryan" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bourdelle" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/499/1/012012" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817855v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike J. Bickle" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy A. Evans" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2013.02.008" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927648v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wigley" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kampman" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.J. Chapman" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Bickle" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ggge.20104" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475220v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2012.11.045" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P63ZHNG2-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475091v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G32946.1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475106v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward T. Tipper" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Calmels" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Louvat" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Capmas" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2012.04.023" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GV0Z86M2-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00651869v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. de Andrade" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Weinberg" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dubacq" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo1321" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00666096v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chopin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bellanger" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1525-1314.2011.00969.x" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KZMK04Z3-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475157v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris J. Ballentine" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2012.05.040" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P1HS97KZ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00680266v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2011.3564" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569485v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. Searle" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ian Alsop" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010TC002669" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NKMS1M50-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00549853v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Vidal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1346/CCMN.2010.0580510" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00411102v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-009-0421-6" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KJQ5LGQR-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00411614v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2009.07.035" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2P54FG5S-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00541501v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t. Dubacq" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S00410-009-0421-6" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131832v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Labrousse" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-18133" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01309394v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Hirth" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01242103v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01113701v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Godard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chauvet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04182741v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Galindos Alfarache" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-5958" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03695632v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Rosenberg" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-7798" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03979045v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gyomlai" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Caron" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588202v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554475v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Larson" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Cottle" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-14473" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587869v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554568v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-1053" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588245v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588075v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03979067v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-20130" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554439v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gloter" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-5519" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01388730v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01309369v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01309386v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01388734v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430165v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ulrich" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Picard" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Audet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Meffre" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432691v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386682v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ulrich" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Picard" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Audet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Meffre" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432688v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194409v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Loury" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lanari" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rolland" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00411810v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>