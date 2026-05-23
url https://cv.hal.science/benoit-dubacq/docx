--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -66,5957 +66,8481 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (20)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reappraisal of chlorite composition along a subduction metamorphic gradient (Schistes Lustrés Complex, Western Alps)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matéo Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Dubacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bourdelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Verlaguet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGU General Assembly 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Vienne, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu26-19956⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05622227v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tectonic reconstruction of the Lyngen Magmatic Complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Galindos Alfarache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holger Stünitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Soret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Dubacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Vienne (AUT), Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-5958⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04182741v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Different microstructures in low grade shear zone formed at comparable temperatures: effect of pre and syn-kinematic fluid-rock interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Airaghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadija Alaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Dubacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Rosenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGU General Assembly 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Vienne, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-7798⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03695632v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">In situ Rb/Sr dating, a precise and efficient tool in metamorphic petrology to constrain Iran geodynamic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gyomlai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Agard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Dubacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Goldschmid Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Virtual, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03979045v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slabitization: mechanisms controlling subduction development and viscous coupling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Agard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Prigent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Soret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Dubacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03588202v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slow subduction initiation drives fast mantle upwelling and lithosphere formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Soret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Agard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyle Larson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Cottle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGU General Assembly 2021 (online)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Online, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-14473⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03554475v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Element mobility in low-grade shear zones and strain accommodation: insights from geochemistry and microstructures of granitoids of central Pyrenees (Axial zone)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadija Alaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Airaghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Dubacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Rosenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03587869v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From static alteration to mylonitization: a nano- to micrometric study of chloritization in granitoids with implications for equilibrium and fluid percolation length scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Airaghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Dubacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Verlaguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bourdelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">vEGU21</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Online, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-1053⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03554568v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timescales of subduction initiation and evolution of thermal regimes: insights from the Oman metamorphic sole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Soret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Agard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyle Larson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Cottle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03588245v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massive formation of lawsonite in subducted sediments from the Schistes Lustrés (W. Alps): implications for mass transfer and decarbonation in cold subduction zones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Agard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Verlaguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Dubacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Plunder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03588075v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slow subduction initiation forces fast ophiolite formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Soret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Agard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyle Larson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Cottle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGU General Assembly 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Vienne, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-20130⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03979067v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloritization of granites in shear zones: an open window on fluid pathways, equilibrium length-scales and porosity formation down to nanoscale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Airaghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Dubacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gloter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Verlaguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGU General Assembly 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Online, France. pp.EGU2020-5519, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-5519⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03554439v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comportement mécanique des amphibolites à l’interface de subduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Soret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Agard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Dubacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Ildefonse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Yamato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">25 ème Réunion des sciences de la Terre (RST 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Géologique de France, Oct 2016, Caen, France. pp.298</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01388730v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oman metamorphic sole formation reveals early subduction dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Soret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Agard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Dubacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Plunder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Ildefonse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Geosciences Union, Apr 2016, Vienne, Austria. pp.EGU2016-15216</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01309369v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La semelle métamorphique d’Oman : témoin de la dynamique précoce des zones de subduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Soret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Agard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Dubacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Yamato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">25 ème Réunion des sciences de la Terre (RST 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Géologique de France, Oct 2016, Caen, France. pp.298</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01388734v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Subduction in fancy: stripping young slabs as a result of similar crust-mantle rheologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Agard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Yamato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Soret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Prigent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Geosciences Union, Apr 2016, Vienne, Austria. pp.EGU2016-9077</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01309386v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Origin of lherzolites and hydrothermal veins magnesite deposits from the New Caledonia Island.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ulrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Antoine Audet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Meffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RST Nancy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00430165v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Origin of lherzolites and hydrothermal veins magnesite deposits from the New Caledonia Island.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ulrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Antoine Audet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Meffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00432691v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Origin of lherzolites, serpentinites and hydrothermal transformations from the New Caledonia Island (oral communication).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ulrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-A. Audet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Meffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03386682v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pétro-géochimie des péridotites et des serpentinites de Nouvelle-Calédonie : Serpentinisation et transformations hydrothermales.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ulrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Antoine Audet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Dubacq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées scientifiques serpentines 2007 – SFMC-OSUG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00432688v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (48)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grain-scale feedback between deformation mechanisms and metamorphic reactions: Dissolution-precipitation processes in the lower crust (Kågen gabbros)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Louise Mérit</w:t>
+                <w:t xml:space="preserve">The Lyngen Magmatic Complex ophiolite: preservation of pre- and syn-collisional structures and implications for the nappe thrusting sequence in the Northern Norwegian Caledonides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Galindos-Alfarache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holger Stünitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Soret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Soret</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Benoît Dubacq</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jacques Précigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2025.119275⟩</w:t>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 904, pp.230706. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2025.230706⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04973464v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05039214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Lyngen Magmatic Complex ophiolite: preservation of pre- and syn-collisional structures and implications for the nappe thrusting sequence in the Northern Norwegian Caledonides</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marina Galindos-Alfarache</w:t>
+                <w:t xml:space="preserve">Grain-scale feedback between deformation mechanisms and metamorphic reactions: Dissolution-precipitation processes in the lower crust (Kågen gabbros)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Mérit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holger Stünitz</w:t>
+                <w:t xml:space="preserve">Mathieu Soret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Soret</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Benoît Dubacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Agard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Précigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2025.230706⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 656, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2025.119275⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05039214v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04973464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EPR Dating of Clay Minerals Formation Through Geological Times: Benchmarking From the Quaternary to the Neoproterozoic Era</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Mathian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Öykü Ataytür</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Balan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bollaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American journal of science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 325, pp.6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2475/001c.130891⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05400020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disentangling the compositional variations of lawsonite in blueschist-facies metasediments (Schistes Lustrés, W. Alps)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Dubacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Verlaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Herviou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 179 (3), pp.25. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00410-024-02104-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04526096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The composition of metapelitic biotite, white mica, and chlorite: a review with implications for solid-solution models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Dubacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacob B Forshaw</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Mineralogy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 36 (4), pp.657-685. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/ejm-36-657-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04682020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of pre-kinematic fluid-rock interactions on phase mixing, quartz recrystallization and strain localization in low-temperature granitic shear zones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadija Alaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Airaghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Dubacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio L Rosenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 850, pp.229735. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tecto.2023.229735⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03978628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les nappes et séries post-nappes. Obduction : l'ophiolite d'Oman portée aux nues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Agard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Soret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dia Ninkabou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Yamato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géochronique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, HS n°2, pp.54-63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04244423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trace element partitioning in silica-undersaturated alkaline magmatic systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sander Molendijk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Namur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul R.D. Mason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Dubacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Smets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.gca.2023.01.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03977106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Very-low-grade phyllosilicates in the Aravis massif (Haute-Savoie, France) and the di-trioctahedral substitution in chlorite</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Metamorphic reactions and their implication for the fluid budget in metapelites at seismogenic depths in subduction zones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristijan Rajič</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Raimbourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Famin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Dubacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mineralogy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/ejm-35-831-2023⟩</w:t>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 857, pp.229844. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2023.229844⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04230576v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04087580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metamorphic reactions and their implication for the fluid budget in metapelites at seismogenic depths in subduction zones</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Very-low-grade phyllosilicates in the Aravis massif (Haute-Savoie, France) and the di-trioctahedral substitution in chlorite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Dubacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Warembourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Baptiste</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2023.229844⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Mineralogy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 35 (5), pp.831-844. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/ejm-35-831-2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04087580v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04230576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermodynamics of ordering and mixing in plagioclase feldspars: atomistic modelling in favour of Landau theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Dubacq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 177 (10), pp.102. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00410-022-01965-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03817721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géoingénierie : les technologies sauveront-elles le progrès ? De la bonne échelle pour agir sur le climat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Citton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Dubacq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue du crieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 21, pp.80-95</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04013039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timescales of subduction initiation and evolution of subduction thermal regimes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Soret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Agard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.P. Larson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Cottle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 584, pp.117521. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.epsl.2022.117521⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03634872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal chemistry and partitioning of halogens in hydrous silicates</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Along-dip variations of subduction fluids: The 30–80 km depth traverse of the Schistes Lustrés complex (Queyras-Monviso, W. Alps)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Herviou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Verlaguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Agard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Locatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Raimbourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00410-021-01860-y⟩</w:t>
+              <w:t xml:space="preserve">Lithos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 394-395, pp.106168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lithos.2021.106168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03435276v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03201528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Along-dip variations of subduction fluids: The 30–80 km depth traverse of the Schistes Lustrés complex (Queyras-Monviso, W. Alps)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Crystal chemistry and partitioning of halogens in hydrous silicates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Figowy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Dubacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe d'Arco</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lithos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lithos.2021.106168⟩</w:t>
+              <w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 176 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00410-021-01860-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03201528v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03435276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massive formation of lawsonite in subducted sediments from the Schistes Lustrés (W. Alps): Implications for mass transfer and decarbonation in cold subduction zones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Lefeuvre</w:t>
+                <w:t xml:space="preserve">Philippe Agard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Agard</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Anne Verlaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Dubacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Plunder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lithos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.lithos.2020.105629⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02886116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pre‐orogenic upper crustal softening by lower greenschist facies metamorphic reactions in granites of the central Pyrenees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Airaghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Dubacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David M Chew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio L Rosenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Metamorphic Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 38 (2), pp.183-204. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/jmg.12520⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02477010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From static alteration to mylonitization: a nano- to micrometric study of chloritization in granitoids with implications for equilibrium and percolation length scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Airaghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Dubacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Verlaguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Dubacq</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Franck Bourdelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 175 (11), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00410-020-01749-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02989047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partitioning of chromium between garnet and clinopyroxene: first-principle modelling versus metamorphic assemblages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Figowy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Dubacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Noel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe d'Arco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Mineralogy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 32 (4), pp.387 - 403. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/ejm-32-387-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02933444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slabitization: Mechanisms controlling subduction development and viscous coupling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Agard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Soret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Soret</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Benoît Dubacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth-Science Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 208, pp.103259. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.earscirev.2020.103259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02943055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A XANES and EPMA study of Fe 3+ in chlorite: substitutions, importance of oxychlorite and implications for cation site distribution and thermobarometry</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Deformation mechanisms in mafic amphibolites and granulites: record from the Semail metamorphic sole during subduction infancy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Soret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Agard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Ildefonse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Dubacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Vincent de Andrade</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Mineralogist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2138/am-2019-6766⟩</w:t>
+              <w:t xml:space="preserve">Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (5), pp.1733-1755. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/se-10-1733-2019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02187082v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02323078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deformation mechanisms in mafic amphibolites and granulites: record from the Semail metamorphic sole during subduction infancy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A XANES and EPMA study of Fe 3+ in chlorite: substitutions, importance of oxychlorite and implications for cation site distribution and thermobarometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorella Masci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Soret</w:t>
+                <w:t xml:space="preserve">Benoît Dubacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Agard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Cécile Prigent</w:t>
+                <w:t xml:space="preserve">Anne Verlaguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent de Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/se-10-1733-2019⟩</w:t>
+              <w:t xml:space="preserve">The American Mineralogist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 104 (3), pp.403-417. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2138/am-2019-6766⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02323078v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02187082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shortening of the axial zone, pyrenees: Shortening sequence, upper crustal mylonites and crustal strength</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Bayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Denèle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Waldner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Airaghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 766, pp.433-452. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tecto.2019.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02323047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early subduction dynamics recorded by the metamorphic sole of the Mt. Albert ophiolitic complex (Gaspé, Quebec)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Dubacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Soret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ella Jewison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Agard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lithos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 334-335, pp.161-179. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.lithos.2019.03.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02187161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mantle Wedge (De) formation During Subduction Infancy: Evidence from the Base of the Semail Ophiolitic Mantle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Agard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Dubacq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Petrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 59 (11), pp.2061-2091. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/petrology/egy090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02005524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controls on Trace Element Distribution in Oxides and Silicates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Dubacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Plunder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Petrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 59 (2), pp.233-256. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/petrology/egy027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02187130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapid reactions between CO2, brine and silicate minerals during geological carbon storage: Modelling based on a field CO2 injection experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mike Bickle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niko Kampman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hazel Chapman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris Ballentine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Dubacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 468, pp.17 - 31. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2017.07.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03218907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petrological evidence for stepwise accretion of metamorphic soles during subduction infancy (Semail ophiolite, Oman and UAE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Soret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Agard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Soret</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Benoît Dubacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Plunder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Yamato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Metamorphic Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 35 (9), pp.1051-1080. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/jmg.12267⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01574747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strain localization and fluid infiltration in the mantle wedge during subduction initiation: Evidence from the base of the New Caledonia ophiolite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Soret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Agard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Soret</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Benoît Dubacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vitale-Brovarone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Monie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lithos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 244, pp.1-19. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.lithos.2015.11.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01306664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plate interface rheological switches during subduction infancy: Control on slab penetration and metamorphic sole formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Agard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Yamato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Soret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 451, pp.208 - 220. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.epsl.2016.06.054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01383368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A la recherche de l’équilibre perdu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Dubacq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géochronique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 136, pp.47-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01277136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">XMapTools: A MATLAB©-based program for electron microprobe X-ray image processing and geothermobarometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lanari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent de Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Dubacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lewin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers &amp; Geosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 62, pp.227-240. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cageo.2013.08.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00927675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluid flow and CO2-fluid-mineral interactions during CO2-storage in sedimentary basins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niko Kampman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mike Bickle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Wigley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Dubacq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 369, pp.22-50. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2013.11.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01068756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retrieving past geodynamic events by unlocking rock archives with μ-XRF and μ-spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent de Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ganne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Dubacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.G Ryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bourdelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 499, pp.1-13. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1742-6596/499/1/012012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01070726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An activity model for phase equilibria in the H2O-CO2-NaCl system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Dubacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mike J. Bickle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katy A. Evans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 110, pp.229-252. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.gca.2013.02.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00817855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ redeposition of trace metals mobilized by CO2-charged brines</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Controls of sluggish, CO2-promoted, hematite and K-feldspar dissolution kinetics in sandstones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Wigley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Dubacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M.J. Bickle</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niko Kampman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mike Bickle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ggge.20104⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 362, pp.76-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2012.11.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00927648v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01475220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controls of sluggish, CO2-promoted, hematite and K-feldspar dissolution kinetics in sandstones</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">In situ redeposition of trace metals mobilized by CO2-charged brines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Wigley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Kampman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.J. Chapman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Dubacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mike Bickle</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.J. Bickle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2012.11.045⟩</w:t>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 14 (5), pp.1321-1332. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ggge.20104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01475220v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00927648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluid-mineral reactions and trace metal mobilization in an exhumed natural CO2 reservoir, Green River, Utah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Wigley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niko Kampman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Dubacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mike Bickle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 40 (6), pp.555-558. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1130/G32946.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01475091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Positive correlation between Li and Mg isotope ratios in the river waters of the Mackenzie Basin challenges the interpretation of apparent isotopic fractionation during weathering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward T. Tipper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Calmels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gaillardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Louvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Capmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 333-334, pp.35-45. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.epsl.2012.04.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01475106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modern-style plate subduction preserved in the Palaeoproterozoic West African craton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ganne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. de Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Weinberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Dubacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Geoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 5, pp.60-65. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/ngeo1321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00651869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How continuous and precise is the record of P-T paths? Insights from combined thermobarometry and thermodynamic modelling into subduction dynamics (Schistes Lustre's, W. Alps)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Plunder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Agard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Dubacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bellanger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Metamorphic Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 30 (2), pp.323-346. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1525-1314.2011.00969.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00666096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noble gas and carbon isotopic evidence for CO2-driven silicate dissolution in a recent natural CO2 field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Dubacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mike J. Bickle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Wigley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niko Kampman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris J. Ballentine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 341-344, pp.10-19. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.epsl.2012.05.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01475157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atomistic investigation of the pyrophyllitic substitution and implications on clay stability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Dubacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lewin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The American Mineralogist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 96 (2-3), pp.241-249. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2138/am.2011.3564⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00680266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crustal stacking and expulsion tectonics during continental subduction: P␣T deformation constraints from Oman</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Comment on &amp;quot;The role of H3O+ in the crystal structure of illite&amp;quot; by F. Nieto, Mellini, M., and Abad, I.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Dubacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lanari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2010TC002669⟩</w:t>
+              <w:t xml:space="preserve">Clays and Clay Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 58, pp.717-720. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1346/CCMN.2010.0580510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00569485v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00549853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment on &amp;quot;The role of H3O+ in the crystal structure of illite&amp;quot; by F. Nieto, Mellini, M., and Abad, I.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Crustal stacking and expulsion tectonics during continental subduction: P␣T deformation constraints from Oman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Agard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. P. Searle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ian Alsop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Dubacq</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Lanari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clays and Clay Minerals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1346/CCMN.2010.0580510⟩</w:t>
+              <w:t xml:space="preserve">Tectonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 29 (TC5018), pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2010TC002669⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00549853v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00569485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dehydration of dioctahedral aluminous phyllosilicates: thermodynamic modelling and implications for thermobarometric estimates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Dubacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent de Andrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 159 (2), pp.159-174. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00410-009-0421-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00411102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermodynamic modelling of clay dehydration, stability and compositional evolution with temperature, pressure and H2O activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Dubacq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 73 (21), pp.6544-6564. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.gca.2009.07.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00411614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dehydration of dioctahedral aluminous phyllosilicates: thermodynamic modelling and implications for thermobarometric estimates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît. Dubacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent de Andrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 159 (2), pp.159-174. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/S00410-009-0421-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00541501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6026,3078 +8550,671 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metamorphic re-equilibration, deformation and rheology along a nascent plate boundary: the case study of the Bay of Islands Ophiolitic Complex, Newfoundland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Mérit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Agard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Labrousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Dubacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Vienne, Austria. 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-18133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05131832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metamorphic sole formation and early plate interface rheology: Insights from Griggs apparatus experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Soret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Agard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Soret</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Benoît Dubacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greg Hirth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Yamato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Vienne, Austria. Geophysical Research Abstracts, 18, pp.EGU2016-15599, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01309394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plate Interface Rheology, Mechanical Coupling and Accretion during Subduction Infancy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Agard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Yamato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Soret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, San Francisco, United States. pp.T21E-2897</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01242103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The basal part of the Oman ophiolitic mantle: a fossil Mantle Wedge?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Agard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Dubacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Vienne, Austria. pp.EGU2014-10266, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01113701v1</w:t>
-              </w:r>
-[...2405 lines deleted...]
-                <w:t xml:space="preserve">hal-00432688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les minéraux enregistreurs de l’histoire des continents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Loury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Dubacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lanari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Institut National des Sciences de l'Univers. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02194409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9107,114 +9224,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermodynamique des phyllosilicates de basse température: de l'approche macroscopique à la simulation atomistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Dubacq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géochimie. Université Joseph-Fourier - Grenoble I, 2008. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00411810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId255"/>
+      <w:footerReference w:type="default" r:id="rId258"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9361,51 +9478,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973464v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise M&#233;rit" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Soret" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dubacq" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Agard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pr&#233;cigout" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2025.119275" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039214v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Galindos-Alfarache" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger St&#252;nitz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bonnet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2025.230706" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400020v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Allard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Mathian" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;yk&#252; Atayt&#252;r" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Balan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bollaert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2475/001c.130891" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526096v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lefeuvre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Verlaguet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Herviou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Walker" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-024-02104-5" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682020v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob B Forshaw" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ejm-36-657-2024" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03978628v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Alaoui" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Airaghi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio L Rosenberg" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bellahsen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2023.229735" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04244423v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Soret" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dia Ninkabou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Yamato" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Prigent" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977106v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sander Molendijk" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Namur" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul R.D. Mason" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Smets" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2023.01.025" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230576v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Warembourg" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Baptiste" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ejm-35-831-2023" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04087580v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristijan Raji&#269;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Raimbourg" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lerouge" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Famin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2023.229844" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817721v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-022-01965-y" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013039v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Citton" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03634872v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.P. Larson" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Cottle" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2022.117521" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435276v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Figowy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe d'Arco" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-021-01860-y" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03201528v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Locatelli" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2021.106168" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02886116v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Plunder" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2020.105629" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02477010v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M Chew" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmg.12520" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989047v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bourdelle" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-020-01749-2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02933444v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Noel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ejm-32-387-2020" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02943055v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Prigent" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Guillot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2020.103259" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02187082v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorella Masci" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chopin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent de Andrade" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2019-6766" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323078v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ildefonse" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-10-1733-2019" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323047v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bayet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Den&#232;le" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Waldner" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2019.06.002" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02187161v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ella Jewison" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2019.03.019" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005524v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guillot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Godard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egy090" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02187130v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egy027" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03218907v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Bickle" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niko Kampman" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazel Chapman" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Ballentine" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2017.07.031" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01574747v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmg.12267" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306664v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vitale-Brovarone" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Monie" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2015.11.022" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01383368v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guillot" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.06.054" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277136v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927675v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lanari" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vidal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lewin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2013.08.010" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068756v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Wigley" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2013.11.012" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070726v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ganne" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.G Ryan" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bourdelle" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/499/1/012012" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817855v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike J. Bickle" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy A. Evans" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2013.02.008" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927648v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wigley" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kampman" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.J. Chapman" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Bickle" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ggge.20104" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475220v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2012.11.045" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P63ZHNG2-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475091v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G32946.1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475106v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward T. Tipper" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Calmels" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Louvat" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Capmas" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2012.04.023" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GV0Z86M2-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00651869v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. de Andrade" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Weinberg" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dubacq" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo1321" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00666096v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chopin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bellanger" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1525-1314.2011.00969.x" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KZMK04Z3-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475157v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris J. Ballentine" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2012.05.040" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P1HS97KZ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00680266v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2011.3564" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569485v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. Searle" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ian Alsop" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010TC002669" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NKMS1M50-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00549853v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Vidal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1346/CCMN.2010.0580510" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00411102v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-009-0421-6" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KJQ5LGQR-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00411614v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2009.07.035" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2P54FG5S-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00541501v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t. Dubacq" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S00410-009-0421-6" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131832v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Labrousse" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-18133" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01309394v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Hirth" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01242103v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01113701v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Godard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chauvet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04182741v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Galindos Alfarache" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-5958" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03695632v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Rosenberg" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-7798" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03979045v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gyomlai" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Caron" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588202v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554475v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Larson" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Cottle" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-14473" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587869v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554568v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-1053" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588245v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588075v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03979067v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-20130" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554439v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gloter" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-5519" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01388730v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01309369v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01309386v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01388734v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430165v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ulrich" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Picard" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Audet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Meffre" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432691v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386682v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ulrich" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Picard" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Audet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Meffre" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432688v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194409v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Loury" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lanari" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rolland" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00411810v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05622227v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#233;o Fran&#231;oise" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dubacq" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bourdelle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Verlaguet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-19956" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04182741v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Galindos Alfarache" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger St&#252;nitz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Soret" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bonnet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-5958" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03695632v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Airaghi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Alaoui" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Rosenberg" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bellahsen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-7798" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03979045v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gyomlai" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Agard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Caron" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588202v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Prigent" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guillot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554475v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Larson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Cottle" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-14473" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587869v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554568v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-1053" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588245v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588075v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lefeuvre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Plunder" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03979067v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-20130" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554439v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gloter" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-5519" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01388730v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ildefonse" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Yamato" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01309369v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01388734v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01309386v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430165v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ulrich" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Picard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Audet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Meffre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432691v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386682v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ulrich" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Picard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Audet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guillot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Meffre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432688v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039214v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Galindos-Alfarache" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2025.230706" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973464v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise M&#233;rit" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pr&#233;cigout" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2025.119275" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400020v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Allard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Mathian" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;yk&#252; Atayt&#252;r" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Balan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bollaert" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2475/001c.130891" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526096v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Herviou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Walker" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-024-02104-5" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682020v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob B Forshaw" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ejm-36-657-2024" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03978628v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio L Rosenberg" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2023.229735" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04244423v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Soret" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dia Ninkabou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Prigent" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977106v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sander Molendijk" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Namur" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul R.D. Mason" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Smets" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2023.01.025" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04087580v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristijan Raji&#269;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Raimbourg" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lerouge" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Famin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2023.229844" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230576v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Warembourg" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Baptiste" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ejm-35-831-2023" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817721v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-022-01965-y" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013039v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Citton" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03634872v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.P. Larson" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Cottle" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2022.117521" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03201528v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Locatelli" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2021.106168" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435276v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Figowy" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe d'Arco" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-021-01860-y" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02886116v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2020.105629" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02477010v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M Chew" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmg.12520" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989047v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-020-01749-2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02933444v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Noel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ejm-32-387-2020" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02943055v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Guillot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2020.103259" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323078v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-10-1733-2019" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02187082v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorella Masci" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chopin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent de Andrade" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2019-6766" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323047v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bayet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Den&#232;le" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Waldner" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2019.06.002" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02187161v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ella Jewison" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2019.03.019" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005524v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Godard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egy090" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02187130v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egy027" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03218907v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Bickle" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niko Kampman" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazel Chapman" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Ballentine" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2017.07.031" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01574747v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmg.12267" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306664v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vitale-Brovarone" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Monie" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2015.11.022" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01383368v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.06.054" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277136v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927675v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lanari" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vidal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lewin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2013.08.010" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068756v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Wigley" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2013.11.012" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070726v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ganne" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.G Ryan" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bourdelle" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/499/1/012012" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817855v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike J. Bickle" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy A. Evans" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2013.02.008" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475220v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2012.11.045" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P63ZHNG2-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927648v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wigley" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kampman" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.J. Chapman" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Bickle" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ggge.20104" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475091v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G32946.1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475106v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward T. Tipper" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Calmels" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Louvat" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Capmas" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2012.04.023" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GV0Z86M2-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00651869v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. de Andrade" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Weinberg" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dubacq" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo1321" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00666096v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chopin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bellanger" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1525-1314.2011.00969.x" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KZMK04Z3-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475157v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris J. Ballentine" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2012.05.040" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P1HS97KZ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00680266v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2011.3564" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00549853v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Vidal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1346/CCMN.2010.0580510" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569485v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. Searle" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ian Alsop" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010TC002669" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NKMS1M50-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00411102v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-009-0421-6" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KJQ5LGQR-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00411614v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2009.07.035" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2P54FG5S-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00541501v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t. Dubacq" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S00410-009-0421-6" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131832v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Labrousse" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-18133" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01309394v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Hirth" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01242103v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01113701v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Godard" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chauvet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194409v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Loury" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lanari" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rolland" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00411810v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>