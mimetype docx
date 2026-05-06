--- v1 (2026-03-25)
+++ v2 (2026-05-06)
@@ -84,1958 +84,2179 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (16)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of MICP treatment on the mechanical properties of clay soils</w:t>
+                <w:t xml:space="preserve">Temperature-Dependent Underoil Wettability of Cellulose Nanocrystals and Their Biobased Modifications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Maston</w:t>
+                <w:t xml:space="preserve">Francesco D’acierno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tariq Ouahbi</w:t>
+                <w:t xml:space="preserve">Benoît Duchemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Said Taibi</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isabelle Capron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation Geotechnics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.trgeo.2025.101483⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 42 (9), pp.6714-6723. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.5c05550⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04864533v1</w:t>
+                <w:t xml:space="preserve">hal-05569660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of linalool on lamellar-structured emulsions: From molecular organization to organoleptic properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of MICP treatment on the mechanical properties of clay soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tariq Ouahbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Dallay</w:t>
+                <w:t xml:space="preserve">Said Taibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Malhiac</w:t>
+                <w:t xml:space="preserve">Ahmad El Hajjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Duchemin</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Leslie Sapin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2023.109575⟩</w:t>
+              <w:t xml:space="preserve">Transportation Geotechnics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 50, pp.101483. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.trgeo.2025.101483⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04480912v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04864533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Wall Material-to-Active Ratio in the Stability of Spray-Dried Ascorbic Acid Using Maltodextrin and Gum Arabic</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of linalool on lamellar-structured emulsions: From molecular organization to organoleptic properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Dallay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Malhiac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline Delaporte</w:t>
+                <w:t xml:space="preserve">Benoit Duchemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Duchemin</w:t>
+                <w:t xml:space="preserve">Géraldine Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Grisel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ecaterina Gore</w:t>
+                <w:t xml:space="preserve">Celine Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules29153587⟩</w:t>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 149, pp.109575. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2023.109575⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04679997v2</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04480912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the molecular weight and physical properties of a thermoplastic polymer on its dynamic wetting behavior</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of Wall Material-to-Active Ratio in the Stability of Spray-Dried Ascorbic Acid Using Maltodextrin and Gum Arabic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Delaporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Duchemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Rougier</w:t>
+                <w:t xml:space="preserve">Michel Grisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Cellier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Joël Bréard</w:t>
+                <w:t xml:space="preserve">Ecaterina Gore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ces.2022.118442⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 29 (15), pp.3587. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules29153587⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04147595v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04679997v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The sustainability of phytomass-derived materials: thermodynamical aspects, life cycle analysis and research perspectives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Influence of the molecular weight and physical properties of a thermoplastic polymer on its dynamic wetting behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Rougier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Duchemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Gomina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Bréard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Green Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d1gc03262c⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 269, pp.118442. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ces.2022.118442⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03613368v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04147595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grafting amount and structural characteristics of microcrystalline cellulose functionalized with different aminosilane contents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberta Motta Neves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heitor Luiz Ornaghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Duchemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ademir José Zattera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandro Campos Amico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cellulose</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 29 (6), pp.3209-3224. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10570-022-04484-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04147600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature-dependence of the static contact angle: A transition state theory approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">The sustainability of phytomass-derived materials: thermodynamical aspects, life cycle analysis and research perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Duchemin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Joël Bréard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Green Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d1gc03262c⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2021.02.059⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03456314v1</w:t>
+                <w:t xml:space="preserve">hal-03613368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-yield cellulose hydrolysis by HCl vapor: cocrystallization, deuterium accessibility and hightemperature thermal stability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Leboucher</w:t>
+                <w:t xml:space="preserve">Temperature-dependence of the static contact angle: A transition state theory approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Duchemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Bazin</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guillaume Cazaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Gomina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Bréard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellulose</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10570-020-03002-2⟩</w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 592, pp.215 - 226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2021.02.059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03684337v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03456314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Wetting of Molten Polymers on Cellulosic Substrates: Model Prediction for Total and Partial Wetting</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Temperature-dependence of the static contact angle: A transition state theory approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Duchemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cazaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Gomina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Bréard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmats.2020.00143⟩</w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 592, pp.215-226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2021.02.059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02884862v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05611206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth of Clathrate Hydrates from Water Drops in Cyclopentane</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benoit Duchemin</w:t>
+                <w:t xml:space="preserve">Dynamic Wetting of Molten Polymers on Cellulosic Substrates: Model Prediction for Total and Partial Wetting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Duchemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Gomina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Bréard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.7b02740⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (143), pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmats.2020.00143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02143426v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02884862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The alkyl polyglucoside/fatty alcohol ratio effect on the formation of liquid crystal phases in binary systems</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benoit Duchemin</w:t>
+                <w:t xml:space="preserve">High-yield cellulose hydrolysis by HCl vapor: cocrystallization, deuterium accessibility and hightemperature thermal stability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Leboucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Goux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein El Siblani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Travert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molliq.2017.12.149⟩</w:t>
+              <w:t xml:space="preserve">Cellulose</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 27 (6), pp.3085-3105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10570-020-03002-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02507804v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03684337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonwoven flax fibres geotextiles effects on solute heavy metals transport in porous media</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nasre-Dine Ahfir</w:t>
+                <w:t xml:space="preserve">The alkyl polyglucoside/fatty alcohol ratio effect on the formation of liquid crystal phases in binary systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daria Terescenco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Savary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Clemenceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Merat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Duchemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09593330.2018.1555284⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 253, pp.45-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molliq.2017.12.149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01998285v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02507804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size, shape, orientation and crystallinity of cellulose Iβ by X-ray powder diffraction using a free spreadsheet program</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Growth of Clathrate Hydrates from Water Drops in Cyclopentane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Peixinho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Ageorges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Duchemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellulose</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10570-017-1318-6⟩</w:t>
+              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 32 (3), pp.2693-2698. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.7b02740⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01919561v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02143426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concentration driven cocrystallisation and percolation in all-cellulose nanocomposites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nonwoven flax fibres geotextiles effects on solute heavy metals transport in porous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouamama Abbar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellah Alem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Pantet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Marcotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Lourdin</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Éric Leroy</w:t>
+                <w:t xml:space="preserve">Nasre-Dine Ahfir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellulose</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10570-015-0805-x⟩</w:t>
+              <w:t xml:space="preserve">Environmental Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09593330.2018.1555284⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01528950v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01998285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Temperature Viscoelastic Relaxation in All-Cellulose Composites</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Roger H. Newman</w:t>
+                <w:t xml:space="preserve">Size, shape, orientation and crystallinity of cellulose Iβ by X-ray powder diffraction using a free spreadsheet program</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Duchemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecular Symposia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/masy.201300123⟩</w:t>
+              <w:t xml:space="preserve">Cellulose</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 24 (7), pp.2727 - 2741. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10570-017-1318-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01943208v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01919561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase transformations in microcrystalline cellulose due to partial dissolution</w:t>
+                <w:t xml:space="preserve">Concentration driven cocrystallisation and percolation in all-cellulose nanocomposites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît J.C. Duchemin</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Denis Lourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Peixinho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Bréard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cathala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cellulose</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 23 (1), pp.529 - 543. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10570-015-0805-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01528950v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">High-Temperature Viscoelastic Relaxation in All-Cellulose Composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît J.C. Duchemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark P. Staiger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger H. Newman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Macromolecular Symposia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 340 (1), pp.52--58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/masy.201300123⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01943208v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phase transformations in microcrystalline cellulose due to partial dissolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît J.C. Duchemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger H Newman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark P Staiger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cellulose</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2007, 14 (4), pp.311-320. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10570-007-9121-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02922530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2045,911 +2266,1015 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermoplasticization of Paramylon by Biobased Ionic Liquids.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Mouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Bacha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Duchemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chaunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Ionic Liquid-Based Materials – ILMAT 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05351487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature-dependence of the static contact angle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Duchemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cazaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Gomina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Bréard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS spring 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Orlando, FL (virtual), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03209550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fusion Bonding Behavior of Plasticized Corn Proteins in Fused Deposition Modeling Process</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etude de la dynamique de mouillage et démouillage de polymères à l'état fondu pour l'élaboration de biocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Duchemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Gomina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Bréard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34th International Conference of the Polymer Processing Society (PPS-34)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">21ème Journées Nationales sur les Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, Talence, France. pp.1-9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01823576v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02420762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la dynamique de mouillage et démouillage de polymères à l'état fondu pour l'élaboration de biocomposites</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fusion Bonding Behavior of Plasticized Corn Proteins in Fused Deposition Modeling Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chaunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Duchemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Couallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Della Valle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21ème Journées Nationales sur les Composites</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">34th International Conference of the Polymer Processing Society (PPS-34)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Taipei, Taiwan. pp.030055-1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5088313⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02420762v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01823576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioinspired cellulose-xyloglucan polymer blends obtained using an ionic liquid as processing aid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bendaoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rene P Kehrbusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Duchemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eudes Maigret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Falourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th EPNOE International Polysaccharide Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Jena, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01636836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cellulose/Xyloglucan blends obtained using an ionic liquid as processing aid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Bendaoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rene P Kehrbusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Duchemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eudes Maigret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Falourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques du GDR LIPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01963970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The golden glass dolphin of Lillebonne: X-ray microtomograhy, SEM/EDS and OPTIR analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Duchemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Winckel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanae Azzaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CORPUS 2026 Orléans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Orléans, France. Unpublished, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.28415.78245⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05569641v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Conception de dispositifs de microfluidique pour l’étude des mécanismes d’interactions entre bactéries du cidre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Begrem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Goux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Elie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Duchemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Bréard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23ème colloque du Club des Bactéries Lactiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04769968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2959,292 +3284,292 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advancing biomimetic approaches to cellulose hemicellulose based composite materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Staiger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Leroy</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Amine Bendaoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cathala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Duchemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Michel Carnus, Geoffroy Lamarche, Anne Rouault and Di Tracey. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20 YEARS OF SCIENTIFIC COOPERATION BETWEEN FRANCE AND NEW ZEALAND</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 978-0-473-74140-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05349447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Cellulose Dissolution and Regeneration to Added Value Applications — Synergism Between Molecular Understanding and Material Development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poonam Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Duarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luís Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filipe Antunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cellulose - Fundamental Aspects and Current Trends</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, InTech, 2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5772/61402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03080667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3254,209 +3579,209 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cellulose–TBPH interactions from diffusion NMR, rheology and SAXS studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soline Quilliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djibril Rouzaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandre Kouvatas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025</w:t>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05215181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature-dependence of the static contact angle: a universal scaling law covering ideal cases, roughness effects and the transition to total wetting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Duchemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03011884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3466,161 +3791,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet Collectif de Recherche « Juliobona, capitale des Calètes ». Rapport d'opération 2022-2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Parétias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Androuin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanae Azzaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Henrique Cavalcante Fraga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stoil Chapkanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Caux Seine agglo. 2024, pp.369</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04678191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId130"/>
+      <w:footerReference w:type="default" r:id="rId138"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3767,51 +4092,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864533v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maston" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tariq Ouahbi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Taibi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad El Hajjar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Sapin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trgeo.2025.101483" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04480912v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dallay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Malhiac" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Duchemin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Savary" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Picard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2023.109575" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679997v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Delaporte" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Duchemin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grisel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ecaterina Gore" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29153587" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04147595v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Rougier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cellier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Gomina" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Br&#233;ard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2022.118442" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03613368v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1gc03262c" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04147600v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Motta Neves" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heitor Luiz Ornaghi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ademir Jos&#233; Zattera" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Campos Amico" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-022-04484-y" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456314v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cazaux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2021.02.059" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03684337v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Leboucher" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bazin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Goux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein El Siblani" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Travert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-020-03002-2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02884862v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Francesca Pucci" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmats.2020.00143" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143426v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Peixinho" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Ageorges" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.7b02740" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02507804v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Terescenco" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Clemenceau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Merat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2017.12.149" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01998285v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouamama Abbar" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Alem" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pantet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marcotte" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasre-Dine Ahfir" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2018.1555284" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01919561v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-017-1318-6" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528950v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lourdin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cathala" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Leroy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-015-0805-x" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943208v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t J.C. Duchemin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark P. Staiger" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger H. Newman" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.201300123" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VF4DHM1Z-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02922530v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger H Newman" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark P Staiger" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-007-9121-4" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3E728B26BC09BFBA2C09EC2CDCB19C1EEE34877D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05351487v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Mouillard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Bacha" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chaunier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03209550v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823576v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Couallier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Della Valle" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5088313" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420762v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636836v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bendaoud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene P Kehrbusch" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Maigret" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Falourd" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963970v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bendaoud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04769968v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Begrem" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Elie" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349447v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leroy" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Staiger" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03080667v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poonam Singh" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Duarte" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Alves" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Antunes" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Moigne" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/61402" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215181v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Quilliard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djibril Rouzaud" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Kouvatas" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Prigent" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03011884v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678191v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Par&#233;tias" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Androuin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanae Azzaye" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Henrique Cavalcante Fraga" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stoil Chapkanski" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569660v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco D&#8217;acierno" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Duchemin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Capron" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5c05550" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864533v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maston" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tariq Ouahbi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Taibi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad El Hajjar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Sapin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trgeo.2025.101483" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04480912v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dallay" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Malhiac" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Duchemin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Savary" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Picard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2023.109575" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679997v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Delaporte" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grisel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ecaterina Gore" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29153587" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04147595v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Rougier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cellier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Gomina" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Br&#233;ard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2022.118442" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04147600v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Motta Neves" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heitor Luiz Ornaghi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ademir Jos&#233; Zattera" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Campos Amico" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-022-04484-y" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03613368v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1gc03262c" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456314v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cazaux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2021.02.059" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05611206v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02884862v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Francesca Pucci" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmats.2020.00143" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03684337v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Leboucher" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bazin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Goux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein El Siblani" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Travert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-020-03002-2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02507804v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Terescenco" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Clemenceau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Merat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2017.12.149" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143426v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Peixinho" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Ageorges" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.7b02740" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01998285v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouamama Abbar" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Alem" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pantet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marcotte" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasre-Dine Ahfir" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2018.1555284" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01919561v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-017-1318-6" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528950v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lourdin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cathala" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Leroy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-015-0805-x" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943208v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t J.C. Duchemin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark P. Staiger" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger H. Newman" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.201300123" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VF4DHM1Z-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02922530v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger H Newman" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark P Staiger" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-007-9121-4" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3E728B26BC09BFBA2C09EC2CDCB19C1EEE34877D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05351487v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Mouillard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Bacha" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chaunier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03209550v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420762v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823576v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Couallier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Della Valle" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5088313" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636836v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bendaoud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene P Kehrbusch" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Maigret" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Falourd" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963970v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bendaoud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569641v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Winckel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanae Azzaye" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.28415.78245" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04769968v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Begrem" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Elie" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349447v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leroy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Staiger" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03080667v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poonam Singh" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Duarte" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Alves" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Antunes" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Moigne" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/61402" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215181v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Quilliard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djibril Rouzaud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Kouvatas" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Prigent" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03011884v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678191v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Par&#233;tias" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Androuin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Henrique Cavalcante Fraga" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stoil Chapkanski" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>